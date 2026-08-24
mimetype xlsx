--- v0 (2025-12-16)
+++ v1 (2026-08-24)
@@ -1,73 +1,6015 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
+  <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
+  <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Results" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="4">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1977">
   <si>
     <t>Image</t>
   </si>
   <si>
     <t>Object</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Date</t>
+  </si>
+  <si>
+    <t>11 Tabulations of Canadian Materials in Support of Graphics Found in the Analysis Section (2023_15_01_20_002)</t>
+  </si>
+  <si>
+    <t>Several tables of 1981 Canadian census data relating to topics like total population by province, Canadian places of birth in Canada, Canadian labour force participation, and others.</t>
+  </si>
+  <si>
+    <t>17-year-old convicted of racial assault (2023_15_01_20_047)</t>
+  </si>
+  <si>
+    <t>Calgary Herald clipping about racist attack on two South Asian teenagers.</t>
+  </si>
+  <si>
+    <t>1969 annual report for the income and expenditures (list of donors) (2022_15_09_01_011)</t>
+  </si>
+  <si>
+    <t>Report titled, "1969 Annual Report for the Income and Expenditures" highlighting an alphabetically organized list of donors as well as expenses recorded for 1969 for the Khalsa Diwan Society.</t>
+  </si>
+  <si>
+    <t>1974 Immigration Statistics (2023_15_01_10_026)</t>
+  </si>
+  <si>
+    <t>Full report of Canadian immigration statistics in 1974.</t>
+  </si>
+  <si>
+    <t>1976 Immigration Statistics, Canada (2023_15_01_11_005)</t>
+  </si>
+  <si>
+    <t>Statistical report titled, "1976 Immigration Statistics, Canada" produced by the Canada Immigration Division of the Department of Manpower and Immigration in 1976. The report includes the following tables with statistics: Principal Components of Canada's Population 1871-1971; Immigration to Canada 1852-1976; Country of Last Permanent Residence and Destination of Immigrants; Country of Last Permanent Residence Age and Sex of Immigrants; Age, Sex and Marital Status of Immigrants; Age, Sex and Destination of Immigrants; Total Arrivals by Port of Entry; Country of Birth and Country of Last Permanent Residence of Immigrants; Country of Citizenship and Country of Last Permanent Residence of Immigrants; (Intended) Occupation and Destination of Immigrants (C.C.D.O.); Country of Last Permanent Residence by Groups of {Intended) Occupations of Immigrants (C.C.D.O.); Country of Last Permanent Residence and (Intended) Occupation of Immigrants (C.C.D.O.) and Immigration by (Intended) Occupational Groups (C.C.D.O.).</t>
+  </si>
+  <si>
+    <t>Aboriginal rights ignored by press, conference told (2023_15_01_20_045)</t>
+  </si>
+  <si>
+    <t>Calgary Herald clipping on how Indigenous issues around the world are given very little attention in newspapers .</t>
+  </si>
+  <si>
+    <t>A Conference on Southeast Asian Refugees: Exodus and Settlement (2023_15_01_20_063)</t>
+  </si>
+  <si>
+    <t>Program for a conference in Ottawa regarding Southeast Asian refugees. Doreen Indra and Norman Buchignani are listed as speakers.</t>
+  </si>
+  <si>
+    <t>A Contemporary Description of the Komagata Maru Incident (2023_15_01_16_014)</t>
+  </si>
+  <si>
+    <t>Excerpt of article detailing Komagata Maru incident and response by the Canadian government.</t>
+  </si>
+  <si>
+    <t>A Cross Cultural Comparision of East Indian and Anglo-European Expectations of Counselling (2023_15_01_18_012)</t>
+  </si>
+  <si>
+    <t>Letter from Marv J. Westwood, Department of Counseling Psychology, University of British Columbia, addressed to Doreen Indra, providing  a copy of the research paper titled, "A Cross-Cultural Comparision of East Indian and Anglo-European Expectations of Counselling", published in the International Journal for the Advancement of Counselling, page 4, in 1982.</t>
+  </si>
+  <si>
+    <t>A Demographic Analysis of South Asians (Indo-Pakistanis) in Canada (2023_15_04_001)</t>
+  </si>
+  <si>
+    <t>A Demographic Analysis of South Asians (Indo-Pakistanis) in Canada written by Norman Buchignani.</t>
+  </si>
+  <si>
+    <t>[Advertisement by Bharat Credit Union Limited for saving and loan services] (2022_15_08_05_028)</t>
+  </si>
+  <si>
+    <t>Advertisement by Bharat Credit Union Limited, Toronto, Ontario, for saving and loan services, highlighting various deposit options insured by the Ontario Share &amp; Deposit Insurance Corporation. For borrowing, it offers personal loans at a low cost, ensuring confidentiality.</t>
+  </si>
+  <si>
+    <t>Affirmation: Volume 2, Number 2, June 1981 (2023_15_01_11_017)</t>
+  </si>
+  <si>
+    <t>Quartlerly publication titled, "Affirmation (Volume 2, Number 2)", by the Ontario Human Rights Commission in June 1981. The publication includes various articles highlighting topics related to immigrant settlement and struggles, such as discrimination and racism, as well as human rights advocacy through a Christian perspective.</t>
+  </si>
+  <si>
+    <t>[A group of older people posing for a group photo] (2020_06_11_080)</t>
+  </si>
+  <si>
+    <t>Image of a group of older people posing for a group photo.</t>
+  </si>
+  <si>
+    <t>Alberta gets bum rap on anti-Semitism -- prof (2023_15_01_20_015)</t>
+  </si>
+  <si>
+    <t>News clipping of Edmonton Journal article quoting Dr. Buchignani on the topic of anti-semitism in Alberta.</t>
+  </si>
+  <si>
+    <t>Alberta media have matured (2023_15_01_20_043)</t>
+  </si>
+  <si>
+    <t>Newspaper clipping mentioning a letter to the editor that Dr. Buchignani had written. Article also expresses opinions of anti-immigrant sentiment.</t>
+  </si>
+  <si>
+    <t>Alta. called complacent about discrimination (2023_15_01_20_040)</t>
+  </si>
+  <si>
+    <t>Edmonton Journal clipping about white Albertans being complacent about racism. Clipping quotes Dr. Buchignani's racism report.</t>
+  </si>
+  <si>
+    <t>Asiatic Immigration into Canada (2023_15_01_16_015)</t>
+  </si>
+  <si>
+    <t>Article detailing immigration of Chinese, Japanese, and Indian populations into Canada. Also includes interlibrary loan request slip from Dr. Buchignani at Simon Fraser University.</t>
+  </si>
+  <si>
+    <t>A Study of South Asian Immigrants in the Montreal Metropolitan Region (2023_15_04_003)</t>
+  </si>
+  <si>
+    <t>A Study of South Asian Immigrants in the Montreal Metropolitan Region written by Brian McDonough.</t>
+  </si>
+  <si>
+    <t>Between Two Cultures: A study in Socialization of Children and Immigrants (2023_15_01_18_011)</t>
+  </si>
+  <si>
+    <t>Research paper titled, "Between Two Cultures: A Study in Socialization of Children and Immigrants", written by S. Parvez Wakil, C.M. Siddique and F.A. Wakil, published in the Journal of Marriage and the Family, pages 929-940, in November, 1981. The paper reports findings from a study of the socialization of children of immigrant Indian and Pakistani families in a city in western Canada.</t>
+  </si>
+  <si>
+    <t>[Bibliography of Cross-Cultural Centre's Resources on the East Indian Community in Canada, Toronto and Related Materials] (2023_15_01_14_041)</t>
+  </si>
+  <si>
+    <t>Bibliography of Cross-Cultural Centre's Resources on the South Asian Community in Canada, Toronto and Related Materials to their experiences of culture, mass media, discrimination, religion, gender, language and labor.</t>
+  </si>
+  <si>
+    <t>[Bibliography of Cross-Cultural Centre's Resources on Racism] (2023_15_01_14_042)</t>
+  </si>
+  <si>
+    <t>Bibliography of Cross-Cultural Centre's Resources on Racism, especially pertinent to the Asian community in Canada, including the Komagata Maru tragedy, police encounters, ethnocentrism, Atlantic slave trade and perpetuation of stereotypes in educational institutions and curriculum.</t>
+  </si>
+  <si>
+    <t>Blacks feel job racism, survey finds (2023_15_01_20_022)</t>
+  </si>
+  <si>
+    <t>News clipping of Calgary Herald referencing Dr. Buchignani's report on racialised groups perceiving police and government-run services as highly racist.</t>
+  </si>
+  <si>
+    <t>Blitz, Vol. 1, No. 3 (2023_15_01_19_011)</t>
+  </si>
+  <si>
+    <t>Newspaper titled, Blitz, published on November 25, 1978.</t>
+  </si>
+  <si>
+    <t>[Brief Biography of Hardev Singh's Work] (2023_15_01_17_027)</t>
+  </si>
+  <si>
+    <t>Brief biography of the life and career of Hardev Singh, an artist born in Punjab, India in 1934 and studied art in India before traveling to Italy on a fellowship. The record outlines his educational background, professional experiences in India and Canada, and international exhibitions across Europe, India, and North America.</t>
+  </si>
+  <si>
+    <t>British Canadian Attitudes Toward Minority Ethnic Groups in Canada (2023_15_01_18_003)</t>
+  </si>
+  <si>
+    <t>Research study titled, "British Canadian Attitudes Toward Minority Ethnic Groups in Canada", written by J. S. Frideres, University of Calgary and published in 1978 in Ethnicity, Volume 5, number 1, pages 20-32. The study utilizes systematic research methods to assess the attitudes of Western Canadians of British Origin towards three minority ethnic groups.</t>
+  </si>
+  <si>
+    <t>[Brochures of Various Events Organized by India-Canada Association] (2023_15_01_17_025)</t>
+  </si>
+  <si>
+    <t>Brochures of India Day and Canada Day events organized by the India-Canada Association, scheduled for January 28th and July 1st, 1978 respectively. The brochures include the sequence of performances, details on guests of honor along with word from sponsors. Both events celebrate India-Canada relations by presenting their national anthems together and including a variety of Indian and Canadian musical and dance performances.</t>
+  </si>
+  <si>
+    <t>[Brochures on Indian classical dancers] (2023_15_01_17_028)</t>
+  </si>
+  <si>
+    <t>Brochures on Indian classical dancers, including Rina Singha and Menaka Thakkar, highlighting their journey of dance performances and the significance of Indian classical dances in cultural history.</t>
+  </si>
+  <si>
+    <t>[Business card of David Mattison, Ministry of Provincial Secretary and Government Services] (2023_15_01_15_027)</t>
+  </si>
+  <si>
+    <t>Business card of David Mattison, Archivist at Sound and Moving Image Division, Provincial Archives of British Columbia, Victoria, B.C.</t>
+  </si>
+  <si>
+    <t>[Business card of International Centre, Citizenship Council of Manitoba] (2023_15_01_15_025)</t>
+  </si>
+  <si>
+    <t>Business card of International Centre, Citizenship Council of Manitoba offering Citizenship Information Classes on Wednesday evening, 7:30 to 9:30 pm.</t>
+  </si>
+  <si>
+    <t>[Business card of Karm Singh, Nanaimo Realty Duncan Ltd.] (2023_15_01_15_024)</t>
+  </si>
+  <si>
+    <t>Business card of Karm Singh, Realtor at Nanaimo Realty [Duncan] Ltd. The business card is yellow in colour and has the company logo on it.</t>
+  </si>
+  <si>
+    <t>[Business card of Kuldeep S. Bains, Bains International Travel Service Ltd.] (2023_15_01_15_028)</t>
+  </si>
+  <si>
+    <t>Business card of Kuldeep Singh Bains, founder of Bains International Travel Service Ltd.</t>
+  </si>
+  <si>
+    <t>[Business card of Ruth Ilnytzky, Inter-Cultural Association of Greater Victoria] (2023_15_01_15_023)</t>
+  </si>
+  <si>
+    <t>Business card of Ruth Ilnytzky, Executive Director of Inter-Cultural Association of Greater Victoria.</t>
+  </si>
+  <si>
+    <t>[Business card of Stuart Beaveridge, Refugee-Aid Programme] (2023_15_01_15_026)</t>
+  </si>
+  <si>
+    <t>Business card of Stuart Beaveridge, Coordinator of Refugee-Aid Programme at Inter-Cultural Associations of Greater Victoria.</t>
+  </si>
+  <si>
+    <t>Calgary Race Relations Project (2023_15_01_20_050)</t>
+  </si>
+  <si>
+    <t>Details of scope, methodology, and suggested strategies for the undertaking of the Calgary Race Relations Project, which would eventually produce Dr. Buchignani's "Perceptions of Discrimination in Calgary" report.</t>
+  </si>
+  <si>
+    <t>Canada's Future as a Multiracial Society (2023_15_01_16_023)</t>
+  </si>
+  <si>
+    <t>Article discussing history of racial discrimination and attitudes of white Canadians towards Canadians of colour.</t>
+  </si>
+  <si>
+    <t>Canada's New Immigrant (2023_15_01_16_002)</t>
+  </si>
+  <si>
+    <t>Magazine article written with two opposing opinions on Indian immigration to British Columbia and Canada. Includes index card with handwritten note to get the original in order to have a better look at the article's pictures, as well as interlibrary loan receipt for this article addressed to Dr. Buchignani from Simon Fraser University.</t>
+  </si>
+  <si>
+    <t>Canada's New Immigrant (2023_15_01_16_027)</t>
+  </si>
+  <si>
+    <t>Magazine article written with two opposing opinions on Indian immigration to British Columbia and Canada. Includes an interlibrary loan slip for this article filled out by Dr. Buchignani.</t>
+  </si>
+  <si>
+    <t>Canada's New Immigration Act: A Guide and Critical Commentary (2022_15_07_008)</t>
+  </si>
+  <si>
+    <t>Booklet titled, "Canada's New Immigration Act: A Guide and Critical Commentary", published in April, 1978, by the Law Union of Ontario. The booklet provides a detailed overview of the Canadian Immigration Act, explaining the legal terms involved, the history of Immigration in Canada and the issues faced by the South Asian community in Canada.</t>
+  </si>
+  <si>
+    <t>Canada Update from the 1981 Census (2023_15_01_20_001)</t>
+  </si>
+  <si>
+    <t>A report for the 1981 Canadian census based on 20% of the data. There are some handwritten annotations in blue ink.</t>
+  </si>
+  <si>
+    <t>Canadian Ideology and Public Policy: The Impact on Vancouver Sikh Ethnic and Religious Adaptation (2023_15_01_08_010)</t>
+  </si>
+  <si>
+    <t>Paper detailing the Sikh population in Canada and their political and cultural activities.</t>
+  </si>
+  <si>
+    <t>Children of Immigrants: The Adjustment of Ugandan Asian Primary-School Children in Canada (2023_15_01_17_033)</t>
+  </si>
+  <si>
+    <t>Study titled, "Children of Immigrants: The Adjustment of Ugandan Asian Primary-School Children in Canada", published in the Canadian Psychiatric Association Journal, Vol. 21, Issue 6, pages 371-381, by K. Minde, M.D. and R. Minde, Ph.D. "The study examines the psychological and academic adjustment to Canada of 51 Ugandan Asian primary school-aged children and their families.</t>
+  </si>
+  <si>
+    <t>Citizenship Participation Project: Evaluation of Community Services in Brampton/Bramalea by South Asians of the Area (2023_15_01_11_013)</t>
+  </si>
+  <si>
+    <t>Project report titled, "Citizenship Participation Project: Evaluation of Community Services in Brampton/Bramalea by South Asians of the Area" is based an Opinion Survey conducted by Glenda Au in collaboration with Diane Yip (Project Leader), Manjit Sekhon and Mohini Kalia (Project workers), published in April 1980. It inlcudes project objectives and community outreach to establish bilingual classes in English and Citizenship preparation, in order to address the lack of immigrant services for the second largest ethnic group, South Asians of Brampton. It includes newspaper clippings highlighting reviews on the classes and the South Asian community in Brampton.</t>
+  </si>
+  <si>
+    <t>City school boards find no need for policies on racism (2023_15_01_20_027)</t>
+  </si>
+  <si>
+    <t>News clipping of Calgary Herald discussing Toronto, Calgary, and Edmonton school boards not feeling necessity for anti-racism policies. Dr. Buchignani and his racial discrimination report are quoted.</t>
+  </si>
+  <si>
+    <t>[Clipping from the Khalsa Diwan Society of Victoria's letterhead] (2023_15_01_15_019)</t>
+  </si>
+  <si>
+    <t>Clipping from the Khalsa Diwan Society of Victoria's letterhead.</t>
+  </si>
+  <si>
+    <t>[Comic by Bharat Bharat Credit Union Limited explaining a credit union] (2022_15_08_05_029)</t>
+  </si>
+  <si>
+    <t>Comic by Bharat Credit Union Limited explaining a credit union in twelve steps.</t>
+  </si>
+  <si>
+    <t>Community in Toronto (2023_15_01_17_029)</t>
+  </si>
+  <si>
+    <t>Typewritten monthly calendar of cultural and religious festivals celebrated by various communities in Toronto throughout the year, spanning from January to December. Includes festivals such as Pongal-Sankranti, Republic Day, Bakarid, Muharram, Holi, Ugadi, Milad-un-Nabi, Baisakhi, Onam, Rakhi Bandhan, Janmastami, Independence Day, Ganesh Chaturti, Papeti, Durga Puja, Navaratri, Diwali, Ramzan, Guru Nanak's Birthday, Guru Gobind Singh's Birthday, and Christmas.</t>
+  </si>
+  <si>
+    <t>Conflict and Change in British Columbia Sikh Family Life (2023_15_01_16_021)</t>
+  </si>
+  <si>
+    <t>Article discussing Sikh culture and history in British Columbia, with emphasis on family life.</t>
+  </si>
+  <si>
+    <t>[Copy of "Immigrant report criticizes disparity" article with handwritten note from Stan Heller to Dr. Norman Buchignani] (2023_15_01_20_004)</t>
+  </si>
+  <si>
+    <t>Copy of "Immigrant report criticizes disparity" article sent by Stan Heller to Dr. Norman Buchignani with a handwritten note from Heller asking Dr. Buchignani if he would be okay with some university publicity  about the article.</t>
+  </si>
+  <si>
+    <t>[Correspondence between Juanita Bay and P. C. Dutta] (2023_15_01_19_023)</t>
+  </si>
+  <si>
+    <t>Correspondence between Juanita Bay (Coordinator, Urban Alliance on Race Relations) and P. C. Dutta (President, Prabasi: A Sociol and Cultural Association).</t>
+  </si>
+  <si>
+    <t>Discrimination report should be heeded (2023_15_01_20_023)</t>
+  </si>
+  <si>
+    <t>News clipping of Calgary Herald in support of Dr. Buchignani's report on racial discrimination in Calgary.</t>
+  </si>
+  <si>
+    <t>Divali "Festival of Light" (2022_15_08_01_001)</t>
+  </si>
+  <si>
+    <t>Event poster titled, "Divali: Festival of Light", organized by the Association of Women of India in Canada, scheduled for Saturday, November 5, from 5 to 11 p.m. at York Quay. The poster provides a brief description of the significance of the festival of Diwali and contact information for further details. A simple map of the event's location at Harbourfront is also included at the bottom.</t>
+  </si>
+  <si>
+    <t>East African Asians in Western Canada: The Ismaili Community (2023_15_01_18_005)</t>
+  </si>
+  <si>
+    <t>Journal article titled, "East African Asians in Western Canada: The Ismaili Community" written by Tissa Fernando, published in the journal of the Commission for Racial Equality, "New Community", Volume seven, number 3, pages 361-368, in winter, 1979. The paper serves an in-depth profile of the Ismaili community in Western Canada, including population, residence characteristics, organization, occupational patterns, religious and communal activities, as well as prospects for the future.</t>
+  </si>
+  <si>
+    <t>East Indian Immigration (2023_15_01_16_010)</t>
+  </si>
+  <si>
+    <t>Article written on opinions about allowing wives of South Asians to also immigrate to Canada, and a further discussion on South Asian immigration as a whole to British Columbia.</t>
+  </si>
+  <si>
+    <t>East Indian Immigration into America (2023_15_01_17_014)</t>
+  </si>
+  <si>
+    <t>Article on the trajectory of South Asian immigration to Canada and the United States including commentary on social and political issues. Article has sections highlighted in yellow.</t>
+  </si>
+  <si>
+    <t>East Indians and Canda's New Immigration Policy (2023_15_01_16_025)</t>
+  </si>
+  <si>
+    <t>Article on the political process leading up to Canada's Bill C-24, or the Immigration Act of 1976, and its impacts on South Asians in Canada. Article references some of Dr. Buchignani's research.</t>
+  </si>
+  <si>
+    <t>East Indians in Canada (2023_15_01_08_011)</t>
+  </si>
+  <si>
+    <t>Research report on the history of Indian immigration to Canada.</t>
+  </si>
+  <si>
+    <t>Equal Opportunity and Public Policy (2023_15_04_004)</t>
+  </si>
+  <si>
+    <t>Equal Opportunity and Public Policy written by Bhausaheb Ubale.</t>
+  </si>
+  <si>
+    <t>Equal Opportunity and Public Policy (2022_15_07_007)</t>
+  </si>
+  <si>
+    <t>Report titled, "Equal Opportunity and Public Policy", investigating the concerns of the South Asian Canadian community regarding their place in the Canadian Mosaic. The report was submitted to the Attorney General of Ontario by the South Asian Community, prepared by Bhausaheb Ubale Ph. D. Through a discussion of problems and policies, the report aims to provide a useful basis for a constructive and informed debate about the role that public policy should perform in absorbing the South Asian and other minority groups in Canadian society.</t>
+  </si>
+  <si>
+    <t>Ethnic coverage fair but sparse (2023_15_01_20_035)</t>
+  </si>
+  <si>
+    <t>Newspaper clipping titled, Ethnic coverage fair but sparse, written by Yuvonne Zacharias and published on The Herald.</t>
+  </si>
+  <si>
+    <t>Evaluation Study 1975: Indian Immigrant Aid Services, Toronto (2023_15_01_08_008)</t>
+  </si>
+  <si>
+    <t>Evaluation study on services available to Indian immigrants in Toronto.</t>
+  </si>
+  <si>
+    <t>[Event brochure for Anjali, an odissi classical dance] (2023_15_01_15_035)</t>
+  </si>
+  <si>
+    <t>Event brochure for Anjali, an Odissi classical dance performed on 30th October, 1979, at St. Paul's College Theatre, University of Manitoba at 8:00 pm. The performing artist, Anjali is Ottawa-born Annie-Marie Gaston, who has won laurels in India as well as in Canada for her dance. The event is organized by PALI (Performing Arts and Literatures of India), a committee devoted to the growth and appreciation of India's arts in Winnipeg. The organization was started by Ms. Uma Parameswaran, a script writer for dance dramas and a producer of television shows. The brochure also includes a word from sponsors and expresses their gratitude to advertisers and the Asian Studies Committee of the University of Manitoba for their help.</t>
+  </si>
+  <si>
+    <t>[Event brochure for bharatnatyam and odissi organised by the Friends of India Society] (2023_15_01_15_036)</t>
+  </si>
+  <si>
+    <t>Event brochure for bharatnatyam and odissi, classical dances of India, presented by Friends of India Society at the Playhouse Theatre on Saturday, October 1st, 1977. The performing artists are Menaka Thakkar, a renowned young dancer of India; Guru Kelucharan Mohapatra, playing Pakhavaj, a Padmashree reciepient with triple distinction as a dancer, musician and choreographer; Guru Nana Kasar, playing Nattuvangam, one of the foremost teachers and nattuvanars (dance conductors) in the bharatnatyam style; T.K. Ramakrishnan, playing mridangam, a recipient of the President's Award for his excellence in the art of mridangam (double-headed South Indian drum); and Meera Seshadri, a leading vocalist. The brochure also includes event schedule details along with a word from sponsors.</t>
+  </si>
+  <si>
+    <t>[Event brochure for Gitagovindam by Menaka Thakkar] (2023_15_01_15_037)</t>
+  </si>
+  <si>
+    <t>Event brochure for "Gitagovindam", based on the theme and original script of the celebrated Sanskrit poem (12th century A.D.), performed by Menaka Thakkar, in the Odissi Style of Indian classical dance, integrated with projected images of the Kangra Paintings on the theme of the poem. The program is presented by Friends of India Society, a United Way organization serving the community. The performing artist, Menaka Thakkar, is a renowned young dancer of two classical styles of Indian dance, Bharatnatyam and Odissi. This event marks her fourth visit to Winnipeg in 25 months.</t>
+  </si>
+  <si>
+    <t>[Event brochure for Kalpalatha Filteau] (2023_15_01_15_034)</t>
+  </si>
+  <si>
+    <t>Event brochure for Kalpalatha Filteau, a dance and drama concert showcasing Indian classical dances of Bharata Natyam and Kuchipudi by Kalpalatha Filteau and a drama, "Devi Durga" directed by Rubena Sinha, scheduled for 5th May, 1979 at the Winnipeg Art Gallery Auditorium. Programme details with sequence and description of events are provided, followed by descriptions of involved artists, Kalpalatha Filteau, Sarasi Raj and Rubena Sinha. The programme is organized as Project 79 by PALI (Performing Arts and Literatures of India), a committee formed to conduct a project of dance-instruction and news broadcasts related to India. Members of the committee are Ganga B. Dakshinamurti M.L.S., B.K. Kale Ph.D., R.M. Mathur Ph.D., E.C. Moulton Ph.D. and Uma Parameswaran Ph.D. (Project Director).</t>
+  </si>
+  <si>
+    <t>[Event brochure for Kalpalatha Filteau] (2023_15_01_15_047)</t>
+  </si>
+  <si>
+    <t>Event brochure for Kalpalatha Filteau, featuring Indian classical dances of Bharat Natyam and Kuchipudi performed by Kalpalatha Filteau, at Fort Richmond Collegiate Auditorium on May 17th, 1980. The event is conducted by PALI (Performing Arts and Literatures of India), as part of Project 80 which includes Odissi Dance by Menaka Thakkar, Videotape productions featuring Kalpalatha Filteau, Sarasi Raj, Menaka Thakkar and local PALI students, as well as an audio production of a modern play set in Winnipeg, "Rootless and green are the boulevard trees." The brochure includes details about the event schedule, starting with Bharat Natyam, followed by an Intermission and ending with the Kuchipudi dance. The brochure also includes a black and white picture of PALI students in traditional costume accompanied by a list of names of all students.</t>
+  </si>
+  <si>
+    <t>[Event poster for Anjali: Indian classical dance] (2023_15_01_15_045)</t>
+  </si>
+  <si>
+    <t>Event poster for, "Anjali: Indian Classical Dance", presented by PALI (Performing Arts and Literatures of India), at St. Paul's College, University of Manitoba, on October 30th, 1979 at 8:00 pm.</t>
+  </si>
+  <si>
+    <t>[Event poster for 'India Month' by University of Toronto] (2023_15_01_17_031)</t>
+  </si>
+  <si>
+    <t>Event poster for "India Month", organized by the University of Toronto to commemorate the 10th anniversary of its association with the Shastri Indo-Canadian Institute. The event includes a range of activities such as film screenings, lectures, exhibits, concerts, and a colloquium, all aimed at showcasing Indian culture, history, and contributions.</t>
+  </si>
+  <si>
+    <t>[Excerpt from report titled, "The Cultural Contribution of the Other Ethnic Groups"] (2022_15_06_047)</t>
+  </si>
+  <si>
+    <t>Excerpt from Book Four of Report of the Royal Commission on Bilingualism and Biculturalism titled, "The Cultural Contribution of the Other Ethnic Groups", featuring Recommendation #4, which emphasizes the need for special instruction in appropriate official languages to facilitate the better integration of children of non-English speaking ethnic backgrounds into the Canadian education system.</t>
+  </si>
+  <si>
+    <t>[Excerpt from "Strangers Within Our Gates" with handwritten annotations] (2023_15_01_16_006)</t>
+  </si>
+  <si>
+    <t>Short excerpt from "Strangers Within Our Gates" with handwritten notes in the margins.</t>
+  </si>
+  <si>
+    <t>Experiences of an Immigrant Youth (2023_15_01_15_002)</t>
+  </si>
+  <si>
+    <t>Personal account titled, "Experiences of an Immigrant Youth", written by Tania Das Gupta at the University of Toronto in September, 1978, and collected by Multicultural Resources Project in 1979. The essays outlines the author's personal experience being an immigrant student in a Canadian school and describes her struggles with being alienated, experiencing racist and ignorant comments, cultural shock and ethnocentric textbooks. The essay suggests radical changes in curriculum, internationalization of subjects, introduction of compulsory International Studies courses, immigrant-sensitive teacher training and on-campus counseling services as some of the solutions to improve the immigrant youth experience in Canada.</t>
+  </si>
+  <si>
+    <t>Festival of India (2022_15_08_05_027)</t>
+  </si>
+  <si>
+    <t>Poster titled, "Festivals of India", which is a program presented by the Dufferin/Clair Library in co-operation with the Indian Immigrant Aid Services and the Globe Rangers. The program runs for a week starting from opening ceremonies on October 24th to 29th October.</t>
+  </si>
+  <si>
+    <t>Firms fall for whites-only ploy (2023_15_01_20_014)</t>
+  </si>
+  <si>
+    <t>Newspaper clipping titled, "Firms fall for whites-only ploy," published on The Herald.</t>
+  </si>
+  <si>
+    <t>Firms fall for whites-only ploy (2023_15_01_20_046)</t>
+  </si>
+  <si>
+    <t>Calgary Herald clipping on employment agencies performing racially discriminatory hiring practices.</t>
+  </si>
+  <si>
+    <t>[Flyer for The Komagata Maru Incident by Sharon Pollock] (2023_15_01_20_065)</t>
+  </si>
+  <si>
+    <t>Flyer for a play titled, "The Komagata Maru Incident", presented by the Macauliffe Institute of Sikh Studies, directed by Brian Longstaff and produced by T. Sher Singh, from Toronto to London starting in February, and ending in April, 1987 to generate and assist the study and research of the history, philosophy and culture of the Sikhs with particular focus on the Sikh Diaspora, as well as the comparative study of the aforesaid with other religious communities. The play is a theatrical impression of a historical tragedy, "The Komagata Maru", seen through the optique of the stage and the mind of the playwright.</t>
+  </si>
+  <si>
+    <t>Focus (2023_15_01_18_001)</t>
+  </si>
+  <si>
+    <t>Canadian Society for Asian Studies Newsletter titled, "Focus",  published in November, 1977. The newsletter highlights an article titled, "Indian Community and Cultural Associations in Ottawa" written by Jaya Subramanian. The article outlines the history of the establishment of associations between India and Canada followed by a timeline of the formation of these associations, namely, the India-Canada Association, India-Canada Association Charitable Trust, Deshantri (the association of Bengalis resident in Ottawa-Hull), the Ottawa Sikh Society, the Malayalee Association, the South India Cultural Association, the Indo-Canadian Christian fellowship, the India Students Association of Ottawa University, Carleton University Indo-Canadian Club and the National Association of Canadians of Indian Origin. Also includes articles on the summer study abroad programs offered by the Institute of International Education and a brief description of an upcoming event called, "ANJALI" showcasing Indian classical dance performed by Anne-Marie Gaston and a critique of the book, "Introduction to Islamic Civilization" provided by Baha Abu-Laban, University of Alberta, Edmonton.</t>
+  </si>
+  <si>
+    <t>Foreigners in the Canadian West (2023_15_01_16_019)</t>
+  </si>
+  <si>
+    <t>Photocopied article on western Canadian immigration views and characteristics of immigrant populations.</t>
+  </si>
+  <si>
+    <t>Generations Series Launches Estonian, South Asian Books (2023_15_01_20_064)</t>
+  </si>
+  <si>
+    <t>Magazine clipping titled, "Generations Series Launches Estonian, South Asian Books" followed by an article titled, "Assumer of Festivals Highlighted in Vancouver."</t>
+  </si>
+  <si>
+    <t>Ghadar Sources: Research on Punjabi Revolutionaries in America (2023_15_01_08_009)</t>
+  </si>
+  <si>
+    <t>Article on Punjabi revolutionaries and the Ghadar movement in America, with a focus on California.</t>
+  </si>
+  <si>
+    <t>God's Peculiar Peoples (2023_15_01_07_004)</t>
+  </si>
+  <si>
+    <t>Book chapter from "Studies in Canadian Social History" detailing Puritan and Protestant immigration and sentiment in Canada.</t>
+  </si>
+  <si>
+    <t>[Group photo of Baldave Sidhu, a group of unidentified men and an unidentified child] (2020_03_F00297_033)</t>
+  </si>
+  <si>
+    <t>Image of Baldave Sidhu, a group of unidentified men and an unidentified child posing for a photo outside of the Gurdwara. The unidentified men are lined up in a row with Sidhu and the unidentified child stands in front of Sidhu.</t>
+  </si>
+  <si>
+    <t>[Group photo of Baldave Sidhu, Jatinder Kosa and their wedding guests] (2020_03_F00297_006)</t>
+  </si>
+  <si>
+    <t>Image of Baldave Sidhu, Jatinder Kosa and their wedding guests posing for a photo on the front steps of the Gurdwara.</t>
+  </si>
+  <si>
+    <t>[Group photo of Baldave Sidhu, Jatinder Kosa and their wedding guests] (2020_03_F00297_007)</t>
+  </si>
+  <si>
+    <t>[Group photo of eight unidentified women] (2020_03_F00302_003)</t>
+  </si>
+  <si>
+    <t>Image of eight unidentified women posing for a group photo outside of the Gurdwara. The unidentified women are all wearing winter coats.</t>
+  </si>
+  <si>
+    <t>[Group photo of eight unidentified women] (2020_03_F00302_034)</t>
+  </si>
+  <si>
+    <t>[Group photo of Hurbir Sidhu and an unidentified woman] (2020_03_F00304_004)</t>
+  </si>
+  <si>
+    <t>Image of Hurbir Sidhu and an unidentified woman posing for a photo outdoors besides a tree. Sidhu is wearing a white shirt with embroidery and the unidentified woman is wearing a red salwar.</t>
+  </si>
+  <si>
+    <t>[Group photo of Hurbir Sidhu and an unidentified woman] (2020_03_F00304_006)</t>
+  </si>
+  <si>
+    <t>[Group photo of Hurbir Sidhu and an unidentified woman] (2020_03_F00304_020)</t>
+  </si>
+  <si>
+    <t>[Group photo of Hurbir Sidhu and an unidentified woman] (2020_03_F00304_022)</t>
+  </si>
+  <si>
+    <t>[Group photo of Hurbir Sidhu and an unidentified woman] (2020_03_F00304_032)</t>
+  </si>
+  <si>
+    <t>[Group photo of Hurbir Sidhu and an unidentified woman] (2020_03_F00304_034)</t>
+  </si>
+  <si>
+    <t>[Group photo of Hurbir Sidhu and an unidentified woman] (2020_03_F00304_035)</t>
+  </si>
+  <si>
+    <t>[Group photo of Hurbir Sidhu and an unidentified woman] (2020_03_F00304_037)</t>
+  </si>
+  <si>
+    <t>[Group photo of Kerneil Sidhu and wedding guests] (2020_03_F00292_003)</t>
+  </si>
+  <si>
+    <t>Image of Kerneil Sidhu and wedding guests posing for a group photo outdoors.</t>
+  </si>
+  <si>
+    <t>[Group photo of Kerneil Sidhu, Gurdev Sidhu and their wedding guests] (2020_03_F00292_025)</t>
+  </si>
+  <si>
+    <t>Image of Kerneil Sidhu, Gurdev Sidhu and their wedding guests on the steps outside of the Gurdwara.</t>
+  </si>
+  <si>
+    <t>[Group photo of Kerneil Sidhu, Gurdev Sidhu and their wedding guests] (2020_03_F00292_026)</t>
+  </si>
+  <si>
+    <t>[Group photo of Kerneil Sidhu, Gurdev Sidhu and their wedding guests] (2020_03_F00292_029)</t>
+  </si>
+  <si>
+    <t>Image of Kerneil Sidhu, Gurdev Sidhu and their wedding guests in the Gurdwara. An unidentified man is placing a garland around Gurdev Sidhu's neck.</t>
+  </si>
+  <si>
+    <t>[Group photo of Kerneil Sidhu, Gurdev Sidhu and their wedding guests] (2020_03_F00292_031)</t>
+  </si>
+  <si>
+    <t>Image of Kerneil Sidhu, Gurdev Sidhu and their wedding guests in the Gurdwara. An unidentified woman is placing a garland around Kerneil Sidhu's neck.</t>
+  </si>
+  <si>
+    <t>[Group photo of Kerneil Sidhu, Gurdev Sidhu and their wedding guests] (2020_03_F00292_032)</t>
+  </si>
+  <si>
+    <t>[Group photo of Kerneil Sidhu, Gurdev Sidhu and their wedding guests] (2020_03_F00292_033)</t>
+  </si>
+  <si>
+    <t>Image of Kerneil Sidhu, Gurdev Sidhu and their wedding guests in the Gurdwara. An unidentified man is placing a garland around Kerneil Sidhu's neck.</t>
+  </si>
+  <si>
+    <t>[Group photo of Kerneil Sidhu, Gurdev Sidhu and their wedding guests] (2020_03_F00292_034)</t>
+  </si>
+  <si>
+    <t>Image of Kerneil Sidhu, Gurdev Sidhu and their wedding guests standing on the steps of the Gurdwara.</t>
+  </si>
+  <si>
+    <t>[Group photo of Kerneil Sidhu, Gurdev Sidhu and their wedding guests] (2020_03_F00292_035)</t>
+  </si>
+  <si>
+    <t>Image of Kerneil Sidhu, Gurdev Sidhu and their wedding guests in the Gurdwara. An unidentified man is holding a book for Gurdev Sidhu to sign.</t>
+  </si>
+  <si>
+    <t>[Group photo of Kerneil Sidhu, Gurdev Sidhu and their wedding guests] (2020_03_F00292_036)</t>
+  </si>
+  <si>
+    <t>Image of Kerneil Sidhu, Gurdev Sidhu and their wedding guests in the Gurdwara. Unidentified guests are bringing gifts to both Kerneil and Gurdev Sidhu.</t>
+  </si>
+  <si>
+    <t>[Group photo of Kerneil Sidhu, Gurdev Sidhu and their wedding guests] (2020_03_F00292_037)</t>
+  </si>
+  <si>
+    <t>Image of Kerneil Sidhu, Gurdev Sidhu and their wedding guests in the Gurdwara. An unidentified man is holding a book for Kerneil Sidhu to sign.</t>
+  </si>
+  <si>
+    <t>[Group photo of Kerneil Sidhu, Gurdev Sidhu and their wedding guests] (2020_03_F00292_038)</t>
+  </si>
+  <si>
+    <t>Image of Kerneil Sidhu, Gurdev Sidhu and their wedding guests in the Gurdwara. Gurdev Sidhu is placing a ring on Kerneil Sidhu's finger.</t>
+  </si>
+  <si>
+    <t>[Group photo of Kerneil Sidhu, Gurdev Sidhu and their wedding guests] (2020_03_F00292_039)</t>
+  </si>
+  <si>
+    <t>Image of Kerneil Sidhu, Gurdev Sidhu and their wedding guests in the Gurdwara. An unidentified woman is reaching out and touching Kerneil Sidhu.</t>
+  </si>
+  <si>
+    <t>[Group photo of Kerneil Sidhu, Gurdev Sidhu and their wedding guests] (2020_03_F00292_047)</t>
+  </si>
+  <si>
+    <t>Image of Kerneil Sidhu, Gurdev Sidhu and their wedding guests sitting in the Gurdwara.</t>
+  </si>
+  <si>
+    <t>[Group photo of Kerneil Sidhu, Gurdev Sidhu and their wedding guests] (2020_03_F00292_048)</t>
+  </si>
+  <si>
+    <t>Image of Kerneil Sidhu, Gurdev Sidhu and their wedding guests standing in the Gurdwara. An unidentified man standing next to Gurdev Sidhu is speaking</t>
+  </si>
+  <si>
+    <t>[Group photo of Malkit S. Sidhu and three unidentified men] (2020_03_F00305_008)</t>
+  </si>
+  <si>
+    <t>Image of Malkit S. Sidhui and three unidentified men posing for a group photo outdoors. The men are wearing suits and Sidhu is wearing a pink turban.</t>
+  </si>
+  <si>
+    <t>[Group photo of Malkit S. Sidhu and three unidentified men] (2020_03_F00305_009)</t>
+  </si>
+  <si>
+    <t>[Group photo of Pam Gill and a group of unidentified women] (2020_03_F00305_005)</t>
+  </si>
+  <si>
+    <t>Image of Pam Gill and a group of unidentified women posing for a photo outdoors. Gill is wearing a pink salwar and a bouquet of flowers.</t>
+  </si>
+  <si>
+    <t>[Group photo of Surinder Sidhu, Manjit Sidhu and the wedding guests] (2020_03_F00315_009)</t>
+  </si>
+  <si>
+    <t>Image of Surinder Sidhu, Manjit Sidhu and their wedding guests posing for a group photo inside the Gurdwara.</t>
+  </si>
+  <si>
+    <t>[Group photo of Surinder Sidhu, Manjit Sidhu and the wedding guests] (2020_03_F00315_010)</t>
+  </si>
+  <si>
+    <t>[Group photo of Surinder Sidhu, Manjit Sidhu and the wedding guests] (2020_03_F00315_012)</t>
+  </si>
+  <si>
+    <t>Image of Surinder Sidhu, Manjit Sidhu and their wedding guests posing for a group photo in the parking lot outside of the Gurdwara.</t>
+  </si>
+  <si>
+    <t>[Group portrait of an unidentified man and an unidentified woman] (2020_03_F00144_002)</t>
+  </si>
+  <si>
+    <t>Image of an unidentified man and an unidentified women posing for a group portrait. The man is wearing agree suit and a white turban. The woman is wearing a transparent dupatta and is seated on a chair.</t>
+  </si>
+  <si>
+    <t>[Group portrait of an unidentified man and an unidentified woman] (2020_03_F00144_003)</t>
+  </si>
+  <si>
+    <t>[Group portrait of an unidentified man and an unidentified woman] (2020_03_F00144_004)</t>
+  </si>
+  <si>
+    <t>[Group portrait of an unidentified man and an unidentified woman] (2020_03_F00144_005)</t>
+  </si>
+  <si>
+    <t>[Group portrait of an unidentified man and an unidentified woman] (2020_03_F00144_007)</t>
+  </si>
+  <si>
+    <t>[Group portrait of an unidentified man, an unidentified woman and two unidentified children] (2020_03_F00286_016)</t>
+  </si>
+  <si>
+    <t>Image of an unidentified man, an unidentified woman and two unidentified children posing for a portrait.</t>
+  </si>
+  <si>
+    <t>[Group portrait of an unidentified woman, and unidentified man and an unidentified child] (2020_03_F00283_020)</t>
+  </si>
+  <si>
+    <t>Image of an unidentified woman and unidentified man posing for a portrait with an unidentified child sitting inbetween them.</t>
+  </si>
+  <si>
+    <t>[Group portrait of Baldave Sidhu and Jatinder Kosa] (2020_03_F00297_029)</t>
+  </si>
+  <si>
+    <t>Image of Baldave Sidhu and Jatinder Kosa posing for a group portrait. Sidhu is wearing a brown suit jacket and Kosa is wearing a pink dupatta and a golden nath.</t>
+  </si>
+  <si>
+    <t>[Group portrait of Baldave Sidhu and Jatinder Kosa] (2020_03_F00297_030)</t>
+  </si>
+  <si>
+    <t>[Group portrait of Baldave Sidhu and Jatinder Kosa] (2020_03_F00297_031)</t>
+  </si>
+  <si>
+    <t>[Group portrait of Baldave Sidhu and Jatinder Kosa] (2020_03_F00297_045)</t>
+  </si>
+  <si>
+    <t>[Group portrait of Baldave Sidhu, Jatinder Kosa and their wedding guests] (2020_03_F00297_024)</t>
+  </si>
+  <si>
+    <t>Image of Baldave Sidhu, Jatinder Kosa and their wedding guests posing for a group portrait. The group is seperated into two tiers and the unidentified children all sit in in the lower row.</t>
+  </si>
+  <si>
+    <t>[Group portrait of Baldave Sidhu, Jatinder Kosa and their wedding guests] (2020_03_F00297_025)</t>
+  </si>
+  <si>
+    <t>[Group portrait of Baldave Sidhu, Jatinder Kosa and their wedding guests] (2020_03_F00297_026)</t>
+  </si>
+  <si>
+    <t>Image of Jatinder Kosa and her wedding guests posing for a group portrait outside of the Gurdwara. The group of unidentified women and unidentified children a lined up in a single row</t>
+  </si>
+  <si>
+    <t>[Group portrait of Baldave Sidhu, Jatinder Kosa and their wedding guests] (2020_03_F00297_027)</t>
+  </si>
+  <si>
+    <t>[Group portrait of Baldave Sidhu, Jatinder Kosa and their wedding guests] (2020_03_F00297_028)</t>
+  </si>
+  <si>
+    <t>[Group portrait of Baldave Sidhu, Jatinder Kosa and their wedding guests] (2020_03_F00297_048)</t>
+  </si>
+  <si>
+    <t>[Group portrait of Balwinder Dhaliwal and an unidentified woman] (2020_03_F00081_008)</t>
+  </si>
+  <si>
+    <t>Image of Balwinder Dhaliwal and an unidentified woman posing for a group portrait. Dhaliwal is wearing a blue suit and beige turban, while the woman is wearing a turquoise salwar.</t>
+  </si>
+  <si>
+    <t>[Group portrait of Balwinder Dhaliwal and an unidentified woman] (2020_03_F00081_011)</t>
+  </si>
+  <si>
+    <t>[Group portrait of Balwinder Dhaliwal and an unidentified woman] (2020_03_F00081_019)</t>
+  </si>
+  <si>
+    <t>[Group portrait of Balwinder Dhaliwal and an unidentified woman] (2020_03_F00081_023)</t>
+  </si>
+  <si>
+    <t>[Group portrait of Balwinder Dhaliwal, an unidentified woman and an unidentified child] (2020_03_F00081_001)</t>
+  </si>
+  <si>
+    <t>Image of Balwinder Dhaliwal, an unidentified woman and an unidentified child sitting, posing for a group portrait. Dhaliwal is wearing a blue suit and beige turban, while the woman is wearing a turquoise salwar.</t>
+  </si>
+  <si>
+    <t>[Group portrait of Balwinder Dhaliwal, an unidentified woman and an unidentified child] (2020_03_F00081_002)</t>
+  </si>
+  <si>
+    <t>[Group portrait of Balwinder Dhaliwal, an unidentified woman and an unidentified child] (2020_03_F00081_003)</t>
+  </si>
+  <si>
+    <t>[Group portrait of Balwinder Dhaliwal, an unidentified woman and an unidentified child] (2020_03_F00081_005)</t>
+  </si>
+  <si>
+    <t>[Group portrait of Balwinder Dhaliwal, an unidentified woman and an unidentified child] (2020_03_F00081_006)</t>
+  </si>
+  <si>
+    <t>[Group portrait of Balwinder Dhaliwal, an unidentified woman and an unidentified child] (2020_03_F00081_009)</t>
+  </si>
+  <si>
+    <t>[Group portrait of Balwinder Dhaliwal, an unidentified woman and an unidentified child] (2020_03_F00081_012)</t>
+  </si>
+  <si>
+    <t>[Group portrait of Balwinder Dhaliwal, an unidentified woman and an unidentified child] (2020_03_F00081_015)</t>
+  </si>
+  <si>
+    <t>[Group portrait of Balwinder Dhaliwal, an unidentified woman and an unidentified child] (2020_03_F00081_016)</t>
+  </si>
+  <si>
+    <t>[Group portrait of Balwinder Dhaliwal, an unidentified woman and an unidentified child] (2020_03_F00081_017)</t>
+  </si>
+  <si>
+    <t>[Group portrait of Balwinder Dhaliwal, an unidentified woman and an unidentified child] (2020_03_F00081_018)</t>
+  </si>
+  <si>
+    <t>[Group portrait of Balwinder Dhaliwal, an unidentified woman and an unidentified child] (2020_03_F00081_020)</t>
+  </si>
+  <si>
+    <t>[Group portrait of Balwinder Dhaliwal, an unidentified woman and an unidentified child] (2020_03_F00081_021)</t>
+  </si>
+  <si>
+    <t>[Group portrait of Balwinder Dhaliwal, an unidentified woman and an unidentified child] (2020_03_F00081_024)</t>
+  </si>
+  <si>
+    <t>[Group portrait of Darwinder Gill and an unidentified woman] (2020_03_F00147_001)</t>
+  </si>
+  <si>
+    <t>Image of Darwinder Gill and an unidentified woman posing for a portrait. The woman has her arms folded, and Gill has his arms around her.</t>
+  </si>
+  <si>
+    <t>[Group portrait of Darwinder Gill and an unidentified woman] (2020_03_F00147_002)</t>
+  </si>
+  <si>
+    <t>Image of Darwinder Gill and an unidentified woman posing for a portrait. The couple is embracing one another.</t>
+  </si>
+  <si>
+    <t>[Group portrait of Darwinder Gill and an unidentified woman] (2020_03_F00147_003)</t>
+  </si>
+  <si>
+    <t>Image of Darwinder Gill and an unidentified woman posing for a portrait. Gill is leaning on a table, with his right hand to his chin. The woman is embracing Gill.</t>
+  </si>
+  <si>
+    <t>[Group portrait of Darwinder Gill and an unidentified woman] (2020_03_F00147_004)</t>
+  </si>
+  <si>
+    <t>Image of Darwinder Gill and an unidentified woman posing for a portrait. The woman is seated in a wooden chair, and Gill is seated on the armrest of the chair.</t>
+  </si>
+  <si>
+    <t>[Group portrait of Darwinder Gill and an unidentified woman] (2020_03_F00147_005)</t>
+  </si>
+  <si>
+    <t>[Group portrait of Darwinder Gill and an unidentified woman] (2020_03_F00147_006)</t>
+  </si>
+  <si>
+    <t>Image of Darwinder Gill and an unidentified woman posing for a portrait. The couple is embracing one another, holding each other's hands.</t>
+  </si>
+  <si>
+    <t>[Group portrait of D. S. Sidhu and G. K. Sidhu] (2020_03_F00303_009)</t>
+  </si>
+  <si>
+    <t>Image of D.S. Sidhu and G.K. Sidhu posing for a group portrait.</t>
+  </si>
+  <si>
+    <t>[Group portrait of D.S. Sidhu and G.K. Sidhu] (2020_03_F00303_010)</t>
+  </si>
+  <si>
+    <t>[Group portrait of D.S. Sidhu and G.K. Sidhu] (2020_03_F00303_019)</t>
+  </si>
+  <si>
+    <t>[Group portrait of D.S. Sidhu and G.K. Sidhu] (2020_03_F00303_020)</t>
+  </si>
+  <si>
+    <t>[Group portrait of D.S. Sidhu and G.K. Sidhu] (2020_03_F00303_033)</t>
+  </si>
+  <si>
+    <t>[Group portrait of D.S. Sidhu, G.K. Sidhu and their wedding guests] (2020_03_F00303_034)</t>
+  </si>
+  <si>
+    <t>Image of D.S. Sidhu, G.K. Sidhu and their wedding guests posing for a group portrait.</t>
+  </si>
+  <si>
+    <t>[Group portrait of D.S. Sidhu, G.K. Sidhu and their wedding guests] (2020_03_F00303_035)</t>
+  </si>
+  <si>
+    <t>[Group portrait of D.S. Sidhu, G.K. Sidhu and their wedding guests] (2020_03_F00303_036)</t>
+  </si>
+  <si>
+    <t>[Group portrait of D.S. Sidhu, G.K. Sidhu and their wedding guests] (2020_03_F00303_037)</t>
+  </si>
+  <si>
+    <t>[Group portrait of D.S. Sidhu, G.K. Sidhu and their wedding guests] (2020_03_F00303_038)</t>
+  </si>
+  <si>
+    <t>[Group portrait of D.S. Sidhu, G.K. Sidhu and their wedding guests] (2020_03_F00303_039)</t>
+  </si>
+  <si>
+    <t>[Group portrait of D.S. Sidhu, G.K. Sidhu and their wedding guests] (2020_03_F00303_040)</t>
+  </si>
+  <si>
+    <t>[Group portrait of D.S. Sidhu, G.K. Sidhu and their wedding guests] (2020_03_F00303_041)</t>
+  </si>
+  <si>
+    <t>Image of D.S. Sidhu, G.K. Sidhu and their wedding guests in the Gurdwara.</t>
+  </si>
+  <si>
+    <t>[Group portrait of D.S. Sidhu, G.K. Sidhu and their wedding guests] (2020_03_F00303_042)</t>
+  </si>
+  <si>
+    <t>[Group portrait of D.S. Sidhu, G.K. Sidhu and their wedding guests] (2020_03_F00303_043)</t>
+  </si>
+  <si>
+    <t>Image of D.S. Sidhu, G.K. Sidhu and their wedding guests in the Gurdwara. An unidentified man is placing a garland around the groom's neck.</t>
+  </si>
+  <si>
+    <t>[Group portrait of D.S. Sidhu, G.K. Sidhu and their wedding guests] (2020_03_F00303_044)</t>
+  </si>
+  <si>
+    <t>Image of D.S. Sidhu, G.K. Sidhu and their wedding guests in the Gurdwara. An unidentified woman is reaching out to the bride's flower bouquet.</t>
+  </si>
+  <si>
+    <t>[Group portrait of D.S. Sidhu, G.K. Sidhu and wedding guests] (2020_03_F00303_001)</t>
+  </si>
+  <si>
+    <t>Image of G.S. Sidhu, G. K. Sidhu and their wedding guests posing for a group portrait. The group is seperated into two rows, with the front row sitting on couches.</t>
+  </si>
+  <si>
+    <t>[Group portrait of four unidentified men and two unidentified children] (2020_03_F00303_013)</t>
+  </si>
+  <si>
+    <t>Image of four unidentified men and two unidentified posing for a group portrait. The four men stand behind the two children, who are sitting on a couch</t>
+  </si>
+  <si>
+    <t>[Group portrait of four unidentified men and two unidentified children] (2020_03_F00303_014)</t>
+  </si>
+  <si>
+    <t>Image of four unidentified men and two unidentified posing for a group portrait. The four men stand behind the two children, and one of the children sits on a couch.</t>
+  </si>
+  <si>
+    <t>[Group portrait of Gary Gill, an unidentified man and an unidentified woman] (2020_03_F00144_001)</t>
+  </si>
+  <si>
+    <t>Image of Gary Gill, an unidentified man and an unidentified woman posing for a group portrait. Gill and the unidentified man are wearing suits, while the unidentified woman is seated on a chair.</t>
+  </si>
+  <si>
+    <t>[Group portrait of Gary Gill, an unidentified man and an unidentified woman] (2020_03_F00144_011)</t>
+  </si>
+  <si>
+    <t>[Group portrait of Gary Gill, an unidentified man and an unidentified woman] (2020_03_F00144_012)</t>
+  </si>
+  <si>
+    <t>[Group portrait of Gary Gill, an unidentified man and an unidentified woman] (2020_03_F00144_013)</t>
+  </si>
+  <si>
+    <t>[Group portrait of Gurdev Sidhu, Kerneil Sidhu and two unidentified women, four unidentified children and one unidentified man] (2020_03_F00292_046)</t>
+  </si>
+  <si>
+    <t>Image of Gurdev Sidhu, Kerneil Sidhu, two unidentified women, four unidentified children and one unidentified man.</t>
+  </si>
+  <si>
+    <t>[Group portrait of Gurmail Sidhu and an unidentified woman] (2020_03_F00294_001)</t>
+  </si>
+  <si>
+    <t>Image of Gurmail Sidhu and an unidentified woman are holding hands and posing for a group portrait. Sidhu is wearing a brown suit and the unidentified woman is wearing a green salwar.</t>
+  </si>
+  <si>
+    <t>[Group portrait of Gurmail Sidhu and an unidentified woman] (2020_03_F00294_002)</t>
+  </si>
+  <si>
+    <t>Image of Gurmail Sidhu and an unidentified woman posing for a group portrait. Sidhu has his arm around the unidentified woman's elbow and she is standing in front of Sidhu.</t>
+  </si>
+  <si>
+    <t>[Group portrait of Gurmail Sidhu and an unidentified woman] (2020_03_F00294_003)</t>
+  </si>
+  <si>
+    <t>Image of Gurmail Sidhu and an unidentified woman posing for a group portrait. The unidentified woman is wearing a red dupatta and Sidhu is wearing a red turtleneck.</t>
+  </si>
+  <si>
+    <t>[Group portrait of Gurmail Sidhu and an unidentified woman] (2020_03_F00294_004)</t>
+  </si>
+  <si>
+    <t>[Group portrait of Gurmail Sidhu and an unidentified woman] (2020_03_F00294_005)</t>
+  </si>
+  <si>
+    <t>[Group portrait of Gurmail Sidhu and an unidentified woman] (2020_03_F00294_006)</t>
+  </si>
+  <si>
+    <t>Image of Gurmail Sidhu and an unidentified woman posing for a group portrait. The unidentified woman is wearing a red dupatta.</t>
+  </si>
+  <si>
+    <t>[Group portrait of Gurmail Sidhu and an unidentified woman] (2020_03_F00294_007)</t>
+  </si>
+  <si>
+    <t>[Group portrait of Gurmel Sidhu and a group of unidentified people] (2020_03_F00290_001)</t>
+  </si>
+  <si>
+    <t>Image of Gurmel Sidhu and a group of unidentified people posing for a group portrait. They are seperated into three tiered rows, with the unidentified people on the bottom row sitting.</t>
+  </si>
+  <si>
+    <t>[Group portrait of Gurmel Sidhu and a group of unidentified people] (2020_03_F00290_002)</t>
+  </si>
+  <si>
+    <t>[Group portrait of Gurmel Sidhu and a group of unidentified people] (2020_03_F00290_011)</t>
+  </si>
+  <si>
+    <t>[Group portrait of Gurmel Sidhu and a group of unidentified people] (2020_03_F00290_012)</t>
+  </si>
+  <si>
+    <t>[Group portrait of Gurmel Sidhu and a group of unidentified people] (2020_03_F00290_014)</t>
+  </si>
+  <si>
+    <t>[Group portrait of Gurmel Sidhu and a group of unidentified people] (2020_03_F00290_018)</t>
+  </si>
+  <si>
+    <t>[Group portrait of Gurmel Sidhu and an unidentified woman] (2020_03_F00289_005)</t>
+  </si>
+  <si>
+    <t>Image of Gurmel Sidhu and an unidentified woman posing for a portrait. The unidentified woman is sitting in a chair and Sidhu is sitting on the arm of the chair.</t>
+  </si>
+  <si>
+    <t>[Group portrait of Gurmel Sidhu and an unidentified woman] (2020_03_F00289_011)</t>
+  </si>
+  <si>
+    <t>[Group portrait of Gurmel Sidhu, an unidentified woman and three unidentified children] (2020_03_F00289_001)</t>
+  </si>
+  <si>
+    <t>Image of Gurmel Sidhu, an unidentified woman and three unidentified children posing for a portrait. The unidentified woman and Sidhu are both sitting, while the three unidentified children are standing.</t>
+  </si>
+  <si>
+    <t>[Group portrait of Gurmel Sidhu, an unidentified woman and three unidentified children] (2020_03_F00289_004)</t>
+  </si>
+  <si>
+    <t>[Group portrait of Gurmel Sidhu, an unidentified woman and three unidentified children] (2020_03_F00289_006)</t>
+  </si>
+  <si>
+    <t>Image of Gurel Sidhu, an unidentified woman and three unidentified children posing for a portrait. The unidentfied woman is sitting on a chair and the three unidentified children are kneeling on either side of the chair.</t>
+  </si>
+  <si>
+    <t>[Group portrait of Gurmel Sidhu, an unidentified woman and three unidentified children] (2020_03_F00289_007)</t>
+  </si>
+  <si>
+    <t>[Group portrait of Gurmel Sidhu, an unidentified woman and three unidentified children] (2020_03_F00289_008)</t>
+  </si>
+  <si>
+    <t>[Group portrait of Gurmel Sidhu, an unidentified woman and three unidentified children] (2020_03_F00289_009)</t>
+  </si>
+  <si>
+    <t>[Group portrait of Gurmel Sidhu, an unidentified woman and three unidentified children] (2020_03_F00289_010)</t>
+  </si>
+  <si>
+    <t>[Group portrait of Gurmel Sidhu, an unidentified woman and three unidentified children] (2020_03_F00289_012)</t>
+  </si>
+  <si>
+    <t>[Group portrait of Gurmel Sidhu, an unidentified woman and three unidentified children] (2020_03_F00289_013)</t>
+  </si>
+  <si>
+    <t>[Group portrait of Gurmel Sidhu, an unidentified woman and three unidentified children] (2020_03_F00289_014)</t>
+  </si>
+  <si>
+    <t>[Group portrait of Gurmel Sidhu, an unidentified woman and three unidentified children] (2020_03_F00289_015)</t>
+  </si>
+  <si>
+    <t>[Group portrait of Gurmel Sidhu, an unidentified woman and three unidentified children] (2020_03_F00289_016)</t>
+  </si>
+  <si>
+    <t>[Group portrait of Harbans Sidhu and an unidentified woman] (2020_03_F00299_001)</t>
+  </si>
+  <si>
+    <t>Image of Harbans Sidhu and an unidentified woman posing for a group portrait. Sidhu is wearing a grey suit and the unidentified woman is wearing a green salwar.</t>
+  </si>
+  <si>
+    <t>[Group portrait of Harbans Sidhu and an unidentified woman] (2020_03_F00299_009)</t>
+  </si>
+  <si>
+    <t>[Group portrait of Harbans Sidhu, an unidentified woman and three unidentified children] (2020_03_F00299_003)</t>
+  </si>
+  <si>
+    <t>Image of Harbans Sidhu, an unidentified woman and three unidentified children posing for a group portrait. The group is posing in front of a fake tree.</t>
+  </si>
+  <si>
+    <t>[Group portrait of Harbans Sidhu, an unidentified woman and three unidentified children] (2020_03_F00299_004)</t>
+  </si>
+  <si>
+    <t>Image of Harbans Sidhu, an unidentified woman and three unidentified children posing for a group portrait.</t>
+  </si>
+  <si>
+    <t>[Group portrait of Harbans Sidhu, an unidentified woman and three unidentified children] (2020_03_F00299_005)</t>
+  </si>
+  <si>
+    <t>[Group portrait of Harbans Sidhu, an unidentified woman and three unidentified children] (2020_03_F00299_006)</t>
+  </si>
+  <si>
+    <t>[Group portrait of Harbans Sidhu, an unidentified woman and three unidentified children] (2020_03_F00299_007)</t>
+  </si>
+  <si>
+    <t>[Group portrait of Harbans Sidhu, an unidentified woman and three unidentified children] (2020_03_F00299_010)</t>
+  </si>
+  <si>
+    <t>[Group portrait of Harbans Sidhu, an unidentified woman and three unidentified children] (2020_03_F00299_011)</t>
+  </si>
+  <si>
+    <t>[Group portrait of Harbans Sidhu, an unidentified woman and three unidentified children] (2020_03_F00299_012)</t>
+  </si>
+  <si>
+    <t>[Group portrait of Harbans Sidhu, an unidentified woman and three unidentified children] (2020_03_F00299_013)</t>
+  </si>
+  <si>
+    <t>[Group portrait of Hardan Dhaliwal and an unidentified woman] (2020_03_F00083_002)</t>
+  </si>
+  <si>
+    <t>Image of Hardan Dhaliwal and an unidentified woman posing for a group portrait. Dhaliwal is wearing a pink turban and the unidentified woman is wearing gold jewelry. The photo is double exposed, with a portrait of Dhaliwal in the background.</t>
+  </si>
+  <si>
+    <t>[Group portrait of Hardan Dhaliwal and an unidentified woman] (2020_03_F00083_004)</t>
+  </si>
+  <si>
+    <t>Image of Hardan Dhaliwal and an unidentified woman posing for a group portrait. Dhaliwal is wearing a pink turban and the unidentified woman is wearing gold jewelry.</t>
+  </si>
+  <si>
+    <t>[Group portrait of Hardan Dhaliwal and an unidentified woman] (2020_03_F00083_006)</t>
+  </si>
+  <si>
+    <t>[Group portrait of Hardan Dhaliwal and an unidentified woman] (2020_03_F00083_008)</t>
+  </si>
+  <si>
+    <t>[Group portrait of Hardan Dhaliwal and an unidentified woman] (2020_03_F00083_013)</t>
+  </si>
+  <si>
+    <t>[Group portrait of Hardan Dhaliwal, an unidentified woman and an unidentified child] (2020_03_F00083_001)</t>
+  </si>
+  <si>
+    <t>Image of Hardan Dhaliwal, an unidentified woman and an unidentified child posing for a group portrait. Dhaliwal is wearing a pink turban, the unidentified woman is wearing gold jewelry and the unidentified child is wearing a green dress.</t>
+  </si>
+  <si>
+    <t>[Group portrait of Hardan Dhaliwal, an unidentified woman and an unidentified child] (2020_03_F00083_003)</t>
+  </si>
+  <si>
+    <t>[Group portrait of Hardan Dhaliwal, an unidentified woman and an unidentified child] (2020_03_F00083_005)</t>
+  </si>
+  <si>
+    <t>[Group portrait of Hardan Dhaliwal, an unidentified woman and an unidentified child] (2020_03_F00083_007)</t>
+  </si>
+  <si>
+    <t>[Group portrait of Hardan Dhaliwal, an unidentified woman and an unidentified child] (2020_03_F00083_011)</t>
+  </si>
+  <si>
+    <t>[Group portrait of Hardan Dhaliwal, an unidentified woman and an unidentified child] (2020_03_F00083_012)</t>
+  </si>
+  <si>
+    <t>[Group portrait of Hurbir Sidhu and an unidentifed woman] (2020_03_F00304_033)</t>
+  </si>
+  <si>
+    <t>Image of Hurbir Sidhu and an unidentified woman posing for a group portrait. The image is focused on their hands, showcasing the jewelry and the roses.</t>
+  </si>
+  <si>
+    <t>[Group portrait of Hurbir Sidhu and an unidentified woman] (2020_03_F00304_002)</t>
+  </si>
+  <si>
+    <t>Image of Hurbir Sidhu and an unidentified woman posing for a group portrait. Sidhu is wearing a white shirt with embroidery and the unidentified woman is wearing a red salwar.</t>
+  </si>
+  <si>
+    <t>[Group portrait of Hurbir Sidhu and an unidentified woman] (2020_03_F00304_007)</t>
+  </si>
+  <si>
+    <t>[Group portrait of Hurbir Sidhu and an unidentified woman] (2020_03_F00304_008)</t>
+  </si>
+  <si>
+    <t>Image of Hurbir Sidhu and an unidentified woman posing for a group portrait. Sidhu is wearing a suit and tie and the unidentified woman is wearing a blue salwar.</t>
+  </si>
+  <si>
+    <t>[Group portrait of Hurbir Sidhu and an unidentified woman] (2020_03_F00304_009)</t>
+  </si>
+  <si>
+    <t>[Group portrait of Hurbir Sidhu and an unidentified woman] (2020_03_F00304_010)</t>
+  </si>
+  <si>
+    <t>Image of Hurbir Sidhu and an unidentified woman posing for a photo outdoors. Sidhu is wearing a white shirt with embroidery and the unidentified woman is wearing a red salwar.</t>
+  </si>
+  <si>
+    <t>[Group portrait of Hurbir Sidhu and an unidentified woman] (2020_03_F00304_011)</t>
+  </si>
+  <si>
+    <t>[Group portrait of Hurbir Sidhu and an unidentified woman] (2020_03_F00304_012)</t>
+  </si>
+  <si>
+    <t>Image of Hurbir Sidhu and an unidentified woman posing for a group portrait. Sidhu is wearing a suit and has his left hand to his chin, while the unidentified woman is wearing a blue salwar and is resting her hands on his shoulder.</t>
+  </si>
+  <si>
+    <t>[Group portrait of Hurbir Sidhu and an unidentified woman] (2020_03_F00304_013)</t>
+  </si>
+  <si>
+    <t>Image of Hurbir Sidhu and an unidentified woman posing for a group portrait. Sidhu is wearing a suit and has his hand on the unidentified woman's shoulder, while the unidentified woman is wearing a blue salwar.</t>
+  </si>
+  <si>
+    <t>[Group portrait of Hurbir Sidhu and an unidentified woman] (2020_03_F00304_014)</t>
+  </si>
+  <si>
+    <t>[Group portrait of Hurbir Sidhu and an unidentified woman] (2020_03_F00304_016)</t>
+  </si>
+  <si>
+    <t>[Group portrait of Hurbir Sidhu and an unidentified woman] (2020_03_F00304_017)</t>
+  </si>
+  <si>
+    <t>Image of Hurbir Sidhu and an unidentified woman posing for a group portrait. Sidhu is standing and wearing a suit, while the unidentified woman is sitting a wearing a blue salwar.</t>
+  </si>
+  <si>
+    <t>[Group portrait of Hurbir Sidhu and an unidentified woman] (2020_03_F00304_018)</t>
+  </si>
+  <si>
+    <t>[Group portrait of Hurbir Sidhu and an unidentified woman] (2020_03_F00304_023)</t>
+  </si>
+  <si>
+    <t>[Group portrait of Hurbir Sidhu and an unidentified woman] (2020_03_F00304_024)</t>
+  </si>
+  <si>
+    <t>Image of Hurbir Sidhu and an unidentified woman posing for a group portrait. Sidhu is wearing a white shirt with embroidery and has his hand on the unidentified woman's shoulder, while the unidentified woman is wearing a red salwar.</t>
+  </si>
+  <si>
+    <t>[Group portrait of Hurbir Sidhu and an unidentified woman] (2020_03_F00304_027)</t>
+  </si>
+  <si>
+    <t>Image of Hurbir Sidhu and an unidentified woman standing and posing for a group portrait. Sidhu is wearing a suit, while the unidentified woman is wearing a blue salwar.</t>
+  </si>
+  <si>
+    <t>[Group portrait of Hurbir Sidhu and an unidentified woman] (2020_03_F00304_028)</t>
+  </si>
+  <si>
+    <t>[Group portrait of Hurbir Sidhu and an unidentified woman] (2020_03_F00304_029)</t>
+  </si>
+  <si>
+    <t>[Group portrait of Hurbir Sidhu and an unidentified woman] (2020_03_F00304_030)</t>
+  </si>
+  <si>
+    <t>Image of Hurbir Sidhu and an unidentified woman posing for a group portrait. Sidhu is wearing a suit and has his hand resting on the unidentified woman's shoulder, while the unidentified woman is wearing a blue salwar.</t>
+  </si>
+  <si>
+    <t>[Group portrait of Hurbir Sidhu and an unidentified woman] (2020_03_F00304_031)</t>
+  </si>
+  <si>
+    <t>Image of Hurbir Sidhu and an unidentified woman posing for a group portrait. Sidhu is wearing a suit and has his hand resting on his knee, while the unidentified woman is wearing a blue salwar and holding Sidhu's hand.</t>
+  </si>
+  <si>
+    <t>[Group portrait of Jasbir Sidhu and an unidentified woman] (2020_03_F00296_010)</t>
+  </si>
+  <si>
+    <t>Image of Jasbir Sidhu and an unidentified woman posing for a group portrait. The unidentified woman is sitting on a chair and Sidhu has his hands on her shoulder and elbow.</t>
+  </si>
+  <si>
+    <t>[Group portrait of Jasbir Sidhu and an unidentified woman] (2020_03_F00296_020)</t>
+  </si>
+  <si>
+    <t>[Group portrait of Jasbir Sidhu, an unidentified woman and two unidentified children] (2020_03_F00296_003)</t>
+  </si>
+  <si>
+    <t>Image of Jasbir Sidhu, an unidentified woman and two unidentified children posing for a group portrait. Sidhu is wearing a biege suit and the unidentified woman is wearing a green dupatta.</t>
+  </si>
+  <si>
+    <t>[Group portrait of Jasbir Sidhu, an unidentified woman and two unidentified children] (2020_03_F00296_004)</t>
+  </si>
+  <si>
+    <t>[Group portrait of Jasbir Sidhu, an unidentified woman and two unidentified children] (2020_03_F00296_005)</t>
+  </si>
+  <si>
+    <t>[Group portrait of Jasbir Sidhu, an unidentified woman and two unidentified children] (2020_03_F00296_006)</t>
+  </si>
+  <si>
+    <t>[Group portrait of Jasbir Sidhu, an unidentified woman and two unidentified children] (2020_03_F00296_007)</t>
+  </si>
+  <si>
+    <t>[Group portrait of Jasbir Sidhu, an unidentified woman and two unidentified children] (2020_03_F00296_008)</t>
+  </si>
+  <si>
+    <t>[Group portrait of Jasbir Sidhu, an unidentified woman and two unidentified children] (2020_03_F00296_009)</t>
+  </si>
+  <si>
+    <t>[Group portrait of Jasbir Sidhu, an unidentified woman and two unidentified children] (2020_03_F00296_012)</t>
+  </si>
+  <si>
+    <t>[Group portrait of Jasbir Sidhu, an unidentified woman and two unidentified children] (2020_03_F00296_013)</t>
+  </si>
+  <si>
+    <t>[Group portrait of Jasbir Sidhu, an unidentified woman and two unidentified children] (2020_03_F00296_014)</t>
+  </si>
+  <si>
+    <t>[Group portrait of Jasbir Sidhu, an unidentified woman and two unidentified children] (2020_03_F00296_017)</t>
+  </si>
+  <si>
+    <t>[Group portrait of Jasbir Sidhu, an unidentified woman and two unidentified children] (2020_03_F00296_018)</t>
+  </si>
+  <si>
+    <t>[Group portrait of Jasbir Sidhu, an unidentified woman and two unidentified children] (2020_03_F00296_019)</t>
+  </si>
+  <si>
+    <t>[Group portrait of Jasbir Sidhu, an unidentified woman and two unidentified children] (2020_03_F00296_021)</t>
+  </si>
+  <si>
+    <t>[Group portrait of Jasbir Sidhu, an unidentified woman and two unidentified children] (2020_03_F00296_022)</t>
+  </si>
+  <si>
+    <t>[Group portrait of Jasbir Sidhu, an unidentified woman and two unidentified children] (2020_03_F00296_023)</t>
+  </si>
+  <si>
+    <t>[Group portrait of Kapoor SIngh and an unidentifed man] (2020_03_F00326_020)</t>
+  </si>
+  <si>
+    <t>Image of Kapoor Singh and an unidentified man posing for a group portrait. Both men are wearing suits.</t>
+  </si>
+  <si>
+    <t>[Group portrait of Kapoor Singh and an unidentified bride] (2020_03_F00326_019)</t>
+  </si>
+  <si>
+    <t>Image of Kapoor Singh and an unidentified bride posing for a group portrait. The couple is wearing garlands around their necks.</t>
+  </si>
+  <si>
+    <t>[Group portrait of Kapoor Singh and an unidentified bride] (2020_03_F00326_021)</t>
+  </si>
+  <si>
+    <t>[Group portrait of Karm Gill and an unidentified woman] (2020_03_F00143_003)</t>
+  </si>
+  <si>
+    <t>Image of Karm Gill and an unidentified woman posing for a group portrait. The woman is sitting on a wooden chair, and Gill sits on the arm of the chair.</t>
+  </si>
+  <si>
+    <t>[Group portrait of Karm Gill and an unidentified woman] (2020_03_F00143_013)</t>
+  </si>
+  <si>
+    <t>Image of Karm Gill and an unidentified woman posing for a group portrait. The couple is standing next to a white rocking chair.</t>
+  </si>
+  <si>
+    <t>[Group portrait of Karm Gill, an unidentified woman and two unidentified children] (2020_03_F00143_001)</t>
+  </si>
+  <si>
+    <t>Image of Karm Gill, an unidentified woman and two unidentified children posing for a group portrait. The woman is sitting on a wooden chair.</t>
+  </si>
+  <si>
+    <t>[Group portrait of Karm Gill, an unidentified woman and two unidentified children] (2020_03_F00143_002)</t>
+  </si>
+  <si>
+    <t>[Group portrait of Karm Gill, an unidentified woman and two unidentified children] (2020_03_F00143_004)</t>
+  </si>
+  <si>
+    <t>[Group portrait of Karm Gill, an unidentified woman and two unidentified children] (2020_03_F00143_005)</t>
+  </si>
+  <si>
+    <t>[Group portrait of Karm Gill, an unidentified woman and two unidentified children] (2020_03_F00143_006)</t>
+  </si>
+  <si>
+    <t>Image of Karm Gill, an unidentified woman and two unidentified children posing for a group portrait. The family is sitting on the floor.</t>
+  </si>
+  <si>
+    <t>[Group portrait of Karm Gill, an unidentified woman and two unidentified children] (2020_03_F00143_007)</t>
+  </si>
+  <si>
+    <t>[Group portrait of Karm Gill, an unidentified woman and two unidentified children] (2020_03_F00143_008)</t>
+  </si>
+  <si>
+    <t>[Group portrait of Karm Gill, an unidentified woman and two unidentified children] (2020_03_F00143_009)</t>
+  </si>
+  <si>
+    <t>[Group portrait of Karm Gill, an unidentified woman and two unidentified children] (2020_03_F00143_014)</t>
+  </si>
+  <si>
+    <t>[Group portrait of Keher Singh and an unidentified bride] (2020_03_F00328_015)</t>
+  </si>
+  <si>
+    <t>Image of Keher Singh and an unidentified bride posing for a group portrait. Singh is wearing a suit and the unidentified bride is wearing a salwar.</t>
+  </si>
+  <si>
+    <t>[Group portrait of Keher Singh and an unidentified bride] (2020_03_F00328_016)</t>
+  </si>
+  <si>
+    <t>[Group portrait of Kerneil Sidhu and Gurdev Sidhu] (2020_03_F00292_027)</t>
+  </si>
+  <si>
+    <t>Image of Kerneil Sidhu and Gurdev Sidhu posing for a portrait.  Gurdev Sidhu is wearing garlands, Kerneil Sidhu is wearing a nath and holding a bouquet of flowers.</t>
+  </si>
+  <si>
+    <t>[Group portrait of Kerneil Sidhu and Gurdev Sidhu] (2020_03_F00292_043)</t>
+  </si>
+  <si>
+    <t>Image of Kerneil Sidhu and Gurdev Sidhu posing for a portrait. Gurdev Sidhu is wearing garlands, Kerneil Sidhu is wearing a nath and holding a bouquet of flowers.</t>
+  </si>
+  <si>
+    <t>[Group portrait of Kerneil Sidhu, Gurdev Sidhu and their wedding guests] (2020_03_F00292_004)</t>
+  </si>
+  <si>
+    <t>Image of Kerneil Sidhu, Gurdev Sidhu and their wedding guests posing for a group portrait. The Group is seperated into three tiered rows for the portrait.</t>
+  </si>
+  <si>
+    <t>[Group portrait of Kerneil Sidhu, Gurdev Sidhu and their wedding guests] (2020_03_F00292_005)</t>
+  </si>
+  <si>
+    <t>[Group portrait of Kerneil Sidhu, Gurdev Sidhu and their wedding guests] (2020_03_F00292_018)</t>
+  </si>
+  <si>
+    <t>Image of Kerneil Sidhu, Gurdev Sidhu and wedding guests posing for a group portrait. Four unidentified children, two unidentified women and an unidentified man is also present.</t>
+  </si>
+  <si>
+    <t>[Group portrait of Kerneil Sidhu, Gurdev Sidhu and their wedding guests] (2020_03_F00292_030)</t>
+  </si>
+  <si>
+    <t>Image of Kerneil Sidhu, Gurdev Sidhu and wedding guests posing for a group portrait. Four unidentified children, three unidentified women and three unidentified men are also present.</t>
+  </si>
+  <si>
+    <t>[Group portrait of L. Singh and family] (2020_03_F00320_001)</t>
+  </si>
+  <si>
+    <t>Image of L. Singh, an unidentified man, an unidentified woman and three unidentified children posing for a group portrait. The men are standing in the back, and the unidentified woman and children are in the front.</t>
+  </si>
+  <si>
+    <t>[Group portrait of L. Singh and family] (2020_03_F00320_002)</t>
+  </si>
+  <si>
+    <t>[Group portrait of Malkit S. Sidhu and Pam Gill] (2020_03_F00305_027)</t>
+  </si>
+  <si>
+    <t>Image of Malkit S. Sidhu and Pam Gill posing for a group portrait. Gill is wearing a gold nath and Sidhu is holding onto Gill's left arm.</t>
+  </si>
+  <si>
+    <t>[Group portrait of Malkit S. Sidhu and Pam Gill] (2020_03_F00305_028)</t>
+  </si>
+  <si>
+    <t>[Group portrait of Malkit S. Sidhu and Pam Gill] (2020_03_F00305_039)</t>
+  </si>
+  <si>
+    <t>[Group portrait of Malkit S. Sidhu and Pam Gill] (2020_03_F00305_040)</t>
+  </si>
+  <si>
+    <t>[Group portrait of Malkit S. Sidhu and Pam Gill] (2020_03_F00305_041)</t>
+  </si>
+  <si>
+    <t>Image of Malkit S. Sidhu and Pam Gill posing for a group portrait. Gill is wearing a gold nath and Sidhu is double exposed into the background.</t>
+  </si>
+  <si>
+    <t>[Group portrait of Malkit S. Sidhu, Pam Gill and their wedding guests] (2020_03_F00305_045)</t>
+  </si>
+  <si>
+    <t>Image of Malkit S. Sidhu, Pam Gill and their wedding guests posing for a group portrait. Gill and Sidhu sit on a couch in the front row with some wedding guests, while more wedding guests stand behind them.</t>
+  </si>
+  <si>
+    <t>[Group portrait of Malkit S. Sidhu, Pam Gill and their wedding guests] (2020_03_F00305_046)</t>
+  </si>
+  <si>
+    <t>[Group portrait of Malkit S. Sidhu, Pam Gill and their wedding guests] (2020_03_F00305_048)</t>
+  </si>
+  <si>
+    <t>[Group portrait of Malkit S. Sidhu, Pam Gill and their wedding guests] (2020_03_F00305_049)</t>
+  </si>
+  <si>
+    <t>[Group portrait of Malkit S. Sidhu, Pam Gill and their wedding guests] (2020_03_F00305_050)</t>
+  </si>
+  <si>
+    <t>[Group portrait of Malkit S. Sidhu, Pam Gill, an unidentified woman and an unidentifed man] (2020_03_F00305_043)</t>
+  </si>
+  <si>
+    <t>Image of Malkit S. Sidhui, Pam Gill, and unidentified woman and an unidentified man posing for a group portrait. Gill and Sidhu sit on a couch, while the unidentified man and unidentified woman stand behind them.</t>
+  </si>
+  <si>
+    <t>[Group portrait of Malkit S. Sidhu, Pam Gill, an unidentified woman and an unidentifed man] (2020_03_F00305_044)</t>
+  </si>
+  <si>
+    <t>[Group portrait of Moe Gill and Jagdish Gill] (2020_03_F00145_006)</t>
+  </si>
+  <si>
+    <t>Image of Moe Gill and Jagdish Gill posing for a group portrait.</t>
+  </si>
+  <si>
+    <t>[Group portrait of Moe Gill and Jagdish Gill] (2020_03_F00145_011)</t>
+  </si>
+  <si>
+    <t>[Group portrait of Moe Gill, Jagdish Gill, Paul Gill and Pala Gill] (2020_03_F00145_001)</t>
+  </si>
+  <si>
+    <t>Image of Moe Gill, Jagdish Gill, Paul Gill and Pala Gill posing for a group portrait.</t>
+  </si>
+  <si>
+    <t>[Group portrait of Moe Gill, Jagdish Gill, Paul Gill and Pala Gill] (2020_03_F00145_002)</t>
+  </si>
+  <si>
+    <t>[Group portrait of Moe Gill, Jagdish Gill, Paul Gill and Pala Gill] (2020_03_F00145_003)</t>
+  </si>
+  <si>
+    <t>[Group portrait of Moe Gill, Jagdish Gill, Paul Gill and Pala Gill] (2020_03_F00145_004)</t>
+  </si>
+  <si>
+    <t>[Group portrait of Moe Gill, Jagdish Gill, Paul Gill and Pala Gill] (2020_03_F00145_007)</t>
+  </si>
+  <si>
+    <t>[Group portrait of Moe Gill, Jagdish Gill, Paul Gill and Pala Gill] (2020_03_F00145_008)</t>
+  </si>
+  <si>
+    <t>[Group portrait of Moe Gill, Jagdish Gill, Paul Gill and Pala Gill] (2020_03_F00145_012)</t>
+  </si>
+  <si>
+    <t>[Group portrait of Nahar Sidhu and an unidentified woman] (2020_03_F00291_009)</t>
+  </si>
+  <si>
+    <t>Image of Nahar Sidhu and an unidentified woman posing for a portrait. The unidentified woman is wearing a green dupatta and sitting on a cushioned chair.</t>
+  </si>
+  <si>
+    <t>[Group portrait of Nahar Sidhu, an unidentified woman and two unidentified children. (2020_03_F00291_001)</t>
+  </si>
+  <si>
+    <t>Image of Nahar Sidhu, an unidentified woman and two unidentifed children posing for a portrait. Sidhu and the two unidentified children are wearing suits and the unidentified woman is wearing a green dupatta.</t>
+  </si>
+  <si>
+    <t>[Group portrait of Nahar Sidhu, an unidentified woman and two unidentified children. (2020_03_F00291_002)</t>
+  </si>
+  <si>
+    <t>[Group portrait of Nahar Sidhu, an unidentified woman and two unidentified children. (2020_03_F00291_003)</t>
+  </si>
+  <si>
+    <t>[Group portrait of Nahar Sidhu, an unidentified woman and two unidentified children. (2020_03_F00291_004)</t>
+  </si>
+  <si>
+    <t>[Group portrait of Nahar Sidhu, an unidentified woman and two unidentified children. (2020_03_F00291_007)</t>
+  </si>
+  <si>
+    <t>[Group portrait of Nahar Sidhu, an unidentified woman and two unidentified children. (2020_03_F00291_008)</t>
+  </si>
+  <si>
+    <t>[Group portrait of Nahar Sidhu, an unidentified woman and two unidentified children. (2020_03_F00291_010)</t>
+  </si>
+  <si>
+    <t>[Group portrait of Nahar Sidhu, an unidentified woman and two unidentified children. (2020_03_F00291_011)</t>
+  </si>
+  <si>
+    <t>[Group portrait of Nahar Sidhu, an unidentified woman and two unidentified children. (2020_03_F00291_012)</t>
+  </si>
+  <si>
+    <t>[Group portrait of Nahar Sidhu, an unidentified woman and an unidentified child. (2020_03_F00284_013)</t>
+  </si>
+  <si>
+    <t>Image of Nahar Sidhu, an unidentified woman and an unidentified child posing for a group portrait. The unidentified child is sitting on the arm of a couch between Sidhu and the unidentified woman</t>
+  </si>
+  <si>
+    <t>[Group portrait of Nahar Sidhu, an unidentified woman and an unidentified child. (2020_03_F00284_015)</t>
+  </si>
+  <si>
+    <t>[Group portrait of Nahar Sidhu, an unidentified woman and an unidentified child. (2020_03_F00284_016)</t>
+  </si>
+  <si>
+    <t>[Group portrait of Narwal Sidhu and an unidentified woman] (2020_03_F00302_022)</t>
+  </si>
+  <si>
+    <t>Image of Narwal Sidhu and an unidentified woman posing for a group portrait. They are wearing garlands around their neck and the unidentified woman is holding a bouquet of flowers</t>
+  </si>
+  <si>
+    <t>[Group portrait of Narwal Sidhu and an unidentified woman] (2020_03_F00302_023)</t>
+  </si>
+  <si>
+    <t>Image of Narwal Sidhu and an unidentified woman posing for a group portrait. They are wearing garlands around their neck and the unidentified woman is holding a bouquet of flowers.</t>
+  </si>
+  <si>
+    <t>[Group portrait of Narwal Sidhu and an unidentified woman] (2020_03_F00302_025)</t>
+  </si>
+  <si>
+    <t>[Group portrait of Narwal Sidhu and an unidentified woman] (2020_03_F00302_027)</t>
+  </si>
+  <si>
+    <t>[Group portrait of Narwal Sidhu and an unidentified woman] (2020_03_F00302_028)</t>
+  </si>
+  <si>
+    <t>[Group portrait of Narwal Sidhu, an unidentified woman and an unidentified man] (2020_03_F00302_024)</t>
+  </si>
+  <si>
+    <t>Image of Narwal Sidhu, an unidentified woman and an unidentified man posing for a group portrait.</t>
+  </si>
+  <si>
+    <t>[Group portrait of Narwal Sidhu, an unidentified woman and wedding guests] (2020_03_F00302_029)</t>
+  </si>
+  <si>
+    <t>Image of Narwal Sidhu, an unidentified woman and their wedding guests posing for a group portrait. The group is seperated into two rows, with the front row sitting on couches</t>
+  </si>
+  <si>
+    <t>[Group portrait of Narwal Sidhu, an unidentified woman and wedding guests] (2020_03_F00302_030)</t>
+  </si>
+  <si>
+    <t>[Group portrait of Narwal Sidhu, an unidentified woman and wedding guests] (2020_03_F00302_031)</t>
+  </si>
+  <si>
+    <t>[Group portrait of Narwal Sidhu, an unidentified woman and wedding guests] (2020_03_F00302_032)</t>
+  </si>
+  <si>
+    <t>[Group portrait of Narwal Sidhu, an unidentified woman and wedding guests] (2020_03_F00302_033)</t>
+  </si>
+  <si>
+    <t>[Group portrait of Paul Gill and Pala Gill] (2020_03_F00145_005)</t>
+  </si>
+  <si>
+    <t>[Group portrait of Paul Gill and Pala Gill] (2020_03_F00145_009)</t>
+  </si>
+  <si>
+    <t>[Group portrait of Rettan Singh and his family] (2020_03_F00336_001)</t>
+  </si>
+  <si>
+    <t>Image of Rettan Singh, an unidentified woman and four unidentified children posing for a group portrait. Most of the family is sitting on furniture, and one of the unidentified children is standing behind.</t>
+  </si>
+  <si>
+    <t>[Group portrait of Rettan Singh and his family] (2020_03_F00336_002)</t>
+  </si>
+  <si>
+    <t>[Group portrait of Rettan Singh and his family] (2020_03_F00336_003)</t>
+  </si>
+  <si>
+    <t>[Group portrait of Rettan Singh and his family] (2020_03_F00336_004)</t>
+  </si>
+  <si>
+    <t>[Group portrait of Rettan Singh and his family] (2020_03_F00336_005)</t>
+  </si>
+  <si>
+    <t>[Group portrait of Rettan Singh and his family] (2020_03_F00336_006)</t>
+  </si>
+  <si>
+    <t>[Group portrait of Riputaman Gill and an unidentified woman] (2020_03_F00139_003)</t>
+  </si>
+  <si>
+    <t>Image of Riputaman Gill and an unidentified woman posing for a group portrait. Gill is wearing a pink turban and a beige suit. The woman is wearing a red salwar, a gold tikka and has a red bindi on her forehead.</t>
+  </si>
+  <si>
+    <t>[Group portrait of Riputaman Gill and an unidentified woman] (2020_03_F00139_005)</t>
+  </si>
+  <si>
+    <t>Image of Riputaman Gill and an unidentified woman posing for a group portrait. Gill is wearing a beige suit. The woman is wearing a red salwar, a gold tikka and has a red bindi on her forehead.</t>
+  </si>
+  <si>
+    <t>[Group portrait of Riputaman Gill and an unidentified woman] (2020_03_F00139_006)</t>
+  </si>
+  <si>
+    <t>[Group portrait of Riputaman Gill and an unidentified woman] (2020_03_F00139_008)</t>
+  </si>
+  <si>
+    <t>[Group portrait of Riputaman Gill and an unidentified woman] (2020_03_F00139_009)</t>
+  </si>
+  <si>
+    <t>Image of Riputaman Gill and an unidentified woman posing for a group portrait. Gill is wearing a pink turban and a beige suit. The woman is wearing a red salwar, a gold tikka and has a red bindi on her forehead. The image is double exposed.</t>
+  </si>
+  <si>
+    <t>[Group portrait of Satpal Sidhu and an unidentified woman] (2020_03_F00306_001)</t>
+  </si>
+  <si>
+    <t>Image of Satpal Sidhu and an unidentified woman posing for a group portrait. Sidhu is wearing a suit, while the unidentified woman is wearing a pink and white salwar, and has her arms around Sidhu's right arm.</t>
+  </si>
+  <si>
+    <t>[Group portrait of Satpal Sidhu and an unidentified woman] (2020_03_F00306_006)</t>
+  </si>
+  <si>
+    <t>Image of Satpal Sidhu and an unidentified woman posing for a group portrait. Sidhu is wearing a suit and sitting on a chair arm, while the unidentified woman is wearing a pink and white salwar and sitting in the chair.</t>
+  </si>
+  <si>
+    <t>[Group portrait of Satpal Sidhu and an unidentified woman] (2020_03_F00306_007)</t>
+  </si>
+  <si>
+    <t>[Group portrait of Satpal Sidhu and an unidentified woman] (2020_03_F00306_008)</t>
+  </si>
+  <si>
+    <t>Image of Satpal Sidhu and an unidentified woman posing for a group portrait. Sidhu is wearing a gray suit and the unidentified woman is wearing a gold dupatta with flower embroidery.</t>
+  </si>
+  <si>
+    <t>[Group portrait of Satpal Sidhu and an unidentified woman] (2020_03_F00306_009)</t>
+  </si>
+  <si>
+    <t>Image of Satpal Sidhu and an unidentified woman posing for a group portrait. Sidhu is wearing a suit, while the unidentified woman is wearing a pink and white salwar, and has her arms around Sidhu's left arm.</t>
+  </si>
+  <si>
+    <t>[Group portrait of Satpal Sidhu and an unidentified woman] (2020_03_F00306_011)</t>
+  </si>
+  <si>
+    <t>[Group portrait of Satpal Sidhu and an unidentified woman] (2020_03_F00306_013)</t>
+  </si>
+  <si>
+    <t>Image of Satpal Sidhu and an unidentified woman posing for a group photo. Sidhu is wearing a suit and sitting on the arm of the chair. The unidentified woman is wearing a gold dupatta with embroidered flowers and is sitting in a chair.</t>
+  </si>
+  <si>
+    <t>[Group portrait of Satpal Sidhu and an unidentified woman] (2020_03_F00306_014)</t>
+  </si>
+  <si>
+    <t>[Group portrait of Shaun Sidhu and an unidentified woman] (2020_03_F00312_001)</t>
+  </si>
+  <si>
+    <t>Image of Shaun Sidhu and an unidentified woman posing for a group portrait. Sidhu is wearing blue suit and the unidentified woman is wearing a green salwar.</t>
+  </si>
+  <si>
+    <t>[Group portrait of Shaun Sidhu and an unidentified woman] (2020_03_F00312_002)</t>
+  </si>
+  <si>
+    <t>Image of Shaun Sidhu and an unidentified woman posing for a group portrait in front of a tree. Sidhu is wearing blue suit, while the unidentified woman is wearing a green salwar. The two are holding hands.</t>
+  </si>
+  <si>
+    <t>[Group portrait of Shaun Sidhu and an unidentified woman] (2020_03_F00312_003)</t>
+  </si>
+  <si>
+    <t>[Group portrait of Shaun Sidhu and an unidentified woman] (2020_03_F00312_004)</t>
+  </si>
+  <si>
+    <t>[Group portrait of Shaun Sidhu and an unidentified woman] (2020_03_F00312_005)</t>
+  </si>
+  <si>
+    <t>Image of an unidentified woman posing for a portrait. The unidentified woman has her hand to her chin and a silouette image of Shaun Sidhu is double exposed in the background of the photo.</t>
+  </si>
+  <si>
+    <t>[Group portrait of Shaun Sidhu and an unidentified woman] (2020_03_F00312_006)</t>
+  </si>
+  <si>
+    <t>[Group portrait of Shaun Sidhu and an unidentified woman] (2020_03_F00312_007)</t>
+  </si>
+  <si>
+    <t>[Group portrait of Shaun Sidhu and an unidentified woman] (2020_03_F00312_008)</t>
+  </si>
+  <si>
+    <t>Image of Shaun Sidhu and an unidentified woman posing for a group portrait. Sidhu is wearing blue suit and the unidentified woman is wearing a green salwar. The image is double exposed with seperate portraits of Sidhu and the unidentified woman.</t>
+  </si>
+  <si>
+    <t>[Group portrait of Shaun Sidhu and an unidentified woman] (2020_03_F00312_009)</t>
+  </si>
+  <si>
+    <t>Image of Shaun Sidhu and an unidentified woman posing for a group portrait in front of a tree. Sidhu is wearing blue suit, while the unidentified woman is wearing a green salwar.</t>
+  </si>
+  <si>
+    <t>[Group portrait of Shaun Sidhu and an unidentified woman] (2020_03_F00312_010)</t>
+  </si>
+  <si>
+    <t>[Group portrait of Shaun Sidhu and an unidentified woman] (2020_03_F00312_012)</t>
+  </si>
+  <si>
+    <t>Image of Shaun Sidhu and an unidentified woman posing for a group portrait in front of a tree. Sidhu is wearing blue suit, while the unidentified woman is wearing a green salwar. Sidhu has his hand on the unidentified woman's elbow.</t>
+  </si>
+  <si>
+    <t>[Group portrait of Sukhdev Dhaliwal and an unidentified woman] (2020_03_F00082_001)</t>
+  </si>
+  <si>
+    <t>Image of Sukhdev Dhaliwal and an unidentified woman posing for a group portrait. Dhaliwal is wearing a beige suit and the unidentified woman is wearing a turquoise salwar and various jewelry.</t>
+  </si>
+  <si>
+    <t>[Group portrait of Sukhdev Dhaliwal and an unidentified woman] (2020_03_F00082_011)</t>
+  </si>
+  <si>
+    <t>[Group portrait of Sukhdev Dhaliwal, an unidentified woman and an unidentified child] (2020_03_F00082_002)</t>
+  </si>
+  <si>
+    <t>Image of Sukhdev Dhaliwal, an unidentified woman and an unidentified child posing for a group portrait. Dhaliwal is wearing a beige suit and the unidentified woman is wearing a turquoise salwar and various jewelry.</t>
+  </si>
+  <si>
+    <t>[Group portrait of Sukhdev Dhaliwal, an unidentified woman and an unidentified child] (2020_03_F00082_003)</t>
+  </si>
+  <si>
+    <t>[Group portrait of Sukhdev Dhaliwal, an unidentified woman and an unidentified child] (2020_03_F00082_004)</t>
+  </si>
+  <si>
+    <t>[Group portrait of Sukhdev Dhaliwal, an unidentified woman and an unidentified child] (2020_03_F00082_005)</t>
+  </si>
+  <si>
+    <t>[Group portrait of Sukhdev Dhaliwal, an unidentified woman and an unidentified child] (2020_03_F00082_006)</t>
+  </si>
+  <si>
+    <t>[Group portrait of Sukhdev Dhaliwal, an unidentified woman and an unidentified child] (2020_03_F00082_007)</t>
+  </si>
+  <si>
+    <t>[Group portrait of Sukhdev Dhaliwal, an unidentified woman and an unidentified child] (2020_03_F00082_008)</t>
+  </si>
+  <si>
+    <t>[Group portrait of Surinder Gill and G.K. Sidhu] (2020_03_F00314_023)</t>
+  </si>
+  <si>
+    <t>Image of Surinder Gill and G.K. Sidhu posing for a group portrait. Both Gill and Sidhu are wearing garlands and necklaces.</t>
+  </si>
+  <si>
+    <t>[Group portrait of Surinder Gill and G.K. Sidhu] (2020_03_F00314_024)</t>
+  </si>
+  <si>
+    <t>[Group portrait of Surinder Gill, G.K. Sidhu] (2020_03_F00314_032)</t>
+  </si>
+  <si>
+    <t>Image of Surinder Gill and G.K. Sidhu posing for a group portrait. Both Gill and Sidhu are wearing garlands and necklaces. Gill has his left hand on Sidhu's left elbow.</t>
+  </si>
+  <si>
+    <t>[Group portrait of Surinder Gill, G.K. Sidhu] (2020_03_F00314_034)</t>
+  </si>
+  <si>
+    <t>[Group portrait of Surinder Gill, G.K. Sidhu] (2020_03_F00314_035)</t>
+  </si>
+  <si>
+    <t>[Group portrait of Surinder Gill, G.K. Sidhu] (2020_03_F00314_036)</t>
+  </si>
+  <si>
+    <t>[Group portrait of Surinder Gill, G.K. Sidhu] (2020_03_F00314_037)</t>
+  </si>
+  <si>
+    <t>[Group portrait of Surinder Gill, G.K. Sidhu and unidentified wedding guests] (2020_03_F00314_028)</t>
+  </si>
+  <si>
+    <t>Image of Surinder Gill, G.K. Sidhu and a group of unidentified wedding guests posing for a group portrait. Gill and Sidhu sit at the center, and the other wedding guests are split into two rows.</t>
+  </si>
+  <si>
+    <t>[Group portrait of Surinder Gill, G.K. Sidhu and unidentified wedding guests] (2020_03_F00314_029)</t>
+  </si>
+  <si>
+    <t>[Group portrait of Surinder Gill, G.K. Sidhu and unidentified wedding guests] (2020_03_F00314_030)</t>
+  </si>
+  <si>
+    <t>[Group portrait of Surinder Gill, G.K. Sidhu and unidentified wedding guests] (2020_03_F00314_031)</t>
+  </si>
+  <si>
+    <t>[Group portrait of Surinder Sidhu and Manjit Sidhu] (2020_03_F00315_002)</t>
+  </si>
+  <si>
+    <t>Image of Surinder Sidhu and Manjit Sidhu posing for a group portrait. Surinder is wearing a pink salwar and a gold tikka, while Manjit is wearing a suit.</t>
+  </si>
+  <si>
+    <t>[Group portrait of Surinder Sidhu and Manjit Sidhu] (2020_03_F00315_003)</t>
+  </si>
+  <si>
+    <t>[Group portrait of Surinder Sidhu and Manjit Sidhu] (2020_03_F00315_005)</t>
+  </si>
+  <si>
+    <t>Image of Surinder Sidhu and Manjit Sidu posing for a group portrait in front of a tree. Surinder is wearing a pink salwar and a gold tikka, while Manjit wears a suit and pink turban.</t>
+  </si>
+  <si>
+    <t>[Group portrait of Surinder Sidhu and Manjit Sidhu] (2020_03_F00315_007)</t>
+  </si>
+  <si>
+    <t>Image of Surinder Sidhu and Manjit Sidhu posing for a group portrait. Surinder is wearing a pink salwar and a gold tikka, while Manjit wears a suit and pink turban.</t>
+  </si>
+  <si>
+    <t>[Group portrait of Surinder Sidhu and Manjit Sidhu] (2020_03_F00315_008)</t>
+  </si>
+  <si>
+    <t>[Group portrait of Surinder Sidhu and Manjit Sidhu] (2020_03_F00315_013)</t>
+  </si>
+  <si>
+    <t>Image of Surinder Sidhu and Manjit Sidu posing for a group portrait in front of a tree. Surinder is wearing a pink salwar and a gold tikka, while Manjit wears a suit.</t>
+  </si>
+  <si>
+    <t>[Group portrait of Surinder Sidhu and Manjit Sidhu] (2020_03_F00315_015)</t>
+  </si>
+  <si>
+    <t>[Group portrait of Surinder Sidhu and Manjit Sidhu] (2020_03_F00315_050)</t>
+  </si>
+  <si>
+    <t>Image of Surinder Sidhu and Manjit Sidhu posing for a group portrait. Surinder is wearing a gold nath, gold tikka and a pink salwar. The image is double exposed with seperate portraits of Surinder and Manjit.</t>
+  </si>
+  <si>
+    <t>[Group portrait of three unidentified children] (2020_03_F00299_008)</t>
+  </si>
+  <si>
+    <t>Image of three unidentified children posing for a group portrait. The three unidentified children are wearing formal clothing and posing in front of a fake tree.</t>
+  </si>
+  <si>
+    <t>[Group portrait of three unidentified children] (2020_03_F00289_002)</t>
+  </si>
+  <si>
+    <t>Image of three unidentified children standing in front of two trees, posing for a portrait.</t>
+  </si>
+  <si>
+    <t>[Group portrait of three unidentified children] (2020_03_F00289_003)</t>
+  </si>
+  <si>
+    <t>[Group portrait of three unidentified children, an unidentified man and an unidentified woman] (2020_03_F00292_040)</t>
+  </si>
+  <si>
+    <t>Image of an unidentified woman, an unidentifed man and three unidentified children posing for a group portrait. They are dressed formally and sitting on cushioned furniture.</t>
+  </si>
+  <si>
+    <t>[Group portrait of three unidentified children, an unidentified man and two unidentified women] (2020_03_F00292_041)</t>
+  </si>
+  <si>
+    <t>Image of two unidentified woman, an unidentifed man and three unidentified children posing for a group portrait. They are dressed formally, with the first row sitting and the back row standing</t>
+  </si>
+  <si>
+    <t>[Group portrait of three unidentified children] RESCAN PHOTO (2020_03_F00299_002)</t>
+  </si>
+  <si>
+    <t>[Group portrait of two unidentifed men] (2020_03_F00290_007)</t>
+  </si>
+  <si>
+    <t>Image of two unidentified elderly men posing for a group portrait. One of the unidentified men sits in a cushioned chair and the other unidentified man sits on the arm of the chair.</t>
+  </si>
+  <si>
+    <t>[Group portrait of two unidentifed men] (2020_03_F00290_008)</t>
+  </si>
+  <si>
+    <t>[Group portrait of two unidentifed men] (2020_03_F00290_009)</t>
+  </si>
+  <si>
+    <t>[Group portrait of two unidentifed men] (2020_03_F00290_010)</t>
+  </si>
+  <si>
+    <t>[Group portrait of two unidentifed men] (2020_03_F00290_013)</t>
+  </si>
+  <si>
+    <t>[Group portrait of two unidentifed men] (2020_03_F00290_016)</t>
+  </si>
+  <si>
+    <t>[Group portrait of two unidentified children] (2020_03_F00291_005)</t>
+  </si>
+  <si>
+    <t>Image of two unidentified children posing for a portrait. Both unidentified children are standing in front of a tree and wearing suits.</t>
+  </si>
+  <si>
+    <t>[Group portrait of two unidentified children] (2020_03_F00291_006)</t>
+  </si>
+  <si>
+    <t>[Group portrait of two unidentified children] (2020_03_F00296_001)</t>
+  </si>
+  <si>
+    <t>Image of two unidentified children posing for a portrait. The unidentified girl is wearing a white dress and leaning on a chair. The unidentified boy is wearing a suit.</t>
+  </si>
+  <si>
+    <t>[Group portrait of two unidentified children] (2020_03_F00296_002)</t>
+  </si>
+  <si>
+    <t>[Group portrait of two unidentified children] (2020_03_F00296_011)</t>
+  </si>
+  <si>
+    <t>Image of two unidentified children posing for a portrait. The unidentified girl is wearing a white dress and the unidentified boy is wearing a suit.</t>
+  </si>
+  <si>
+    <t>[Group portrait of two unidentified children] (2020_03_F00296_015)</t>
+  </si>
+  <si>
+    <t>[Group portrait of two unidentified children] (2020_03_F00296_016)</t>
+  </si>
+  <si>
+    <t>[Group portrait of two unidentified children] (2020_03_F00296_024)</t>
+  </si>
+  <si>
+    <t>[Group portrait of two unidentified children] (2020_03_F00303_011)</t>
+  </si>
+  <si>
+    <t>Image of two unidentified children posing for a group portrait. Both children are wearing vests with a corsage.</t>
+  </si>
+  <si>
+    <t>[Group portrait of two unidentified children] (2020_03_F00285_001)</t>
+  </si>
+  <si>
+    <t>Image of two unidentified children posing for a portrait. The older unidentified child has his hands around the younger unidentified child's waist.</t>
+  </si>
+  <si>
+    <t>[Group portrait of two unidentified children] (2020_03_F00285_002)</t>
+  </si>
+  <si>
+    <t>[Group portrait of two unidentified children] (2020_03_F00285_003)</t>
+  </si>
+  <si>
+    <t>Image of two unidentified children posing for a portrait. Both unidentified children are sitting on wooden chairs.</t>
+  </si>
+  <si>
+    <t>[Group portrait of two unidentified children] (2020_03_F00285_004)</t>
+  </si>
+  <si>
+    <t>[Group portrait of two unidentified children] (2020_03_F00285_005)</t>
+  </si>
+  <si>
+    <t>[Group portrait of two unidentified children] (2020_03_F00285_006)</t>
+  </si>
+  <si>
+    <t>[Group portrait of two unidentified children] (2020_03_F00285_007)</t>
+  </si>
+  <si>
+    <t>[Group portrait of two unidentified children] (2020_03_F00285_008)</t>
+  </si>
+  <si>
+    <t>[Group portrait of two unidentified children] (2020_03_F00285_009)</t>
+  </si>
+  <si>
+    <t>[Group portrait of two unidentified children] (2020_03_F00285_010)</t>
+  </si>
+  <si>
+    <t>[Group portrait of two unidentified children] (2020_03_F00285_011)</t>
+  </si>
+  <si>
+    <t>[Group portrait of two unidentified children] (2020_03_F00143_010)</t>
+  </si>
+  <si>
+    <t>Image of two unidentified children posing for a portrait. The boy is wearing a suit, and the girl is wearing a red and white dress.</t>
+  </si>
+  <si>
+    <t>[Group portrait of two unidentified children] (2020_03_F00143_011)</t>
+  </si>
+  <si>
+    <t>Image of two unidentified children posing for a portrait. The boy is wearing a suit, and the girl is wearing a red and white dress. The girl is sitting in a white rocking chair.</t>
+  </si>
+  <si>
+    <t>[Group portrait of two unidentified children] (2020_03_F00143_012)</t>
+  </si>
+  <si>
+    <t>[Group portrait of two unidentified children, an unidentified man and an unidentified woman] (2020_03_F00303_012)</t>
+  </si>
+  <si>
+    <t>Image of two unidenfied children, an unidentified man and an unidentified woman posing for a group portrait.</t>
+  </si>
+  <si>
+    <t>[Group portrait of two unidentified children, an unidentified man and an unidentified woman] (2020_03_F00303_015)</t>
+  </si>
+  <si>
+    <t>[Group portrait of two unidentified children, an unidentified man and an unidentified woman] (2020_03_F00303_016)</t>
+  </si>
+  <si>
+    <t>Guarantor's for loan on temple (2022_15_09_01_028)</t>
+  </si>
+  <si>
+    <t>Notice titled, "Guarantor's for Loan on Temple" highlighting the names of attendees of the Guarontor's meeting for the election of the new committee on 28th April, 1973 at the Sikh Temple in Vancouver, B.C. at 11:00 a.m. The back of the paper has a few pen-written names and contact information.</t>
+  </si>
+  <si>
+    <t>Gurbachn and Rajindi Mayo (2020_06_11_131)</t>
+  </si>
+  <si>
+    <t>Image of Gurbachn and Rajindi Mayo posing for a photo.</t>
+  </si>
+  <si>
+    <t>[Handwritten draft letter template] (2023_15_01_15_032)</t>
+  </si>
+  <si>
+    <t>Handwritten draft letter template by Dr. Norman Buchignani and Dr. Doreen Indra requesting receiver for further information particularly of historical and present-day photographs for their research on the history of South Asians in Canada.</t>
+  </si>
+  <si>
+    <t>[Handwritten draft messages from Norman Buchignani[?] and Doreen Indra[?] to various individuals] (2023_15_01_15_031)</t>
+  </si>
+  <si>
+    <t>Handwritten draft messages from Norman Buchignani[?] and Doreen Indra[?] to Dr. Uma Parameswaran, English professor at University of Winnipeg; Ajit Singh Manku, Sikh Society of Manitoba; Dr. Mario Carvalho, Faculty of City Planning, University of Manitoba; Neetu Sidhu, student of B. Robert; Khalid Mahmood, related to ahmedya movement in Edmonton; Alvina Giesbrecht, Citizenship Council of Manitoba; and Linda Elefante-Thomson, Immigrant Services Coordinator, Citizenship Council of Manitoba.</t>
+  </si>
+  <si>
+    <t>[Handwritten index cards] (2023_15_01_14_037)</t>
+  </si>
+  <si>
+    <t>Handwritten index cards created by Dr. Norman Buchignani and Dr. Doreen Indra as part of the original archival work carried out for writing history of South Asians in Canada, Continuous Journey (1985). 
+The content majorly surrounds the Indian National Liberation Movement and the Ghadar movement's efforts for Indian independence from 1905 to 1917, key figures involved, events, and international relations.
+The text reads:
+Sinha, P.B. 1975. Indian National Liberation Movement and (1905-1917). New Delhi Sterling Publishers. Suri (1968:61), Harnam Singh of Hoshiarpur came to Singapore from Canada. Ghadar movement officers at beginning: Sohan Singh Bhakna (president), H.D. (general secretary), Kesar Singh Thathgarh (vice president), Kashi Ram (treasurer), from SSB's Lahore jail memoirs (Josh 77:161), Hindustani Association of Pacific Coast formed in July, 1912, with Sohan Singh Bhakna as president, G.D. Kumar as general secretary and Kashi Ram as treasurer (Josh 77:158). The London deputation moved in London in April, 1913. This is pre-Ghadar. Sohan Singh Bhakna claimed to give the Komagata Maru 100 pistols in Yokohama on August 16th, 1914 (Josh 77:152). Nand Singh Sirha was sent in the London contingent because Jawala Singh in the U.S. wanted some American input. Balwant Singh and Narion[?] were the others. Sohan Lal Pathak was in S.F. late 1913 (Josh 77:161). Satnagar Singh and Shan Singh sent to Br. Hondmas in 1908 (Josh 77:80). On 3rd October, 1909, Sikhs in Vancouver Temple swear never to wear their buttons, war medals again. Garib Singh was in China during Boxer Rebellion. Teja Singh claimed that his Vancouver work resulted in his being expelled from Downing College, Cambridge (Josh 82-3).</t>
+  </si>
+  <si>
+    <t>[Handwritten index cards with information on the Ghadar Movement] (2023_15_01_14_048)</t>
+  </si>
+  <si>
+    <t>Handwritten Index cards with information on the Ghadar Movement and names of important figures such as Balwant Singh, Bhagwan Singh, Harnam Singh, Gurdit Singh, Dalip Singh Phalla, Santoh Singh, Baba Niranjans Singh Pandori and Sohen Singh Josh.</t>
+  </si>
+  <si>
+    <t>[Handwritten information of South Asian Canadian organizations] (2023_15_01_15_043)</t>
+  </si>
+  <si>
+    <t>Handwritten information of South Asian Canadian organizations, including the Islamic Association of Manitoba, Sikh Society of Manitoba Inc., East Indian Defence League, India Association of Winnipeg, India Curry House, India Gardens, India Handicrafts Emporium, India Saree and Gift Centre, Ismaili Cultural Centre and Manitoba Buddhist Church, along with Mrs. Alvina Giesbrook, Bill Bond, David Martin and Professor S.K. Sinha.</t>
+  </si>
+  <si>
+    <t>[Handwritten letter from Howard to Norman Buchignani] (2023_15_01_19_014)</t>
+  </si>
+  <si>
+    <t>Handwritten letter from Howard from the University of Calgary to Norman Buchignani dated August 21st.</t>
+  </si>
+  <si>
+    <t>[Handwritten list of audit and executive committee members and directors] (2022_15_09_01_034)</t>
+  </si>
+  <si>
+    <t>Pen-written list of Audit Committee, Executive Members and Directors.</t>
+  </si>
+  <si>
+    <t>[Handwritten list of contacts] (2022_15_09_01_022)</t>
+  </si>
+  <si>
+    <t>Pen-written list of seven names along with their contact information.</t>
+  </si>
+  <si>
+    <t>[Handwritten list of donors for Khalsa Diwan Society, Vancouver [?]] (2022_15_09_01_018)</t>
+  </si>
+  <si>
+    <t>Pen-written list of donors along with the amount donated for Khalsa Diwan Society, Vancouver [?].</t>
+  </si>
+  <si>
+    <t>[Handwritten list of donors of Khalsa Diwan Society, Vancouver] (2022_15_09_01_016)</t>
+  </si>
+  <si>
+    <t>Pen-written list of donors on an empty application for membership form for Khalsa Diwan Society, Vancouver, British Columbia.</t>
+  </si>
+  <si>
+    <t>[Handwritten list of South Asian Canadian individuals and organisations] (2023_15_01_15_029)</t>
+  </si>
+  <si>
+    <t>Handwritten list of South Asian Canadian community members from various prominent organizations. These include Mr. Syed Bokari from Pakistan-Canada Association; Mr. Dinanath Singh from Indo-Carribean Cultural Association; Dr. Jim Dube from Carribean-Canadian Association of Winnipeg; Krishna Sahay, President of Indi Association of Winnipeg; Sardara Singh Bullar, Chairman of Singh Sabha Winnipeg; Dr. M. Samanta, President of Bichitra - Bengali Association of Manitoba; Mr. Bharat Shah from Gujarati Cultural Society; Dr. Anand Thawani, Producer of Friends of India; Uma Parameswaran; Sushil Bhattacharjee, President of Canada India Friendship Association; Ajit Singh Manku, from the Sikh Society of Manitoba; Mr. Vir Bharti from Hindu Society of Manitoba; Dr. Vedanand from faculty of Economics, University of Manitoba and Dr. Mario Carvalho, Manitoba Organization of South Asians in Canada.</t>
+  </si>
+  <si>
+    <t>[Handwritten list of South Asian Canadian organizations and people in Victoria, B.C.] (2023_15_01_15_020)</t>
+  </si>
+  <si>
+    <t>Handwritten list of South Asian Canadian organizations and people in Victoria, B.C. The organizations included are, the Khalsa Diwan Society, India Canada Cultural Association, East Indian Restaurant and Immigrant Services. The people mentioned include Cheryl Brooks, Mayo Siingh, Bhatta Charjee, Ruth Ilnytzky, Bunci Pagely and Dr. Mack Duse.</t>
+  </si>
+  <si>
+    <t>[Handwritten meeting/ interview notes] (2023_15_01_15_005)</t>
+  </si>
+  <si>
+    <t>Handwritten notes from Interviews of South Asian Community members in Victoria, B.C., inlcuding Mayo Singh, Shirmal[?] Dhillon, Penny Seedhouse, Rajindi Mayo, Aja Singh, Bunci Songha and Bob Hibberson.</t>
+  </si>
+  <si>
+    <t>[Handwritten meeting/ interview notes] (2023_15_01_15_006)</t>
+  </si>
+  <si>
+    <t>Handwritten notes from interviews of South Asian community members in Victoria, B.C., inlcuding Doman Singh, Mayo Singh, Kapoor Singh, Tara Singh, Bhagat Singh, Sukh Dev, Dira Dohind Singh [?] and Karm Singh.</t>
+  </si>
+  <si>
+    <t>[Handwritten meeting/ interview notes] (2023_15_01_15_007)</t>
+  </si>
+  <si>
+    <t>Handwritten notes from interviews with the South Asian Canadian community members in Victoria, B.C., including Indar Singh Bains, Mayo Singh, Simmy Singh, Judy Donsh[?] and Darshan Singh.</t>
+  </si>
+  <si>
+    <t>[Handwritten meeting/ interview notes] (2023_15_01_15_011)</t>
+  </si>
+  <si>
+    <t>Handwritten interview notes on the life story of Karm Singh, who is a realtor in Vancouver. The notes highlight his early experience as an immigrant during war, when he went back to village Sanga in India and brought his father, Trihan Singh, to Vancouver. The notes on his life are divided into different sections based on years, starting with 1920's, 1940's, till 1970 and 1970 and after.</t>
+  </si>
+  <si>
+    <t>[Handwritten meeting/ interview notes] (2023_15_01_15_013)</t>
+  </si>
+  <si>
+    <t>Handwritten interview notes on Doman Singh's son, Harbanse Doman Singh [?], who grew up in Duncan, British Columia. The notes highlight his father, Doman(Duhman) Singh and father's brother, Thakur Singh who came years ago, making him the 3rd generation after immigration in the family. He married in India in the 1920's. He spoke punjabi language at home and learned english at five and a half years of age. He celebrated Baisakhi day on 13th April in Victoria where he got new clothes and won a trophy in soccor tournament.</t>
+  </si>
+  <si>
+    <t>[Handwritten meeting overview] (2022_15_06_054)</t>
+  </si>
+  <si>
+    <t>Handwritten meeting overview dated, 19th October, 1970, highlighting key issues discussed and proposed solutions. It concludes with an action plan for the next two meetings and includes a list of South Asian Indian teachers.</t>
+  </si>
+  <si>
+    <t>[Handwritten memo/note to Dr. Buchignani from Gordon[?]] (2023_15_01_20_060)</t>
+  </si>
+  <si>
+    <t>Handwritten memo/note to Dr. Buchignani from Gordon[?] noting Dr. Buchignani's growing coverage in the media, as well as some details about Gordon[?]'s diet.</t>
+  </si>
+  <si>
+    <t>[Handwritten miscellaneous notes] (2023_15_01_19_015)</t>
+  </si>
+  <si>
+    <t>Handwritten miscellaneous notes.</t>
+  </si>
+  <si>
+    <t>[Handwritten names of the University of Manitoba faculty members] (2023_15_01_15_040)</t>
+  </si>
+  <si>
+    <t>Handwritten notes regarding the University of Manitoba faculty members, namely, Professor Remu, Department of Sociology, Dr. Sherim[?], Fremi[?] from the Department of Geography and Schludermann, Department of Psychology.</t>
+  </si>
+  <si>
+    <t>[Handwritten note from Marjorie V. Smith to Mohinder S. Gill] (2022_15_06_050)</t>
+  </si>
+  <si>
+    <t>Handwritten note from Marjorie V. Smith to Mr. Mohinder S. Gill asking if the meeting time at 8 p.m. January 4th, suggested by Mr. Rampuri works for him.</t>
+  </si>
+  <si>
+    <t>[Handwritten note reagarding Kanhaya Singh] (2023_15_01_15_050)</t>
+  </si>
+  <si>
+    <t>Handwritten note regarding Kanhaya Singh, Insurance agent at Monarch Life.</t>
+  </si>
+  <si>
+    <t>[Handwritten notes and Typewritten article on Incident at 75 Tandridge Crescent] (2023_15_01_14_046)</t>
+  </si>
+  <si>
+    <t>Handwritten notes and a typewritten article on the incident of racial violence at 75 Tandridge Crescent, Rexdale, Etobicoke, and Metropolitan Toronto, highlighting verbal abuse patterns and the reluctance to report incidents to authorities. The article mentions the frustrations of both victim minorities and the mainstream Canadian community regarding social change and strategies to combat racial violence. The notes delve into the findings of a preliminary report on the topic prepared by Rosanna Scotti, Coordinator of Multicultural Relations, for the Chairman, on May 12, 1980, in Metropolitan Toronto.</t>
+  </si>
+  <si>
+    <t>[Handwritten notes citing research studies and records from the Archives of Ontario] (2023_15_01_14_043)</t>
+  </si>
+  <si>
+    <t>Handwritten notes citing research studies regarding the Asian community in Canada and notes from the Ontario Provincial Archives citing works on Individuals such as Rt. Hon. Srinivasa Sastri, Dr. A. Davis, and some pamphlets by the Canada India Committee titled, "A Call for Canadian Justice" and "Canada and India: A Journal of Information and Conciliation".</t>
+  </si>
+  <si>
+    <t>[Handwritten notes for annoucncement[?] of the program, "Understanding East Indian Cultures" at Khalsa Diwan Society] (2022_15_06_046)</t>
+  </si>
+  <si>
+    <t>Handwritten notes for announcement [?] of the program, "Understanding East Indian Cultures", sponsored by the University of British Columbia's Centre for Continuing Education in cooperation with the Khalsa Diwan Society. Along with providing a brief overview of the program, it highlights the increasing rate at which South Indian students from India are referred to special classes for slow learners which is concerning for the school administration and their community.</t>
+  </si>
+  <si>
+    <t>[Handwritten notes of committee members of Khalsa Diwan Society, Vancouver [?]] (2022_15_09_01_020)</t>
+  </si>
+  <si>
+    <t>Pen-written notes of Committee Members of Khalsa Diwan Society, Vancouver [?], including various committees like membership, religious matters, education, kitchen control, new building, library, sports, collection, new temple donations record as well as coordinating with other temples and security.</t>
+  </si>
+  <si>
+    <t>[Handwritten notes on "A Governor-General's View on Oriental Immigration to B.C., 1904-1911] (2023_15_01_17_021)</t>
+  </si>
+  <si>
+    <t>Handwritten notes on "A Governor-General's View on Oriental Immigration to B.C., 1904-1911" by Mary E. Hallet, published in 1972.</t>
+  </si>
+  <si>
+    <t>[Handwritten notes on "American Labour Leaders and the Vancouver Anti-Communist Riot] (2023_15_01_17_017)</t>
+  </si>
+  <si>
+    <t>Handwritten notes by Dr. Buchignani[?]  or Dr. Indra[?] on "American Labour Leaders and the Vancouver Anti-Communist Riot" by Robert E. Wynne, published in 1966. Notes written on Simon Fraser University memorandum paper.</t>
+  </si>
+  <si>
+    <t>[Handwritten notes on an unknown article about Chinatown] (2023_15_01_17_005)</t>
+  </si>
+  <si>
+    <t>Handwritten notes by Dr. Buchignani[?] or Dr. Indra[?] on an article about Chinatown. Written on Simon Fraser University memorandum paper.</t>
+  </si>
+  <si>
+    <t>[Handwritten notes on an unknown article about labour and lumber] (2023_15_01_17_006)</t>
+  </si>
+  <si>
+    <t>Handwritten notes by Dr. Buchignani[?] or Dr. Indra[?] on an unknown article about labour and lumber written in 1931.</t>
+  </si>
+  <si>
+    <t>[Handwritten notes on "British Columbia and the United States: The north Pacific slope from Fur Trade to Aviation"] (2023_15_01_17_007)</t>
+  </si>
+  <si>
+    <t>Handwritten notes by Dr. Buchignani[?] or Dr. Indra[?] on "British Columbia and the United States: The north Pacific slope from Fur Trade to Aviation" by F.W. Howay, W.N. Sage, and H.F. Angus published in 1942.</t>
+  </si>
+  <si>
+    <t>[Handwritten notes on British Columbia from the Earliest Times to the Present] (2023_15_01_17_003)</t>
+  </si>
+  <si>
+    <t>Handwritten notes by Dr. Buchignani[?] or Dr. Indra[?] on "British Columbia from the Earliest Times to the Present" by F.W. Howay published in 1914.</t>
+  </si>
+  <si>
+    <t>[Handwritten notes on Calgary by counts of birth] (2023_15_01_20_055)</t>
+  </si>
+  <si>
+    <t>Index card with handwritten notes by Dr. Buchignani[?] on numbers of birth rates. Likely notes from a larger research process.</t>
+  </si>
+  <si>
+    <t>[Handwritten notes on "Circuitous Assimilations Among Rural Hindustanis in California"] (2023_15_01_17_013)</t>
+  </si>
+  <si>
+    <t>Handwritten notes by Dr. Buchignani[?]  or Dr. Indra[?] on "Circuitous Assimilation among Rural Hindustanis in California" by Yusuf Dadabhay, published in 1954.</t>
+  </si>
+  <si>
+    <t>[Handwritten notes on City of Victoria Archives] (2023_15_01_15_016)</t>
+  </si>
+  <si>
+    <t>Handwritten notes on City of Victoria Archives and interviews with South Asian Canadian community members in B.C., namely, Harnam Singh Thowama, Songha Singh, Ishel Singh Sundher, Kesar Singh, Mehwa Singh, Hazara Singh Garcha, Giani Bishan Singh Aujla, Bunci Songha and Ranjit Mayo.</t>
+  </si>
+  <si>
+    <t>[Handwritten notes on Contact Information of Government Organizations Involved in Immigration Affairs and Population Demographics] (2023_15_01_14_040)</t>
+  </si>
+  <si>
+    <t>Handwritten Contact Information and Addresses of Government Organizations Involved in immigration affairs, namely, the Citizenship Development Service Board, Ministry of Culture and Recreation, Ontario Advisory Council on Multiculturalism and Citizenship and Ontario Human Rights.</t>
+  </si>
+  <si>
+    <t>[Handwritten notes on "Discrimination in Western Canada"] (2023_15_01_18_013)</t>
+  </si>
+  <si>
+    <t>Handwritten notes on the research paper, "Discrimination in Western Canada", written by James S. Frideres and published in the journal, "Race and Class", volume 15, issue 2, in October, 1973. The notes highlight statistics on cultural homogeneity and a quotation excerpt of an argument made on the impact of discrimination on the community people.</t>
+  </si>
+  <si>
+    <t>[Handwritten notes on "East Indians in Canada"] (2023_15_01_17_012)</t>
+  </si>
+  <si>
+    <t>Handwritten notes by Dr. Buchignani[?]  or Dr. Indra[?] on "East Indians in Canada" by H.F. Angus, published in 1947.</t>
+  </si>
+  <si>
+    <t>[Handwritten notes on Gujrati immigrants and African refugees in Canada] (2023_15_01_15_049)</t>
+  </si>
+  <si>
+    <t>Handwritten notes on Gujarati immigrants from India and African refugees in Canada. The notes highlight the names of the first Gujratis to immigrate to Canada and their shared experiences with refugees from Africa.</t>
+  </si>
+  <si>
+    <t>[Handwritten notes on immigrant socities in Canada] (2023_15_01_15_051)</t>
+  </si>
+  <si>
+    <t>Handwritten notes on the Sikh, Hindu, Islamic and Goan immigrant societies in Canada about their work and celebration of folk festivals such as Diwali (Deepavali) as well as an article on the resettlement of Uganda Asians.</t>
+  </si>
+  <si>
+    <t>[Handwritten notes on "Indian Immigration into Canada: The Question of the Franchise"] (2023_15_01_17_010)</t>
+  </si>
+  <si>
+    <t>Handwritten notes by Dr. Buchignani[?]  or Dr. Indra[?] on "Indian Immigration into Canada: The Question of the Franchise" by Sir Robert Holland, published in 1943.</t>
+  </si>
+  <si>
+    <t>[Handwritten notes on "Indians in Canada"] (2023_15_01_16_013)</t>
+  </si>
+  <si>
+    <t>Handwritten notes by Dr. Buchignani[?] or Dr. Indra[?] on the 1913 article "Indians in Canada" written on a Simon Fraser University memorandum letterhead.</t>
+  </si>
+  <si>
+    <t>[Handwritten notes on interview of Gilbert Diaz] (2023_15_01_15_033)</t>
+  </si>
+  <si>
+    <t>Handwritten notes on interview of Gilbert Diaz, an immigrant from Uganda who came to Canada in 1973 at the age of 15 years. The notes talk about the Goan community, including their demographics, meetings, work culture, spoken languages and values.</t>
+  </si>
+  <si>
+    <t>[Handwritten notes on interview with Dr. Uma Parameswaran] (2023_15_01_15_030)</t>
+  </si>
+  <si>
+    <t>Handwritten notes on interview with Dr. Uma Parameswaran highlighting her experience as an Indo-Canadian woman and writer of plays and poetry, many based on South Asian culture and community.</t>
+  </si>
+  <si>
+    <t>[Handwritten notes on interview with Harman Singh Thowama] (2023_15_01_15_015)</t>
+  </si>
+  <si>
+    <t>Handwritten notes on interview with Harman Singh Thowama. The notes include interview questions and include Harman Singh's experience of being an immigrant during the time of economic depression.</t>
+  </si>
+  <si>
+    <t>[Handwritten notes on interview with Meetow Singh] (2023_15_01_15_021)</t>
+  </si>
+  <si>
+    <t>Handwritten notes on an nterview with Meetow Singh.</t>
+  </si>
+  <si>
+    <t>[Handwritten notes on interview with secretary and priest of Topaz Sikh Temple] (2023_15_01_15_014)</t>
+  </si>
+  <si>
+    <t>Handwritten notes on interview with secretary and priest of Topaz Sikh Temple located at 1210 Topaz Ave, Victoria, which was established in 1912, making it British Columbia’s third oldest Sikh temple associated with Khalsa Diwan Sikh Society. The priest's name is Giani Bishan Singh Aujla.</t>
+  </si>
+  <si>
+    <t>[Handwritten notes on Lukin Johnston's "The Curse of the Oriental in British Columbia"] (2023_15_01_17_004)</t>
+  </si>
+  <si>
+    <t>Handwritten notes by Dr. Buchignani[?] or Dr. Indra[?] on Lukin Johnston's "The Curse of the Oriental in British Columbia" published in 1929. Written on Simon Fraser University memorandum paper.</t>
+  </si>
+  <si>
+    <t>[Handwritten notes on Mayo Singh] (2023_15_01_15_012)</t>
+  </si>
+  <si>
+    <t>Handwritten notes on Mayo Singh.</t>
+  </si>
+  <si>
+    <t>[Handwritten notes on members of the Ghadar Party] (2023_15_01_14_047)</t>
+  </si>
+  <si>
+    <t>Handwritten notes on members of the Ghadar Party, namely, Jathadar Mola Singh, Baba Niranjans Singh (Pandori) Dhillon, Baba Bhagna, Gurdit Singh Purhira, Harnam Singh, Teja Singh, Dalep Singh Phalla, Santoh Singh, Bhagat Singh, Narinder Singh Gerewal, Gernail Singh Palahi, Tara Singh Siddho, Amant Ali Khan, Ram Singh, Uttam Singh, Kawal Singh Littar, Mewa Singh, Giani Narinder Singh and Balwant Singh; stating their role and contributions in the Ghadar movement.</t>
+  </si>
+  <si>
+    <t>[Handwritten notes on "Sikh Settlers in Canada"] (2023_15_01_17_011)</t>
+  </si>
+  <si>
+    <t>Handwritten notes by Dr. Buchignani[?]  or Dr. Indra[?] on "Sikh Settlers in Canada" by Marian W. Smith, published in 1944.</t>
+  </si>
+  <si>
+    <t>[Handwritten notes on "Some Factors in the Relationship Between the Police and East Indians"] (2023_15_01_10_022)</t>
+  </si>
+  <si>
+    <t>Handwritten notes by Dr. Buchignani[?] or Dr. Indra[?] on selected pages of the report "Some Factors in the Relationship Between the Police and East Indians".</t>
+  </si>
+  <si>
+    <t>[Handwritten notes on the 1907 Canadian Annual Review of Public Affairs] (2023_15_01_16_001)</t>
+  </si>
+  <si>
+    <t>Handwritten notes by Dr. Buchignani[?] or Dr. Indra[?] on the 1907-8 edition of the Canadian Annual Review of Public Affairs, with particular detail about labour unions.</t>
+  </si>
+  <si>
+    <t>[Handwritten notes on "The Effect of the War on Oriental Minorities in Canada"] (2023_15_01_17_001)</t>
+  </si>
+  <si>
+    <t>Handwritten notes by Dr. Buchignani[?] or Dr. Indra[?] on "The Effect of the War on Oriental Minorities in Canada" by H.F. Angus published in 1941.</t>
+  </si>
+  <si>
+    <t>[Handwritten notes on the first interview] (2023_15_01_15_041)</t>
+  </si>
+  <si>
+    <t>Handwritten notes from the first interview that outlines immigrant experiences of discrimination and stereotypes, especially in work culture. The notes also inlcude Indian folk festivals, like Diwali (Deepavali) and traditional dance, music and theatre.</t>
+  </si>
+  <si>
+    <t>[Handwritten notes on "The "Hindu" in America: Immigration and Naturalization Policies and India 1917-1946] (2023_15_01_17_020)</t>
+  </si>
+  <si>
+    <t>Handwritten notes on "The "Hindu" in America: Immigration and Naturalization Policies and India 1917-1946 by Gary Ray Hess, published in 1969.</t>
+  </si>
+  <si>
+    <t>[Handwritten notes on "The Immigration Program"] (2023_15_01_10_024)</t>
+  </si>
+  <si>
+    <t>Handwritten notes by Dr. Buchignani[?] or Dr. Indra[?] on "The Immigration Program" report.</t>
+  </si>
+  <si>
+    <t>[Handwritten notes on "The Inside Story of the Komagata Maru"] (2023_15_01_17_009)</t>
+  </si>
+  <si>
+    <t>Handwritten notes by Dr. Buchignani[?]  or Dr. Indra[?] on "The Inside Story of the Komagata Maru" by Robie L. Reid published in 1941.</t>
+  </si>
+  <si>
+    <t>[Handwritten notes on "The Legal Status in British Columbia of Residents of Oriental Race and Their Descendents"] (2023_15_01_16_018)</t>
+  </si>
+  <si>
+    <t>Handwritten notes by Dr. Buchignani[?] or Dr. Indra[?] on the article "The Legal Status in British Columbia of Residents of Oriental Race and Their Descendents."</t>
+  </si>
+  <si>
+    <t>[Handwritten notes on "The Oriental Agriculturalist in B.C."] (2023_15_01_14_036)</t>
+  </si>
+  <si>
+    <t>Handwritten notes on the B. A. Honours, Economics Essay, "The Oriental Agriculturalist in B.C." written by W. G. Donley in 1928 at the University of British Columbia that focuses on the South Asian workers in Agriculture in British Columbia.</t>
+  </si>
+  <si>
+    <t>[Handwritten notes on the prominent South Asian immigrants in the Indian revolution] (2023_15_01_14_039)</t>
+  </si>
+  <si>
+    <t>Handwritten notes highlighting the names and contributions of the prominent South Asian immigrants in the Indian Revolution, including, Jathedar[?] Mola Singh, Baba Niranjans[?] Singh Pandori Dhillon, Baba Bhagna, Gurdit Singh, Harnam Singh, Teja Singh, Ishan Singh, Dalip Singh Phalla, Santoh Singh, Bhagat Singh, Narinder Singh Gerwal and Gernail Singh Palahi.</t>
+  </si>
+  <si>
+    <t>[Handwritten notes on the South Asian Canadian cultural groups in Canada] (2023_15_01_15_039)</t>
+  </si>
+  <si>
+    <t>Handwritten notes describing the experiences of discrimination against the South Asian Canadians in Canada.</t>
+  </si>
+  <si>
+    <t>[Handwritten notes on "Will Canada Go Yellow"] (2023_15_01_17_002)</t>
+  </si>
+  <si>
+    <t>Handwritten notes by Dr. Buchignani[?] or Dr. Indra[?] on "Will Canada Go Yellow" by John Nelson published in 1921.</t>
+  </si>
+  <si>
+    <t>[Handwritten notes on "Women in Union, Strathcona Neighbourhood: Social Change and Various Ethnic Groups"] (2023_15_01_15_010)</t>
+  </si>
+  <si>
+    <t>Handwritten notes on "Women in Union, Strathcona Neighbourhood: Social Change and Various Ethnic Groups". The notes highlight the experiences of women workers in the Strathcona neighbourhood, especially from indigenous and immigrant groups, in regards to traditional wear, opinions on union and housing conditions. The author also notes that the South Asians in Canada were involved in the fishing industry.</t>
+  </si>
+  <si>
+    <t>[Handwritten notes regarding immigrant citizenship classes] (2023_15_01_15_044)</t>
+  </si>
+  <si>
+    <t>Handwritten notes regarding immigrant citizenship classes highlighting figures such as Alvina Giesbrecht, Dilbert Diaz and Gobind Singh, who hold Canadian Citizenship, teaching ESL (English as a Second Language) classes in their communities. The notes highlight aspects of these classes and attendees, including their experiences with citizenship.</t>
+  </si>
+  <si>
+    <t>[Handwritten notes regarding Muslim communities] (2023_15_01_15_052)</t>
+  </si>
+  <si>
+    <t>Handwritten notes regarding Muslim communities in Canada.</t>
+  </si>
+  <si>
+    <t>[Handwritten schedule for interviews] (2023_15_01_15_018)</t>
+  </si>
+  <si>
+    <t>Handwritten schedule for interviews with South Asian community members in B.C., including, Katar Singh, Meetow Singh, Herbanese Singh Doman, Bunci Pagely and Pat Doman.</t>
+  </si>
+  <si>
+    <t>[Hanwritten notes on South Asian Canadian community members] (2023_15_01_14_045)</t>
+  </si>
+  <si>
+    <t>Handwritten notes on contact information of representatives from various South Asian organizations such as the Council of Muslim Committees of Canada, Indian Canada Society of Hamilton and Region, Golden Triangle Sikh Association, Indo-Canadian Chamber of Commerce, Association of Muslims of Yugoslavia, etc. Further, It includes citations of research studies and rare books based on South Asian Canadian topics such as ethnic attitudes, prejudice, race discrimination and papers referred from the Toronto Board of Education on South Asian Immigrants.</t>
+  </si>
+  <si>
+    <t>Hindus in the United States: Activities of the Hindu Students and Laborers on the Pacific Coast (2023_15_01_16_007)</t>
+  </si>
+  <si>
+    <t>Article on activities of Hindu students in the United States, along with a brief history with added handwritten underlines and annotations.</t>
+  </si>
+  <si>
+    <t>Holland to Bombay, India By Car: Adventure in Time and History (2022_15_05_03_001)</t>
+  </si>
+  <si>
+    <t>Dr. Gurdev Singh Gill’s manuscript titled, "Holland to Bombay, India By Car: Adventure in Time and History", documents an extraordinary journey by car from Holland to Bombay, India, with his family. This challenging expedition covered numerous countries, each rich in history and culture, spanning from the oldest civilizations and primitive agriculture phases, including the Indus civilization and Aryans, to the invasions of India by Alexander. Starting in Holland, the journey takes readers through Germany, where the contrast between East and West Germany is vividly described, and the Netherlands, where the Sea Dyke and Dutch hospitality stand out. In Austria, high expenses prompt a swift move to Yugoslavia, where Dubrovnik’s medieval cathedrals and palaces leave a lasting impression. Greece presents linguistic challenges but captivates with its rich history, while Turkey offers smooth customs, the grandeur of the Topkapi Palace, and friendly locals. In Iran, Dr. Gill navigates tense situations amidst military presence before reaching Pakistan, where he reconnects with his birthplace and explores Multan’s historical monuments. The journey concludes in India, with detailed accounts of navigating through Amritsar, Chandigarh, Haryana, Shimla, Gujarat, Udaipur, Ahmedabad, and Himachal Pradesh. Each chapter offers unique cultural, historical, and personal insights, weaving a vivid narrative of resilience and exploration.</t>
+  </si>
+  <si>
+    <t>Human rights complaints up, says chairman (2023_15_01_20_037)</t>
+  </si>
+  <si>
+    <t>Edmonton Journal clipping detailing increase of complaints to Alberta Human Rights Commission, with reference to Dr. Buchignani's racism report.</t>
+  </si>
+  <si>
+    <t>Immigrant Needs in Metropolitan Toronto (2023_15_01_11_012)</t>
+  </si>
+  <si>
+    <t>Research report titled, "Immigrant Needs in Metropolitan Toronto" by Raghubar D. Sharma written in September 1980, highlighting the needs of immigrants in Metropolitan Toronto through statistical data on immigrant occupations, income and housing, categorized into different ethnic and gender groups for further comparison.</t>
+  </si>
+  <si>
+    <t>Immigrant report criticizes disparity (2023_15_01_20_003)</t>
+  </si>
+  <si>
+    <t>Calgary Herald article referencing a report written by Dr. Buchignani on underfunded government programs for immigrants as well as quotes by him. Also includes gold University of Lethbridge title page.</t>
+  </si>
+  <si>
+    <t>Immigration '76, First Quarter (2023_15_01_11_006)</t>
+  </si>
+  <si>
+    <t>Quarterly statistical report titled, "Immigration '76, First Quarter" produced by the Department of Manpower and Immigration, Ottawa, Canada. The report includes six tables providing a comparison of the population from different nationalities in the first quarter of the years 1975 and 1976 on the statistical data: Immigration by Country of Last Permanent Residence; Immigration by Country of Citizenship; Immigration by (intended) Occupational Groups and Province of Destination; Immigration by Age Group and Sex, Immigration by Area of Former Residence; Language Capabilities of Immigrants: Number and Percentage Distribution by Province.</t>
+  </si>
+  <si>
+    <t>Immigration Statistics from 1981 Census (2023_15_01_11_016)</t>
+  </si>
+  <si>
+    <t>Collection of immigration statistics of various Canadian provinces derived from 1981 Census. The statistical data includes immigrant population distributions categorized by Citizenship and period of immigration to provincial metropolitan areas from 20% of sample data in the year 1981.</t>
+  </si>
+  <si>
+    <t>Independence Day Celebrations: Federation of Indo-Canadian Associations (2023_15_01_17_026)</t>
+  </si>
+  <si>
+    <t>Brochure for "Dances of India and Fashion Show", organized by the Federation of Indo-Canadian Associations in celebration of India's 30th Independence Day, on August 13th, 1977. Includes member associations and cooperating organizations for the event, along with admission and contact details. Additionally included is an overview of the federation's main objectives and a list of members of the executive committee.</t>
+  </si>
+  <si>
+    <t>Independent status urged for human rights officials (2023_15_01_20_020)</t>
+  </si>
+  <si>
+    <t>News clipping of Edmonton Journal quoting Dr. Buchignani on negative portrayal of certain immigrant groups.</t>
+  </si>
+  <si>
+    <t>[Index card - Dabydeen, C.] (2023_15_03_01_147)</t>
+  </si>
+  <si>
+    <t>Typewritten index card created by Dr. Norman Buchignani and Dr. Doreen Indra as part of the original work carried out for writing a history of South Asians in Canada, Continuous Journey (1985).
+The text reads:
+Dabydeen, C. 1980. Compromise and self-expression: problems of the third world writer in Canada, In K.V. Ujimoto and G. Hiribayashi, eds. Visible Minorities and Multiculturalism. Toronto: Butterworths. With an hand written note - pp. 329-334</t>
+  </si>
+  <si>
+    <t>[Index card - illegible] (2023_15_03_01_621)</t>
+  </si>
+  <si>
+    <t>Handwritten index card created by Dr. Norman Buchignani and Dr. Doreen Indra as part of the origin work carried out for writing a history of South Asians in Canada, Continuous Journey (1985)  
+the text reads: Colonel Folk Women to Under sea of State, India Tones Jan 2,1907. 1. Of 2200,50-60 out of work. 2. Work in element work, cleaning land. 3.  Difficulties stem from nostity to them. 4. have a large    
+Inscriptionss: JAN 2,1907</t>
+  </si>
+  <si>
+    <t>[Index card - illegible] (2023_15_03_01_748)</t>
+  </si>
+  <si>
+    <t>[Index card - illegible] (2023_15_03_01_930)</t>
+  </si>
+  <si>
+    <t>Handwritten index card created by Dr. Norman Buchignani and Dr. Doreen Indra as part of the origin work carried out for writing a history of South Asians in Canada, Continuous Journey (1985) 
+the text reads:
+Inscriptionss:</t>
+  </si>
+  <si>
+    <t>[Index card - Lomas, Peter] (2023_15_03_01_269)</t>
+  </si>
+  <si>
+    <t>Typewritten index card created by Dr. Norman Buchignani and Dr. Doreen Indra as part of the original archival work carried out for writing a history of South Asians in Canada, Continuous Journey (1985).
+The text reads:
+Loman, Peter 1982. Ethnicity and the Helping Proffession: Understanding the Culture of Newcomers.</t>
+  </si>
+  <si>
+    <t>[Index card - Metropolitan Toronto Census] (2023_15_03_01_288)</t>
+  </si>
+  <si>
+    <t>Typewritten index card created by Dr. Norman Buchignani and Dr. Doreen Indra as part of the original archival work carried out for writing history of South Asians in Canada, Continuous Journey (1985).
+The text reads:
+Metropolitan Toronto Census. 1979. Metropolitan Social Profile: A guide to social planning facts in metropolitan Toronto. Metro Toronto Census Tract 1976. Mimeo 2pp.
+Inscriptionss: D</t>
+  </si>
+  <si>
+    <t>[Index card - Millis, H. A.] (2023_15_03_01_292)</t>
+  </si>
+  <si>
+    <t>Typewritten index card created by Dr. Norman Buchignani and Dr. Doreen Indra as part of the original archival work carried out for writing history of South Asians in Canada, Continuous Journey (1985).
+The text reads:
+Millis, H.A. 1911. East Indias Immigration to British Columbia and the Pacific Coast States. American Economic Review 1: 72-76.</t>
+  </si>
+  <si>
+    <t>[Index card - University of British Columbia. Library Special Collections] (2023_15_03_01_445)</t>
+  </si>
+  <si>
+    <t>Typewritten index card created by Dr. Norman Buchignani and Dr. Doreen Indra as part of the original archival work carried out for writing history of South Asians in Canada, Continuous Journey (1985).
+The text reads:
+University of the British Columbia. Library Special Collections 1966. Bibliography of East Indian Immigration into Canada, 1880-1920. Vancouver: typescript.</t>
+  </si>
+  <si>
+    <t>India Club, Vancouver: Minutes of Meeting of Board of Directors on February 21, 1971 (2022_15_06_057)</t>
+  </si>
+  <si>
+    <t>Meeting Minutes of Board of Directors of India Club, Vancouver, held on February 21st, 1971. It covers the approval of voting rights for both spouses in family memberships, the setting of club dues for 1971-72, and the nomination of board members for the upcoming year. The board addressed a deficit from a recent dinner event and planned upcoming activities, including a talk on the "Religious Heritage of India", a seminar on "Understanding Esst Indian Cultures" at the Sikh Temple and Holi celebrations for members.</t>
+  </si>
+  <si>
+    <t>Indian Immigrant Aid Services: 1977 annual report (2022_15_08_05_026)</t>
+  </si>
+  <si>
+    <t>Report titled, "Indian Immigrant Aid Services: 1977 Annual Report", highlighting the organization's agenda, reports by the president, secretary, treasurer, auditor and committees report, as well as a summary of statistics.</t>
+  </si>
+  <si>
+    <t>Indian Immigrant Aid Services, Information and Activities Centre: list of activities (2022_15_08_05_031)</t>
+  </si>
+  <si>
+    <t>Notice by Indian Immigrant Aid Services, Information and Activities Centre with a list of activities in English and Punjabi language.</t>
+  </si>
+  <si>
+    <t>[Indian Immigrant Aid Services newsletter, volume 6, number 10] (2022_15_08_05_023)</t>
+  </si>
+  <si>
+    <t>Indian Immigrant Aid Services Newsletter, Volume 6, Number 10, published in October, 1977, by the Indian Immigrant Aid Services and edited by Alok Mukherjee. It provides updates on their activities, association meetings and events, advertisements and a public meeting notice for October 30th, to present Ontario's Attorney General, Hon. Roy McMurtry, with a detailed report on racial violence and discrimination against the South Asian community.</t>
+  </si>
+  <si>
+    <t>[Indian Immigrant Aid Services newsletter, volume 6, number 10] (2022_15_08_05_024)</t>
+  </si>
+  <si>
+    <t>Indian Immigrant Aid Services Newsletter, Volume 6, Number 10, published in October, 1977, by the Indian Immigrant Aid Services and edited by Alok Mukherjee. It provides updates on their activities, association meetings and events, advertisements and a public meeting notice for October 30th, to present Ontario's Attorney General, Hon. Roy McMurtry, with a detailed report on racial violence and discrimination against the South Asian community. This copy of the newsletter has a postal address on its back for the National Association of Canadians of Origins in India (NACOI).</t>
+  </si>
+  <si>
+    <t>[Indian Immigrant Aid Services news release titled, "Hindi Classes"] (2022_15_08_05_021)</t>
+  </si>
+  <si>
+    <t>Indian Immigrant Aid Services News Release titled, "Hindi Classes", published on 4th October, 1977, announcing the starting of Hindi language classes for school-age children organized by parent groups from Etobicoke and North York cities. It further details the conductors' qualifications, venues and schedule for the classes, along with contact details.</t>
+  </si>
+  <si>
+    <t>Indian Immigrants and the Mass Media: Some Reflections (2023_15_01_11_007)</t>
+  </si>
+  <si>
+    <t>Paper titled, "Indian Immigrants and the Mass Media: Some Reflections", delivered by Professor O. P. Dwivedi at the "Indians in Toronto Conference" hosted by the Indian Immigrant Aid Services at 9 Boon Avenue, Toronto, on May 14, 1977. The paper explores the multifaceted challenges confronting immigrants, emphasizing the impact of the Canadian economy on their economic status. Additionally, it delves into the repercussions of public attitudes on the physical, cultural, and psychological well-being of immigrants, proposing insightful solutions to address these complex issues.</t>
+  </si>
+  <si>
+    <t>Indian Immigrants in Canada (2023_15_01_17_018)</t>
+  </si>
+  <si>
+    <t>Article on Indian immigrants in Canada, particularly British Columbia, and their cultural and familial habits.</t>
+  </si>
+  <si>
+    <t>Indian Immigration and Racial Prejudice in British Columbia: Some Preliminary Observations (2023_15_01_17_022)</t>
+  </si>
+  <si>
+    <t>Article on history of racism and discrimination experienced by South Asians in British Columbia.</t>
+  </si>
+  <si>
+    <t>Indians in Canada (2023_15_01_16_005)</t>
+  </si>
+  <si>
+    <t>Article written by delegates of the United India League and the Khalsa Diwan Society in Vancouver B.C. about the treatment of Indians in Canada, especially relating to the difficulties of immigration.</t>
+  </si>
+  <si>
+    <t>Indians in Canada (2023_15_01_16_012)</t>
+  </si>
+  <si>
+    <t>Indians in Toronto Conference May 14 &amp; 15, 1977 Report (2022_15_07_006)</t>
+  </si>
+  <si>
+    <t>Report titled, "Indians in Toronto Conference May 14 &amp; 15, 1977 Report", published by the Indian Immigrant Aid Services. The report provides details on the conference planning process, the program, reports from the five workshops and the plenary session conducted as well as the evaluation based on the questionnaire filled by the attendees.</t>
+  </si>
+  <si>
+    <t>India Times. Vol. 1 No 1, Sept. 1983 (2023_15_01_19_006)</t>
+  </si>
+  <si>
+    <t>India Times: Serving the Asian Community, vol. 1, no. 1, published by Wescaria Publications Ltd. in September, 1983 and edited by Kulbhushan Bhatia. The newspaper covers various topics related to the South Asian diaspora, including political and socio-cultural news of events taking place in India, thus, keeping the Immigrants informed about current affairs in their home country.</t>
+  </si>
+  <si>
+    <t>Indo-Canadians in Greater Vancouver: A Socio-Economic Survey (2022_15_07_009)</t>
+  </si>
+  <si>
+    <t>Booklet titled, "Indo-Canadians in Greater Vancouver: A Socio-Economic Survey", conducted by Mohinder Singh, National Association of Canadians of Origins in India (NACOI), B.C. Chapter. By obtaining data on the socio-economic status of Indo-Canadians in Greater Vancouver, the survey aims to serve as a foundation of facts for measuring changes in the future, throw light on the validity of existing notions about Indo-Canadians and to identify problems calling for action by the government, community organizations or social workers.</t>
+  </si>
+  <si>
+    <t>[Invitation by the Khalsa Diwan Society of Victoria] (2023_15_01_15_022)</t>
+  </si>
+  <si>
+    <t>Invitation by the Khalsa Diwan Society of Victoria inviting members to participate in the marriage ceremony of Gian Kaur Parhar, daughter of Mrs. and Mr. Nand Singh Parhar with Sukhchain Singh Saroya, son of Mrs. and Mr. Avtar Singh Saroya, scheduled for march 29th, 1981 at 10:00 am just after the Bhog of Akhand Path. Langar will be served on all three days by the Parhar family. The invitation is undersigned by the secretary, Surinder Singh Sran.</t>
+  </si>
+  <si>
+    <t>[Invitation for Sri Lanka Cultural Exhibition and Theravada Buddhist Meditation Workshop] (2023_15_01_17_030)</t>
+  </si>
+  <si>
+    <t>Invitation for a cultural exhibition and workshop organized by the Sri Lanka (Ceylon) Canada Friendship Association of Edmonton, Alberta, on 27th May, 1979. Includes presentations on Theravada Buddhist meditation along with documentary film screenings, slide shows, discussions, and meditation sessions.</t>
+  </si>
+  <si>
+    <t>Khalsa Diwan Society: 1970 annual financial report (2022_15_09_01_013)</t>
+  </si>
+  <si>
+    <t>Report titled, "Khalsa Diwan Society: 1970 Annual Financial Report" dated 1st November, 1970, including the list of names of donors along with the amount donated, the financial statement from 1964 to 1971 of the Building Fund Committee, as well as the breakdown of the cost of construction of the new Sikh temple. Attached at the end is a letter from Gurdev Singh Gill, President, Khalsa Diwan Society, Vancouver, dated November 1, 1970, crediting the Treasurer, Bakshish Singh Johal and Secretary Avtar S. Gosal, for their extensive efforts in preparing the report.</t>
+  </si>
+  <si>
+    <t>Khalsa Diwan Society: list of pledges (2022_15_09_01_006)</t>
+  </si>
+  <si>
+    <t>List of Pledges published by the Khalsa Diwan Society</t>
+  </si>
+  <si>
+    <t>Khalsa Diwan Society members, 1972 (2022_15_09_01_029)</t>
+  </si>
+  <si>
+    <t>List of Khalsa Diwan Society members, 1972</t>
+  </si>
+  <si>
+    <t>[Khalsa Diwan Society, Vancouver: notice for 1981 Sevadars election] (2022_15_09_01_032)</t>
+  </si>
+  <si>
+    <t>Election notice from the Khalsa Diwan Society, Vancouver, urging Sikh community members to vote for Gurdev Singh Johal and his committee in the 1981 Sevadars election to keep the Gurdwara as a central hub for Sikhism. It lists key candidates, their positions, and polling details for December 6, 1980.</t>
+  </si>
+  <si>
+    <t>Komagata Maru 1914-2014 (2020_04_006_003)</t>
+  </si>
+  <si>
+    <t>Souvenir book commemorating the 100th anniversary of the Komagata Maru tragedy. The book includes letters from politicians as well as, articles from scholars and writers about the history, legacy, and impact of the Komagata Maru tragedy. There are articles and poems written in English, Punjabi, and Hindi. The cover of the book depicts the commemorative stamp issued by Canada Post. Throughout the book there are advertisements for businesses.</t>
+  </si>
+  <si>
+    <t>Less than three months to compile racism report (2023_15_01_20_029)</t>
+  </si>
+  <si>
+    <t>News clipping of Edmonton Journal outlining outcry of Dr. Buchignani's preliminary report findings.</t>
+  </si>
+  <si>
+    <t>[Letter from David McLean, acting regional director, to Steve Hume, Edmonton Journal editor, regarding Mr. Hume's critical editorial on Dr. Buchignani's racial discrimination report] (2023_15_01_20_051)</t>
+  </si>
+  <si>
+    <t>Letter from David McLean, acting regional director, to Steve Hume, Edmonton Journal editor, regarding Mr. Hume's critical editorial on Dr. Buchignani's racial discrimination report. Letter says Hume's editorial creates a false impression that Dr. Buchignani's methodology was inconsistent.</t>
+  </si>
+  <si>
+    <t>[Letter from Dr. Buchignani to Leslie "Les" Young, Minister of Labour, regarding Dr. Buchignani's "Perceptions of Discrimination in Calgary" report] (2023_15_01_20_054)</t>
+  </si>
+  <si>
+    <t>Letter from Dr. Buchignani to Leslie "Les" Young, Minister of Labour, regarding Dr. Buchignani's "Perceptions of Discrimination in Calgary" report and requesting Mr. Young to issue public comment to dispel uproar about results misconstrued by the media. Can see Mr. Young's reply in item 2023_15_01_20_049.</t>
+  </si>
+  <si>
+    <t>[Letter from Dr. Buchignani to the editors of the Edmonton Journal about a previous letter-to-the-editor] (2023_15_01_20_058)</t>
+  </si>
+  <si>
+    <t>Letter from Dr. Buchignani to the editors of the Edmonton Journal about a previous letter-to-the-editor written by David Williamson. Dr. Buchignani writes that Mr. Williamson's letter contains a lot of inaccuracies about race and race relations in Canada and proceeds to correct and dispute Mr. Williamson's arguments. A clipping of a published version of Mr. Williamson's letter is also included.</t>
+  </si>
+  <si>
+    <t>[Letter from Dr. Buchignani to the Edmonton Journal regarding previously published letters-to-the-editor about immigration] (2023_15_01_20_061)</t>
+  </si>
+  <si>
+    <t>Letter from Dr. Buchignani to the Edmonton Journal regarding three previously published letters-to-the-editor about immigration. Dr. Buchignani refutes the content of these letters and lays out his own ideal immigration policies and processes.</t>
+  </si>
+  <si>
+    <t>[Letter from Frank P. Nagle to the Chairman and Members of the Race Relations Committee] (2023_15_01_19_018)</t>
+  </si>
+  <si>
+    <t>Letter from Frank P. Nagle, member of the Toronto Board of Education to the Chairman and Members of the Race Relations Committee dated September 8, 1978. Includes details regarding a proposed meeting with the Toronto Sun to discuss the paper's editorial policy and race relations in Toronto. Also includes a submission to the Ontario Human Rights Commission from the Continuing Committee on Race Relations, under the signature of their Chairman, Mr. Chaitanya Kalevar. The submission presents the Committee's thoughts and concerns for the Human Rights on behalf of South Asians for Equality (SAFE), along with recommendations for improvement.</t>
+  </si>
+  <si>
+    <t>[Letter from Governor General of Canada David Johnston to Dr. Gurdev Singh Gill] (2022_15_03_03_006)</t>
+  </si>
+  <si>
+    <t>Letter from the Governor General of Canada, David Johnston, received by Dr. Gurdev Singh Gill. The letter details to him that he had been awarded the Diamond Jubilee Medal to thank him for his dedicated service to the community and to Canada.</t>
+  </si>
+  <si>
+    <t>[Letter from Indian Immigrant Aid Services to Dr. Gurdev Singh Gill[?] regarding orientation workshop] (2022_15_08_05_019)</t>
+  </si>
+  <si>
+    <t>Letter from Vijay Agnew, Chairperson of the Planning Committee at Indian Immigrant Aid Services to Dr. Gurdev Singh Gill[?] dated 1st October, 1977, inviting him to nominate a participant from his association for an orientation workshop for Indian volunteers and resource persons, scheduled for October 22, 1977, from 10:15 am to 2:00 pm at the Bloor-Gladstone Public Library. The letter describes the ideal participant as someone experienced in cultural dissemination and speaking to diverse groups. It requests that the name of the nominee be submitted by the deadline of October 12, 1977.</t>
+  </si>
+  <si>
+    <t>[Letter from Kerry Johnston, director of Multiculturalism about reports not being allowed to be released] (2023_15_01_20_053)</t>
+  </si>
+  <si>
+    <t>Letter from Kerry Johnston, director of Multiculturalism, advising that contents of report should not be released, otherwise partial releasing of data may occur.</t>
+  </si>
+  <si>
+    <t>[Letter from Leslie Young, Minister of Labour, to Norman Buchignani regarding "Perceptions of Discrimination in Calgary" report] (2023_15_01_20_049)</t>
+  </si>
+  <si>
+    <t>Letter of reply from Leslie "Les" Young, Minister of Labour, to Norman Buchignani on unwillingness to provide public comment regarding "Perceptions of Discrimination in Calgary" report. Can see letter sent by Dr. Buchignani in item 2023_15_01_20_054.</t>
+  </si>
+  <si>
+    <t>[Letter from Marjorie V. Smith to Dr. G. S. Gill regarding the program, 'Understanding East Indian Cultures"] (2022_15_06_056)</t>
+  </si>
+  <si>
+    <t>Letter from Marjorie V. Smith, Director of Programs in Aging at the University of British Columbia's Centre for Continuing Education, to Dr. G.S. Gill regarding the program, 'Understanding East Indian Cultures", dated, October 8th, 1970. The letter provides him with proposed thoughts for how the program can be conducted and a potential sponsorship from the Centre for Continuing Education at the University of British Columbia in cooperation with the Khalsa Diwan Society. The letter has annotations marked by Gurdev Singh Gill [?].</t>
+  </si>
+  <si>
+    <t>[Letter from Marjorie V. Smith to Mohinder Gill enclosing Gyan Nath's proposal] (2022_15_06_049)</t>
+  </si>
+  <si>
+    <t>Letter from Marjorie V. Smith to Mr. Mohinder Gill Enclosing Mr. Gyan Nath's Proposal on the education of South Asian children of Indian Origin titled, "A Planned Approach to Meet the Needs of Children with Non-English Background", to be presented at their meeting on January 12th. The letter also inquires on Mr. Gill's interest in assuming the position of Chairman for that meeting.</t>
+  </si>
+  <si>
+    <t>[Letter from Marjorie V. Smith to Mr. Mohinder Gill with meeting reminders] (2022_15_06_051)</t>
+  </si>
+  <si>
+    <t>Letter from Marjorie V. Smith,  Director of Programs in Human Relations at the University of British Columbia's Centre for Continuing Education to Mr. Mohinder Gill, with Meeting Reminders for two meetings in January along with their their purpose.</t>
+  </si>
+  <si>
+    <t>[Letter from Marjorie V. Smith to potential resource persons] (2022_15_06_053)</t>
+  </si>
+  <si>
+    <t>Letter from Marjorie V. Smith, Director of Programs in Human Relations at the University of British Columbia's Centre for Continuing Education, to Mr. Rampuri, Mr. Kohaley, Mr. Neel, Mr. Gyan Nath and Dr. G.S. Gill, dated 4th December, 1970, inviting them to be resource persons for the series, "Understanding East Indian (Sikh) Culture", as a follow-up on their exchange with Mr. Mohinder Gill. The series is sponsored by the University of British Columbia's Centre for Continuing Education in cooperation with the Khalsa Diwan Society. Along with providing the details and agenda of the sessions in this series, she asked them to phone her on 7th December to discuss further details, should they be interested.</t>
+  </si>
+  <si>
+    <t>[Letter from Peter Globensky, area director of southern Alberta, to editor of the Calgary Herald on clarifications of Dr. Buchignani's racial discrimination report] (2023_15_01_20_052)</t>
+  </si>
+  <si>
+    <t>Letter from Peter Globensky, area director of southern Alberta for the Secretary of State, to editor of the Calgary Herald on clarifications of Dr. Buchignani's racial discrimination report. Globensky clarifies methodology of Dr. Buchignani and reaffirms his expertise. Published letter to the editor is item 2023_15_01_20_025.</t>
+  </si>
+  <si>
+    <t>[Letter from Peter Globensky, area director of southern Alberta, to Dr. Buchignani on clarifying misconceptions about Dr. Buchignani's report] (2023_15_01_20_056)</t>
+  </si>
+  <si>
+    <t>Letter from Peter Globensky, area director of southern Alberta for the Secretary of State, to Dr. Buchignani about agreeing to publicly clarify misinformation arising from Dr. Buchignani's report.</t>
+  </si>
+  <si>
+    <t>[Letterhead of CACLALS: Canadian Association for Commonwealth Literature and Language Studies] (2023_15_01_15_048)</t>
+  </si>
+  <si>
+    <t>Letterhead of CACLALS: Canadian Association for Commonwealth Literature and Language Studies. The letterhead inlcudes a list of Executive Council of CACLALS, Department of English, University of Winnipeg, Winnipeg, Manitoba. The list includes the Chairman, Uma Parameswaran; the Secretary-Treasurer, Clement H. Wyke; and Executive members, Cecil Abrahams (Past-Chairman), Diana Brydon (University of British Columbia), Shamsul Islam (Vanier College), Lorraine McMullen (University of Ottawa) and Govind Sharma (Acadia University).</t>
+  </si>
+  <si>
+    <t>[Letterhead of PALI: Performing Arts and Literatures of India] (2023_15_01_15_046)</t>
+  </si>
+  <si>
+    <t>Letterhead of PALI: Performing Arts and Literatures of India. Project Director, Uma Parameswaran Ph.D.</t>
+  </si>
+  <si>
+    <t>[Letters from the Continuing Committee on Race Relations to Douglas Creighton] (2023_15_01_19_017)</t>
+  </si>
+  <si>
+    <t>Letters from Chaitanya K. Kalevar, Chairman of The Continuing Committee on Race Relations addressed to Douglas Creighton, publisher of Toronto Sun dated July 10, 1975. The letters outline their concerns about the three editorials published in their paper titled, "Racial Lunacy", "Shorty Cops?" and "Curried History" that they believe are irresponsible in their account of reports addressing racial discrimination in schooling and police hirings and are perpetuating negative stereotypes and prejudices against racially minor groups.</t>
+  </si>
+  <si>
+    <t>[Letters on race relations] (2023_15_01_19_024)</t>
+  </si>
+  <si>
+    <t>Letters on race relations.</t>
+  </si>
+  <si>
+    <t>Letter to the Editor Journal - 24 March 1982 (2023_15_01_20_006)</t>
+  </si>
+  <si>
+    <t>Letter to the Editor Journal by Dr. Norman Buchignani dated 24 March 1982 regarding Roy Farran's column on race relations in Canada.</t>
+  </si>
+  <si>
+    <t>[List of donors for the Khalsa Diwan Society Gurdwara, Vancouver] (2022_15_09_01_009)</t>
+  </si>
+  <si>
+    <t>Financial records of list of donors for the Khalsa Diwan Society Gurudwara, Vancouver, from 1964 to 1965. The first page expresses gratitude to all the donors for their service to the community along with a notice to inform them in case of any mistake in the records. The message is signed by the organization secretary, Gurkram Singh Dhali [?].</t>
+  </si>
+  <si>
+    <t>[List of donors for the Khalsa Diwan Society Gurdwara, Vancouver] (2022_15_09_01_017)</t>
+  </si>
+  <si>
+    <t>Pen-written list of donors along with the amount donated for Khalsa Diwan Society, Vancouver.</t>
+  </si>
+  <si>
+    <t>[List of donors who contributed $25] (2022_15_09_01_027)</t>
+  </si>
+  <si>
+    <t>List of donors who contributed $25</t>
+  </si>
+  <si>
+    <t>[List of expenditures and donors for Khalsa Diwan Society, Vancouver] (2022_15_09_01_007)</t>
+  </si>
+  <si>
+    <t>Financial records starting with a list of expenditures followed by a list of donors for Khalsa Diwan Society, Vancouver, along with their respective donation amounts.</t>
+  </si>
+  <si>
+    <t>[List of office bearers and executive committee members of Khalsa Diwan Society, Vancouver] (2022_15_09_01_019)</t>
+  </si>
+  <si>
+    <t>Typewritten list of office bearers and executive committee members of Khalsa Diwan Society, Vancouver for the year 1970.</t>
+  </si>
+  <si>
+    <t>[List of Sikh Temples in the United Kingdom] (2022_15_09_01_021)</t>
+  </si>
+  <si>
+    <t>List of twenty-three Sikh temples in the United Kingdom along with their addresses, collected by Lachman Chellaram. On the back of the page is a pen-written list of four Sikh Temples in East Africa, Persia and Kuwait.</t>
+  </si>
+  <si>
+    <t>[List of South Asian children of Indian origin] (2022_15_09_01_025)</t>
+  </si>
+  <si>
+    <t>List of names and birthdates of South Asian children of Indian origin from grades one to three in different divisions.</t>
+  </si>
+  <si>
+    <t>[Lists of South Asian children of Indian origin from Fleming and Douglas Annex] (2022_15_09_01_023)</t>
+  </si>
+  <si>
+    <t>Lists of South Asian children of Indian origin from the schools, Fleming and Douglas Annex, in Vancouver, sent to Dr. Gurdev Singh Gill by Janet Moody.</t>
+  </si>
+  <si>
+    <t>[Lists of South Asian children of Indian origin from Moberly and Henderson Annex] (2022_15_09_01_024)</t>
+  </si>
+  <si>
+    <t>Lists of South Asian children of Indian origin from the schools, Moberly, Moberly Annex, Henderson and Henderson Annex, in Vancouver, sent to Dr. Gurdev Singh Gill by Janet Moody on 24th February, 1971.</t>
+  </si>
+  <si>
+    <t>[Material Request Slip  from the Archives of Ontario] (2023_15_01_14_044)</t>
+  </si>
+  <si>
+    <t>Material Request Slip completed by Dr. Doreen Indra dated 15th July, 1981, for "Ontario Ministry of Culture: Papers on the East Indian Community, 1976", from the Archives of Ontario. On the back of the slip are handwritten notes citing two papers titled, "East Indians in Canada" by Indira A. Subramanian and "Understanding Multiculturism of India" by Dr. T.J. Samuel and Vara Pasupuletti Sing[?]. The notes also indicate that Dr. Indra found no material on the South Asian or Southeast Asian community and that all materials relate to the South Asians from Pakistan in Canada.</t>
+  </si>
+  <si>
+    <t>[Meeting minutes on the series, "Understanding East Indian Cultures"] (2022_15_06_055)</t>
+  </si>
+  <si>
+    <t>Meeting Minutes on the Series, "Understanding East Indian Cultures", held on July 16th, 1970. Along with mentioning the names of attendees, it highlights the background and main discussion points of the meeting. It ends with the details of the planned schedule and next meeting. The document has various marked annotations along with a list of three names who attended the meeting on October 19th, 1970 (Mr. Messenger, Joslin Bohanec, and Marjorie Smith).</t>
+  </si>
+  <si>
+    <t>[Meeting notes on "Education of East Indian Children"] (2022_15_06_052)</t>
+  </si>
+  <si>
+    <t>Meeting Notes on "Education of East Indian Children" held on November 17th, 1970. Along with listing the names of the presenters, it provides details on the suggestions made, what is being done and what can be done. Attached is a typewritten note on next meeting's time, date and venue.</t>
+  </si>
+  <si>
+    <t>[Meeting postponement notice on "Education of East Indian Children"] (2022_15_06_048)</t>
+  </si>
+  <si>
+    <t>Meeting Postponement Notice from 12th January, 1971 to 19th January, 1971, on "Education of East Indian Children" due to snow. Notice posted by Marjorie V. Smith, Director of Programs in Human Relations at the University of British Columbia's Centre for Continuing Education. On the back of the notice page are written notes on required tasks and registrants' statistics.</t>
+  </si>
+  <si>
+    <t>[Membership form for Indian Immigrant Aid Services] (2022_15_08_05_032)</t>
+  </si>
+  <si>
+    <t>Membership Form for Indian Immigrant Aid Services, asking for their name, address and membership fees.</t>
+  </si>
+  <si>
+    <t>[Memorandum from Registrar of Companies to the Khalsa Diwan Society] (2022_15_09_01_012)</t>
+  </si>
+  <si>
+    <t>Memorandum dated April 1, 1970, from the Registrar of Companies, Victoria, British Columbia, to Gurdev Singh Gill, Khalsa Diwan Society, Vancouver, notifying that the organization is not in good standing, as it has failed to file annual reports for the years 1964 to 1970. To restore its status, the society is instructed to submit the missing reports along with the required filing fees. Attached is a letter from the Khalsa Diwan Society to the Department of National Revenue, Ottawa, dated July 2, 1968, signed by Gurdev Singh Gill, apologizing for the delayed submission and enclosing the financial report for the society’s fiscal year 1967, followed by a list of donors and their contributions. The memorandum concludes with an empty page with the Khalsa Diwan Society’s letterhead that may have served as a cover or placeholder for additional correspondence.</t>
+  </si>
+  <si>
+    <t>Metropolitan Social Profile: A Guide to Social Planning Facts in Metropolitan Toronto (Metro Toronto Census Tract 1976) (2023_15_01_11_008)</t>
+  </si>
+  <si>
+    <t>Table with statistical data on mother tongue groups in the municipality of metropolitan Toronto of the years 1971 and 1976 given in the "Metropolitan Toronto Consensus Tract 1976". The report provides an analysis on social planning of metropolitan Toronto based on the table and suggests a lack of Spanish and Indo-Pakistani mother tongues in the profile. The guide was published by the Social Planning Council of Metropolitan Toronto in 1984.</t>
+  </si>
+  <si>
+    <t>Metro's Suburbs in Transition, Part 1: Evolution and Overview (2023_15_01_11_010)</t>
+  </si>
+  <si>
+    <t>Background report titled, "Metro's Suburbs in Transition, Part 1: Evolution and Overview" providing a review of trends in the social development of new suburban communities in Metropolitan Toronto by the Social Planning Council of Metropolitan Toronto in April, 1979. The report includes information on the immigrant populations in the suburbs, analyzing their distribution and influential factors shaping their immigration patterns and highlights the struggles they face in cultural, communal and economic settlement, pointing at the lack of accessibility, resources, child care and sources of social integration for Immigrants as the primary causes.</t>
+  </si>
+  <si>
+    <t>Minorities say bias commonplace in city (2023_15_01_20_031)</t>
+  </si>
+  <si>
+    <t>Newspaper clipping titled, "Minorities say bias commonplace in city" and "Ethnic coverae fair but sparse," published on The Herald.</t>
+  </si>
+  <si>
+    <t>Minute book of the Khalsa Diwan Society (2022_15_09_01_005)</t>
+  </si>
+  <si>
+    <t>Book containing meeting minutes for the Khalsa Diwan Society.</t>
+  </si>
+  <si>
+    <t>[Miscellaneous handwritten note on women farmworkers] (2023_15_01_15_009)</t>
+  </si>
+  <si>
+    <t>Handwritten note regarding 40-60 women workers of South Asian origin[?], who picked daffodils for work at 3.65 per hour.</t>
+  </si>
+  <si>
+    <t>[Miscellaneous handwritten notes] (2023_15_01_15_054)</t>
+  </si>
+  <si>
+    <t>Miscellaneous handwritten notes.</t>
+  </si>
+  <si>
+    <t>Miscellaneous note: first South Asians in Canada (2023_15_01_15_001)</t>
+  </si>
+  <si>
+    <t>Typewritten individual messages from Norman Buchignani and Doreen Indra to Meetow Singh, Kuldeep S.  Bains, Karm Singh, Ruth Ilytzky, David Mattison, Penny Seedhouse, Pat Doman, Uma Parameswaran, Ajit Singh Manku, Mario Carvalho, Neetu Sidhu, Khalid Mahmood, Alvina Giesbrecht, Linda Elefante-Thomson and the organization, Khalsa Diwan Society of Victoria.</t>
+  </si>
+  <si>
+    <t>More tickets (2023_15_01_20_013)</t>
+  </si>
+  <si>
+    <t>Photocopy of Sarnia Observer news article mentioning Dr. Buchignani suggesting tougher laws to let police deal with racial slurs.</t>
+  </si>
+  <si>
+    <t>Name-calling looked at (2023_15_01_20_038)</t>
+  </si>
+  <si>
+    <t>Edmonton Journal clipping on statement by Labour Minister Les Young addressing whether educational action for name-calling might be appropriate</t>
+  </si>
+  <si>
+    <t>[Newspaper clipping from "Religious Diversity Today"] (2023_15_01_19_007)</t>
+  </si>
+  <si>
+    <t>Newspaper clipping from "Religious Diversity Today" of an article that provides a comprehensive exploration of religious diversity and its implications within Canadian society. It delves into the complexities of religious rights, highlighting the need for accommodation while also acknowledging the challenges faced by communities, such as the Sikh community, in asserting their rights. The article addresses conflicts surrounding holidays and land use for religious purposes, citing examples of labor arbitration cases and zoning disputes.</t>
+  </si>
+  <si>
+    <t>[Newspaper clipping on racism] (2023_15_01_20_008)</t>
+  </si>
+  <si>
+    <t>Article titled, "Racism is only a big issue with victims, professor says" published on Edmonton Journal and "Tough laws urged on racism, media" published on Winnipeg Free Press sent by Stan Heller to Dr. Norman Buchignani.</t>
+  </si>
+  <si>
+    <t>[Newspaper clippings from The Herald] (2023_15_01_20_007)</t>
+  </si>
+  <si>
+    <t>Newspaper clippings from The Herald. Articles written by Dave Mabell, Sandy Tolley, and Kathy Gannon.</t>
+  </si>
+  <si>
+    <t>[Newspaper clippings from the Toronto Sun] (2023_15_01_19_016)</t>
+  </si>
+  <si>
+    <t>Newspaper clippings of editorials from the Toronto Sun highlighting the common theme of racism. 
+The first editorial titled, "Shorty Cops?", published on June 19, 1978, argues against changing physical requirements for police officers and opposes the idea of using psychological tests to detect racism. 
+The second editorial titled, "Curried History", published on June 1, 1978, condemns the efforts of the South Asian Origins Liaison Committee to remove textbooks from schools with racial prejudices towards India and dismisses them as overly sensitive. 
+The third editorial titled, "Racial Lunacy", published on May 25, 1978, discusses the Toronto Board of Education's draft plan on eliminating racism in schools.</t>
+  </si>
+  <si>
+    <t>[Newspaper clippings on racism] (2023_15_01_19_019)</t>
+  </si>
+  <si>
+    <t>Newspaper clippings from various Canada-based newspapers regarding racism.</t>
+  </si>
+  <si>
+    <t>[Newspaper clippings on racism] (2023_15_01_19_020)</t>
+  </si>
+  <si>
+    <t>Newspaper clippings, first titled, "Racist 'prominence' draws call for media penalties", published on 24th April, 1982 in the Victoria Times Colonist.  The second clipping titled, "Racism increased fear", published on March 31st, 1982, in the Star Phoenix.</t>
+  </si>
+  <si>
+    <t>[Newspaper clipping titled, "Alberta Farmer Returning Home"] (2023_15_01_19_003)</t>
+  </si>
+  <si>
+    <t>Newspaper clipping titled, "Alberta Farmer Returning Home", written by Shirly McNeill, Herald Staff Reporter, pubslihed in Calgary Herald, page 29, on 7th October, 1955. The news article highlights the story of Harnam Singh Hari, a farmer in Alberta, who is going back to India to visit his hometown after forty-five years.</t>
+  </si>
+  <si>
+    <t>Nominations for the directors, 1988 (2022_15_09_01_033)</t>
+  </si>
+  <si>
+    <t>List of nominations for Directors, as well as Executive Member Positions for Khalsa Diwan Society, Vancouver [?].</t>
+  </si>
+  <si>
+    <t>No room for individuality from the racist perspective (2023_15_01_20_039)</t>
+  </si>
+  <si>
+    <t>Edmonton Journal clipping opinion piece on racist sentiments about immigration.</t>
+  </si>
+  <si>
+    <t>[Notice for public meeting of Canadians of South Asian origin] (2022_15_08_05_022)</t>
+  </si>
+  <si>
+    <t>Notice for Public Meeting of Canadians of South Asian Origin, scheduled for 30th October, 1977, at 3:00 pm at Medical Science Auditorium, University of Toronto. The main goal is to present Ontario's Attorney General, Hon. Roy McMurtry, with a detailed report on racial violence and discrimination against the South Asian community compiled by Dr. B. Ubale. The event encourages community members to show their unity and demand government action to protect their rights. All the South Asian organizations that endorsed and sponsored this meeting are listed.</t>
+  </si>
+  <si>
+    <t>Ontario ethnocultural profiles: East Indians (2023_15_01_11_009)</t>
+  </si>
+  <si>
+    <t>Article titled, "Ontario ethnocultural profiles: East Indians" from a publication series consisting of records documenting the development of ethnocultural groups in Ontario including population distributions, immigrant landings and demographic characteristics published by the Ontario Ministry of Culture and Recreation. This article covers essential aspects representing the Indian Community from South Asia of Ontario, such as population statistics, origins, immigration motives, cultural and religious practices.</t>
+  </si>
+  <si>
+    <t>On the other foot (2023_15_01_20_028)</t>
+  </si>
+  <si>
+    <t>News clipping of Edmonton Journal about tensions between Ottawa and Alberta regarding Dr. Buchignani's report on race relations. Dr. Buchignani is not named in the article.</t>
+  </si>
+  <si>
+    <t>Pakistan-Canada Association of Calgary, Alberta Cultural Directory 1983-84 (2023_15_01_16_026)</t>
+  </si>
+  <si>
+    <t>Directory of members of Calgary's Pakistan-Canada Association along with business ads and a tribute to the association's former president.</t>
+  </si>
+  <si>
+    <t>Panjab Affairs: Bi-monthly Newsmagazine (2023_15_01_18_007)</t>
+  </si>
+  <si>
+    <t>Bi-monthly Newsmagazine titled, "Panjab Affairs", Volume 2, Number 4, issued on October, 1980, featuring news articles related to Panjab, India, titled, "Panjab Tops in Rice Production", "Report on the Sikh Conference", followed by short articles inviting news reports, organization announcements and an editorial assistant. Also includes a book review and a "Letter to the Editor", followed by matrimonials, pen friends, subscription and advertising rates, and a news article on "Power Embargo".</t>
+  </si>
+  <si>
+    <t>Papers on the East Indian Community (2023_15_01_10_027)</t>
+  </si>
+  <si>
+    <t>Three different papers on the subject of Indians and Indians in Canada, including "East Indians in Canada," "Remarks by Dr. T.J. Samuel of Ottawa at the Intercultural Seminar on East Indians," and "Understanding the Multi-Cultures of India".</t>
+  </si>
+  <si>
+    <t>[Photo of a group of funeral attendees standing around the casket of Inder Sidhu] (2020_03_F00313_003)</t>
+  </si>
+  <si>
+    <t>Image of a group of funeral attendees standing near the open casket viewing for Inder Sidhu. A wreath is hung on the wall and a flower arrangement is placed on the casket.</t>
+  </si>
+  <si>
+    <t>[Photo of a group of funeral attendees standing around the casket of Inder Sidhu] (2020_03_F00313_005)</t>
+  </si>
+  <si>
+    <t>Image of a group of funeral attendees standing near the open casket viewing for Inder Sidhu with their hands folded.</t>
+  </si>
+  <si>
+    <t>[Photo of a group of funeral attendees standing around the casket of Inder Sidhu] (2020_03_F00313_009)</t>
+  </si>
+  <si>
+    <t>Image of a group of funeral attendees sitting in pews at the open casket viewing for Inder Sidhu. A wreath is hung on the wall and a flower arrangement is placed on the casket.</t>
+  </si>
+  <si>
+    <t>[Photo of a group of funeral attendees standing around the casket of Inder Sidhu] (2020_03_F00313_010)</t>
+  </si>
+  <si>
+    <t>[Photo of a group of funeral attendees standing around the casket of Inder Sidhu] (2020_03_F00313_012)</t>
+  </si>
+  <si>
+    <t>[Photo of a group of unidentified men carrying the coffin of Inder Sidhu] (2020_03_F00313_001)</t>
+  </si>
+  <si>
+    <t>Image of a group of unidentified male pallbearers carrying the coffin of Inder Sidhu outside of the funeral home.</t>
+  </si>
+  <si>
+    <t>[Photo of a group of unidentified men carrying the coffin of Inder Sidhu] (2020_03_F00313_002)</t>
+  </si>
+  <si>
+    <t>[Photo of Ajmer Singh] (2020_03_F00333_001)</t>
+  </si>
+  <si>
+    <t>Image of Ajmer Singh posing for a photo. Singh is standing against a wall and wearing a suit.</t>
+  </si>
+  <si>
+    <t>[Photo of Ajmer S. Sidhu and an unidentified woman on the Gurdwara steps] (2020_03_F00301_006)</t>
+  </si>
+  <si>
+    <t>Image of Ajmer S. Sidhu and an unidentified woman posing for a photo on the steps outside of the Gurdwara. Both Sidhu and the unidentified woman are wearing garlands around their necks.</t>
+  </si>
+  <si>
+    <t>[Photo of Ajmer S. Sidhu and an unidentified woman on the Gurdwara steps] (2020_03_F00301_021)</t>
+  </si>
+  <si>
+    <t>[Photo of Ajmer S. Sidhu and wedding guests] (2020_03_F00301_004)</t>
+  </si>
+  <si>
+    <t>Image of Ajmer S. Sidhu, an unidentified woman and wedding guests sitting in the Gudwara. An unidentified man is placing a garland around the neck of the unidentified woman</t>
+  </si>
+  <si>
+    <t>[Photo of Ajmer S. Sidhu and wedding guests] (2020_03_F00301_005)</t>
+  </si>
+  <si>
+    <t>[Photo of Ajmer S. Sidhu, an unidentified woman and wedding guests on the Gurdwara steps] (2020_03_F00301_007)</t>
+  </si>
+  <si>
+    <t>Image of Ajmer S. Sidhu, an unidentified woman and a group of wedding guests standing on the steps outside of the Gurdwara posing for a photo.</t>
+  </si>
+  <si>
+    <t>[Photo of Ajmer S. Sidhu, an unidentified woman and their wedding guests] (2020_03_F00301_008)</t>
+  </si>
+  <si>
+    <t>Image of Ajmer S. Sidhu, an unidentified woman and wedding guests sitting in the Gudwara. An unidentified man is placing a garland around the neck of Sidhu.</t>
+  </si>
+  <si>
+    <t>[Photo of Ajmer S. Sidhu, an unidentified woman and their wedding guests] (2020_03_F00301_009)</t>
+  </si>
+  <si>
+    <t>Image of Ajmer S. Sidhu, an unidentified woman and wedding guests sitting in the Gudwara.</t>
+  </si>
+  <si>
+    <t>[Photo of Ajmer S. Sidhu, an unidentified woman and their wedding guests] (2020_03_F00301_010)</t>
+  </si>
+  <si>
+    <t>Image of Ajmer S. Sidhu, an unidentified woman and their wedding guests sitting in the Gurdwara. The unidentified woman is placing a ring onto the finger of Sidhu.</t>
+  </si>
+  <si>
+    <t>[Photo of Ajmer S. Sidhu, an unidentified woman and their wedding guests] (2020_03_F00301_011)</t>
+  </si>
+  <si>
+    <t>Image of Ajmer S. Sidhu, an unidentified woman and their wedding guests sitting in the Gurdwara. Sidhu is placing a ring onto the finger of the unidentified woman.</t>
+  </si>
+  <si>
+    <t>[Photo of Ajmer S. Sidhu, an unidentified woman and their wedding guests] (2020_03_F00301_012)</t>
+  </si>
+  <si>
+    <t>Image of Ajmer S. Sidhu, an unidentified woman and their wedding guests sitting in the Gurdwara. An unidentified man is placing a piece of cloth into the hands of both Sidhu and the unidentified woman</t>
+  </si>
+  <si>
+    <t>[Photo of Ajmer S. Sidhu, an unidentified woman and their wedding guests] (2020_03_F00301_013)</t>
+  </si>
+  <si>
+    <t>Image of Ajmer S. Sidhu, an unidentified woman and their wedding guests in the Gurdwara. An unidentified man is walking alongside the unidentified woman, making their way to the front of the Gurdwara.</t>
+  </si>
+  <si>
+    <t>[Photo of Ajmer S. Sidhu, an unidentified woman and their wedding guests] (2020_03_F00301_014)</t>
+  </si>
+  <si>
+    <t>Image of Ajmer S. Sidhu, an unidentified woman and their wedding guests sitting in the Gurdwara. An unidentified man is holding a book for the unidentified woman to sign.</t>
+  </si>
+  <si>
+    <t>[Photo of Ajmer S. Sidhu, an unidentified woman and their wedding guests] (2020_03_F00301_015)</t>
+  </si>
+  <si>
+    <t>Image of Ajmer S. Sidhu, an unidentified woman and their wedding guests sitting in the Gurdwara. An unidentified man is holding a book for Sidhu to sign.</t>
+  </si>
+  <si>
+    <t>[Photo of Ajmer S. Sidhu, an unidentified woman and their wedding guests] (2020_03_F00301_016)</t>
+  </si>
+  <si>
+    <t>Image of Ajmer S. Sidhu, an unidentified woman and their wedding guests sitting in the Gurdwara. An unidentified man is holding a book for another unidentified man to sign.</t>
+  </si>
+  <si>
+    <t>[Photo of Ajmer S. Sidhu, an unidentified woman and their wedding guests] (2020_03_F00301_017)</t>
+  </si>
+  <si>
+    <t>[Photo of Ajmer S. Sidhu, an unidentified woman and their wedding guests] (2020_03_F00301_018)</t>
+  </si>
+  <si>
+    <t>[Photo of Ajmer S. Sidhu, an unidentified woman and their wedding guests] (2020_03_F00301_019)</t>
+  </si>
+  <si>
+    <t>Image of Ajrmer S. Sidhu, an unidentified woman and their wedding guests standing in the Gurdwara with their hands folded.</t>
+  </si>
+  <si>
+    <t>[Photo of Ajmer S. Sidhu, an unidentified woman and wedding guests on the Gurdwara steps] (2020_03_F00301_020)</t>
+  </si>
+  <si>
+    <t>[Photo of Ajmer S. Sidhu's wedding guests] (2020_03_F00301_001)</t>
+  </si>
+  <si>
+    <t>Image of wedding guests standing in the Gurdwara. An unidentified man holds a microphone for another unidentified man who is praying.</t>
+  </si>
+  <si>
+    <t>[Photo of Ajmer S. Sidhu's wedding guests] (2020_03_F00301_002)</t>
+  </si>
+  <si>
+    <t>Image of wedding guests sitting in the Gurdwara. They are facing an unidentified man who is addressing them.</t>
+  </si>
+  <si>
+    <t>[Photo of Ajmer S. Sidhu, three unidentified women and two unidentified men] (2020_03_F00301_003)</t>
+  </si>
+  <si>
+    <t>Image of Ajmer S. Sidhu, three unidentified women and two unidentified men standing with their hands folded in the Gurdwara.</t>
+  </si>
+  <si>
+    <t>[Photo of an unidentified man] (2020_03_F00303_026)</t>
+  </si>
+  <si>
+    <t>Image of an unidentified man posing for a photo outdoors. The unidentified man is the groom at the wedding of D.S. Sidhu and G.K. Sidhu.</t>
+  </si>
+  <si>
+    <t>[Photo of an unidentified man posing next to the casket of Kashmir Grewal] (2020_03_F00311_010)</t>
+  </si>
+  <si>
+    <t>Image of an unidentifed man standing around the casket of Kashmir Grewal with his hands folded.</t>
+  </si>
+  <si>
+    <t>[Photo of an unidentified man's pants and floor] (2020_03_F00297_016)</t>
+  </si>
+  <si>
+    <t>Image of an unidentified man's pants and feet in the Gurdwara</t>
+  </si>
+  <si>
+    <t>[Photo of an unidentified woman] (2020_03_F00304_005)</t>
+  </si>
+  <si>
+    <t>Image of an unidentified woman posing for a photo outdoors besides a tree. The unidentified woman is standing and wearing a red salwar.</t>
+  </si>
+  <si>
+    <t>[Photo of an unidentified woman] (2020_03_F00304_021)</t>
+  </si>
+  <si>
+    <t>Image of an unidentified woman posing for a photo outdoors. The unidentified woman is standing and wearing a red salwar.</t>
+  </si>
+  <si>
+    <t>[Photo of an unidentified woman, an unidentified man and five unidentified children standing near the casket of Kashmir Grewal] (2020_03_F00311_012)</t>
+  </si>
+  <si>
+    <t>Image of an unidentified woman, an unidentified man and five unidentified children standing near the casket of Kasmir Grewal. The unidentified woman has her hand holding the hand of Grewal.</t>
+  </si>
+  <si>
+    <t>[Photo of an unidentified woman standing over the casket of Kashmir Grewal] (2020_03_F00311_005)</t>
+  </si>
+  <si>
+    <t>Image of an unidentified woman standing over the casket of Kashmir Grewal. The unidentified woman has both hands around the head of Grewal.</t>
+  </si>
+  <si>
+    <t>[Photo of Baldave Sidhu and an unidentified child] (2020_03_F00297_005)</t>
+  </si>
+  <si>
+    <t>Image of Baldave Sidhu and an unidentified child posing for a photo outside of the Gurdwara. Sidhu is wearing a green turban and a burgandy suit.</t>
+  </si>
+  <si>
+    <t>[Photo of Baldave Sidhu and the wedding guests] (2020_03_F00297_034)</t>
+  </si>
+  <si>
+    <t>Image of Baldave Sidhu and the wedding guests in the Gurdwara. Sidhu is kneeling at the front of the Gurdwara.</t>
+  </si>
+  <si>
+    <t>[Photo of Baldave Sidhu and the wedding guests] (2020_03_F00297_038)</t>
+  </si>
+  <si>
+    <t>Image of Baldave Sidhu and the wedding guests in the Gurdwara. Sidhu is walking towards the front of the Gurdwara.</t>
+  </si>
+  <si>
+    <t>[Photo of Baldave Sidhu, Jatinder Kosa and their wedding guests] (2020_03_F00297_001)</t>
+  </si>
+  <si>
+    <t>Image of Baldave Sidhu, Jatinder Kosa and their wedding guests in the Gurdwara. An unidentified man places a garland around Kosa's neck.</t>
+  </si>
+  <si>
+    <t>[Photo of Baldave Sidhu, Jatinder Kosa and their wedding guests] (2020_03_F00297_002)</t>
+  </si>
+  <si>
+    <t>Image of Baldave Sidhu, Jatinder Kosa and their wedding guests in the Gurdwara. An unidentified man is holding a gift of money next to Sidhu.</t>
+  </si>
+  <si>
+    <t>[Photo of Baldave Sidhu, Jatinder Kosa and their wedding guests] (2020_03_F00297_003)</t>
+  </si>
+  <si>
+    <t>Image of Baldave Sidhu, Jatinder Kosa and their wedding guests in the Gurdwara. Kosa is standing next to Sidhu, who is sitting with his legs crossed.</t>
+  </si>
+  <si>
+    <t>[Photo of Baldave Sidhu, Jatinder Kosa and their wedding guests] (2020_03_F00297_008)</t>
+  </si>
+  <si>
+    <t>Image of Baldave Sidhu, Jatinder Kosa and their wedding guests in the Gurdwara.</t>
+  </si>
+  <si>
+    <t>[Photo of Baldave Sidhu, Jatinder Kosa and their wedding guests] (2020_03_F00297_009)</t>
+  </si>
+  <si>
+    <t>[Photo of Baldave Sidhu, Jatinder Kosa and their wedding guests] (2020_03_F00297_010)</t>
+  </si>
+  <si>
+    <t>[Photo of Baldave Sidhu, Jatinder Kosa and their wedding guests] (2020_03_F00297_011)</t>
+  </si>
+  <si>
+    <t>Image of Baldave Sidhu, Jatinder Kosa and their wedding guests in the Gurdwara. An unidentified man places a garland around Sidhu's neck.</t>
+  </si>
+  <si>
+    <t>[Photo of Baldave Sidhu, Jatinder Kosa and their wedding guests] (2020_03_F00297_012)</t>
+  </si>
+  <si>
+    <t>[Photo of Baldave Sidhu, Jatinder Kosa and their wedding guests] (2020_03_F00297_013)</t>
+  </si>
+  <si>
+    <t>[Photo of Baldave Sidhu, Jatinder Kosa and their wedding guests] (2020_03_F00297_014)</t>
+  </si>
+  <si>
+    <t>[Photo of Baldave Sidhu, Jatinder Kosa and their wedding guests] (2020_03_F00297_015)</t>
+  </si>
+  <si>
+    <t>[Photo of Baldave Sidhu, Jatinder Kosa and their wedding guests] (2020_03_F00297_017)</t>
+  </si>
+  <si>
+    <t>Image of Baldave Sidhu, Jatinder Kosa and their wedding guests sitting in the Gurdwara.</t>
+  </si>
+  <si>
+    <t>[Photo of Baldave Sidhu, Jatinder Kosa and their wedding guests] (2020_03_F00297_018)</t>
+  </si>
+  <si>
+    <t>[Photo of Baldave Sidhu, Jatinder Kosa and their wedding guests] (2020_03_F00297_019)</t>
+  </si>
+  <si>
+    <t>[Photo of Baldave Sidhu, Jatinder Kosa and their wedding guests] (2020_03_F00297_020)</t>
+  </si>
+  <si>
+    <t>Image of Baldave Sidhu, Jatinder Kosa and their wedding guests in the Gurdwara. An unidentified man standing next to Sidhu is speaking.</t>
+  </si>
+  <si>
+    <t>[Photo of Baldave Sidhu, Jatinder Kosa and their wedding guests] (2020_03_F00297_023)</t>
+  </si>
+  <si>
+    <t>Image of Baldave Sidhu, Jatinder Kosa and their wedding guests in the Gurdwara. An unidentified man places something into Kosa's hand.</t>
+  </si>
+  <si>
+    <t>[Photo of Baldave Sidhu, Jatinder Kosa and their wedding guests] (2020_03_F00297_032)</t>
+  </si>
+  <si>
+    <t>Image of Baldave Sidhu, Jatinder Kosa and their wedding guests in the Gurdwara. Sidhu is sitting with his legs crossed and Kosa is standing and making her way to the front of the Gurdwara.</t>
+  </si>
+  <si>
+    <t>[Photo of Baldave Sidhu, Jatinder Kosa and their wedding guests] (2020_03_F00297_035)</t>
+  </si>
+  <si>
+    <t>[Photo of Baldave Sidhu, Jatinder Kosa and their wedding guests] (2020_03_F00297_036)</t>
+  </si>
+  <si>
+    <t>[Photo of Baldave Sidhu, Jatinder Kosa and their wedding guests] (2020_03_F00297_037)</t>
+  </si>
+  <si>
+    <t>[Photo of Baldave Sidhu, Jatinder Kosa and their wedding guests] (2020_03_F00297_039)</t>
+  </si>
+  <si>
+    <t>[Photo of Baldave Sidhu, Jatinder Kosa and their wedding guests] (2020_03_F00297_040)</t>
+  </si>
+  <si>
+    <t>[Photo of Baldave Sidhu, Jatinder Kosa and their wedding guests] (2020_03_F00297_042)</t>
+  </si>
+  <si>
+    <t>Image of Baldave Sidhu, Jatinder Kosa and their wedding guests posing for a photo outside of the Gurdwara. Sidhu and Kosa are standing with an unidentified child between two decorated automobiles.</t>
+  </si>
+  <si>
+    <t>[Photo of Baldave Sidhu, Jatinder Kosa and their wedding guests] (2020_03_F00297_046)</t>
+  </si>
+  <si>
+    <t>[Photo of Baldave Sidhu, Jatinder Kosa and their wedding guests] (2020_03_F00297_047)</t>
+  </si>
+  <si>
+    <t>Image of Baldave Sidhu, Jatinder Kosa and their wedding guests in the Gurdwara. An unidentified woman is presenting Kosa with a gift of money</t>
+  </si>
+  <si>
+    <t>[Photo of Chindo Sidhu, Iqbal Sandhu and their wedding guests] (2020_03_F00280_004)</t>
+  </si>
+  <si>
+    <t>Image of Chindo Sidhu and Iqbal Sandhu sitting with their wedding guests in the Gurdwara. An unidentified man is placing a garland around Sandhu.</t>
+  </si>
+  <si>
+    <t>[Photo of Chindo Sidhu, Iqbal Sandhu and their wedding guests] (2020_03_F00280_007)</t>
+  </si>
+  <si>
+    <t>Image of Chindo Sidhu and Iqbal Sandhu sitting with their wedding guests in the Gurdwara. An unidentified woman is placing a garland around Sandhu.</t>
+  </si>
+  <si>
+    <t>[Photo of Chindo Sidhu, Iqbal Sandhu and their wedding guests] (2020_03_F00280_008)</t>
+  </si>
+  <si>
+    <t>[Photo of Chindo Sidhu, Iqbal Sandhu and their wedding guests] (2020_03_F00280_020)</t>
+  </si>
+  <si>
+    <t>Image of Chindo Sidhu and Iqbal Sandhu sitting with their wedding guests in the Gurdwara. Sidhu is writing in a book.</t>
+  </si>
+  <si>
+    <t>[Photo of Chindo Sidhu, Iqbal Sandhu and their wedding guests] (2020_03_F00280_035)</t>
+  </si>
+  <si>
+    <t>Image of Chindo Sidhu and Iqbal Sandhu sitting with their wedding guests in the Gurdwara.</t>
+  </si>
+  <si>
+    <t>[Photo of Chindo Sidhu, Iqbal Sandhu and their wedding guests] (2020_03_F00280_058)</t>
+  </si>
+  <si>
+    <t>Image of Chindo Sidhu and Iqbal Sandhu sitting with their wedding guests in the Gurdwara. Two unidentified women are placing a garland on Sidhu.</t>
+  </si>
+  <si>
+    <t>[Photo of D.S. Sidhu and G.K. Sidhu] (2020_03_F00303_029)</t>
+  </si>
+  <si>
+    <t>Image of D.S. Sidhu and G.K. Sidhu posing for a photo outdoors. They are both standing in front of a car with wedding decorations.</t>
+  </si>
+  <si>
+    <t>[Photo of D.S. Sidhu and G.K. Sidhu's wedding guests] (2020_03_F00303_025)</t>
+  </si>
+  <si>
+    <t>Image of wedding guests entering the Gurdwara. An unidentified group of men are lining up to place gifts of money near the front of the Gurdwara</t>
+  </si>
+  <si>
+    <t>[Photo of D.S. Sidhu, G.K. Sidhu and their wedding guests] (2020_03_F00303_005)</t>
+  </si>
+  <si>
+    <t>Image of D.S. Sidhu, G.K. Sidhu and their wedding guests sitting in the Gurdwara. An unidentified woman is touching the bride's shoulder.</t>
+  </si>
+  <si>
+    <t>[Photo of D.S. Sidhu, G.K. Sidhu and their wedding guests] (2020_03_F00303_006)</t>
+  </si>
+  <si>
+    <t>[Photo of D.S. Sidhu, G.K. Sidhu and their wedding guests] (2020_03_F00303_007)</t>
+  </si>
+  <si>
+    <t>Image of D.S. Sidhu, G.K. Sidhu and their wedding guests in the Gurdwara with their hands folded. An unidentified man is speaking to the guests.</t>
+  </si>
+  <si>
+    <t>[Photo of D.S. Sidhu, G.K. Sidhu and their wedding guests] (2020_03_F00303_008)</t>
+  </si>
+  <si>
+    <t>[Photo of D.S. Sidhu, G.K. Sidhu and their wedding guests] (2020_03_F00303_017)</t>
+  </si>
+  <si>
+    <t>Image of D.S. Sidhu, G.K. Sidhu and their wedding guests sitting in the Gurdwara. An unidentified woman is touching the bride's flower bouquet.</t>
+  </si>
+  <si>
+    <t>[Photo of D.S. Sidhu, G.K. Sidhu and their wedding guests] (2020_03_F00303_018)</t>
+  </si>
+  <si>
+    <t>Image of D.S. Sidhu, G.K. Sidhu and their wedding guests sitting in the Gurdwara. An unidentified woman is presenting the bride with a gift of money</t>
+  </si>
+  <si>
+    <t>[Photo of D.S. Sidhu, G.K. Sidhu and their wedding guests] (2020_03_F00303_021)</t>
+  </si>
+  <si>
+    <t>Image of D.s. Sidhu, G.K. Sidhu and their wedding guests posing outside of the Gurdwara. The group is standing next to a car with colourful wedding decorations.</t>
+  </si>
+  <si>
+    <t>[Photo of D.S. Sidhu, G.K. Sidhu and their wedding guests] (2020_03_F00303_022)</t>
+  </si>
+  <si>
+    <t>Image of D.S. Sidhu, G.K. Sidhu and their wedding guests posing for a group photo on the steps of the Gurdwara.</t>
+  </si>
+  <si>
+    <t>[Photo of D.S. Sidhu, G.K. Sidhu and their wedding guests] (2020_03_F00303_023)</t>
+  </si>
+  <si>
+    <t>[Photo of D.S. Sidhu, G.K. Sidhu and their wedding guests] (2020_03_F00303_027)</t>
+  </si>
+  <si>
+    <t>[Photo of D.S. Sidhu, G.K. Sidhu and their wedding guests] (2020_03_F00303_028)</t>
+  </si>
+  <si>
+    <t>[Photo of D.S. Sidhu, G.K. Sidhu and their wedding guests] (2020_03_F00303_030)</t>
+  </si>
+  <si>
+    <t>Image of D.S. Sidhu, G.K. Sidhu and their wedding guests standing in the Gurdwara with their hands folded.</t>
+  </si>
+  <si>
+    <t>[Photo of D.S. Sidhu, G.K. Sidhu and their wedding guests] (2020_03_F00303_031)</t>
+  </si>
+  <si>
+    <t>Image of D.S. Sidhu, G.K. Sidhu and their wedding guests in the Gurdwara. An unidentified man is holding up a garland between the bride and groom.</t>
+  </si>
+  <si>
+    <t>[Photo of D.S. Sidhu, G.K. Sidhu and their wedding guests] (2020_03_F00303_032)</t>
+  </si>
+  <si>
+    <t>[Photo of five unidentified men standing around the casket of Kashmir Grewal] (2020_03_F00311_007)</t>
+  </si>
+  <si>
+    <t>Image of five unidentifed men standing around the casket of Kashmir Grewal. Three of the unidentified men have their hands folded.</t>
+  </si>
+  <si>
+    <t>[Photo of four unidentified women, two unidentified men and an unidentified child standing near the casket of Kashmir Grewal] (2020_03_F00311_013)</t>
+  </si>
+  <si>
+    <t>Image of four unidentified women, two unidentified men and an unidentified child standing near the basket of Kashmir Grewal. The unidentified woman has her hand outstreched and holding the hand of Grewal.</t>
+  </si>
+  <si>
+    <t>[Photo of funeral attendees sitting in pews at Inder Sidhu's funeral] (2020_03_F00313_006)</t>
+  </si>
+  <si>
+    <t>Image of funeral attendees sitting in pews at Inder Sidhu's funeral. A wreath is hung on the wall and a flower arrangement is placed on the casket.</t>
+  </si>
+  <si>
+    <t>[Photo of funeral attendees sitting in pews at Inder Sidhu's funeral] (2020_03_F00313_011)</t>
+  </si>
+  <si>
+    <t>[Photo of Gavar Singh, an unidentified bride and wedding guests] (2020_03_F00324_001)</t>
+  </si>
+  <si>
+    <t>Image of Gavar Singh, an unidentified bride and wedding guests in the Gurdwara. An unidentified child is standing inbetween the couple and pointing.</t>
+  </si>
+  <si>
+    <t>[Photo of Gavar Singh, an unidentified bride and wedding guests] (2020_03_F00324_002)</t>
+  </si>
+  <si>
+    <t>Image of Gavar Singh, an unidentified bride and wedding guests in the Gurdwara. The unidentified bride is signing a book.</t>
+  </si>
+  <si>
+    <t>[Photo of Gavar Singh, an unidentified bride and wedding guests] (2020_03_F00324_004)</t>
+  </si>
+  <si>
+    <t>Image of Gavar Singh, an unidentified bride and wedding guests in the Gurdwara. An unidentified man is holding a garland between the couple.</t>
+  </si>
+  <si>
+    <t>[Photo of Gavar Singh, an unidentified bride and wedding guests] (2020_03_F00324_005)</t>
+  </si>
+  <si>
+    <t>Image of Gavar Singh, an unidentified bride and wedding guests in the Gurdwara. Singh is placing a ring onto the finger of the unidentified bride.</t>
+  </si>
+  <si>
+    <t>[Photo of Gavar Singh, an unidentified bride and wedding guests] (2020_03_F00324_006)</t>
+  </si>
+  <si>
+    <t>Image of Gavar Singh, an unidentified bride and wedding guests in the Gurdwara. An unidentified man is placing a garland around Singh's neck.</t>
+  </si>
+  <si>
+    <t>[Photo of Gavar Singh, an unidentified bride and wedding guests outside of the Gurdwara] (2020_03_F00324_007)</t>
+  </si>
+  <si>
+    <t>Image of Gavar Singh, an unidentified bridge and wedding guests posing for a group photo outside of the Gurdwara.</t>
+  </si>
+  <si>
+    <t>[Photo of Gavar Singh, an unidentified bride and wedding guests] (2020_03_F00324_008)</t>
+  </si>
+  <si>
+    <t>Image of Gavar Singh, an unidentified bride and wedding guests in the Gurdwara.</t>
+  </si>
+  <si>
+    <t>[Photo of G.K. Sidhu and wedding guests] (2020_03_F00314_014)</t>
+  </si>
+  <si>
+    <t>Image of G.K. Sidhu and wedding guests walking to the front of the Gurdwara. Sidhu is walking with an unidentified man and wearing a pink Salwar.</t>
+  </si>
+  <si>
+    <t>[Photo of G.K. Sidhu and wedding guests on the steps of the Gurdwara] (2020_03_F00314_020)</t>
+  </si>
+  <si>
+    <t>Image of G.K. Sidhu and wedding guests posing for a photo on the steps of the Gurdwara. The unidentified women and children all stand behind Sidhu, who is wearing a red salwar.</t>
+  </si>
+  <si>
+    <t>[Photo of Gurdev and Kerneil Sidhu wedding from the back of the Gurdwara] (2020_03_F00292_045)</t>
+  </si>
+  <si>
+    <t>Image of Gurdev and Kerneil Sidhu's wedding taken from the back of the Gurdwara.</t>
+  </si>
+  <si>
+    <t>[Photo of Gurdev Sidhu and wedding guests] (2020_03_F00292_011)</t>
+  </si>
+  <si>
+    <t>Image of Gurdev Sidhu and wedding guests sitting in the Gurdwara. Sidhu is sitting with his legs crossed and wearing a sehra bandi.</t>
+  </si>
+  <si>
+    <t>[Photo of Gurdev Sidhu and wedding guests] (2020_03_F00292_028)</t>
+  </si>
+  <si>
+    <t>Image of Gurdev Sidhu and wedding guests in the Gurdwara. Sidhu and four unidentified men are walking in a line towards the front of the Gurdwara. Sidhu is wearing a Sehra bandi.</t>
+  </si>
+  <si>
+    <t>[Photo of Jatinder Kosa] (2020_03_F00297_004)</t>
+  </si>
+  <si>
+    <t>Image of Jatinder Kosa posing for a photo outside of the Gurdwara. Kosa is wearing a pink dupatta and a golden nath.</t>
+  </si>
+  <si>
+    <t>[Photo of Kapoor Singh and weddings guests] (2020_03_F00326_016)</t>
+  </si>
+  <si>
+    <t>Image of Kapoor Singh and wedding guests in the Gurdwara. Singh is leading a line of unidentified men into the Gurdwara, and he is about to kneel at the front of the Gurdwara.</t>
+  </si>
+  <si>
+    <t>[Photo of Kapoor Singh, an unidentified bride and wedding guests on the steps of the Gurdwara] (2020_03_F00326_001)</t>
+  </si>
+  <si>
+    <t>Image of Kapoor Singh, an unidentified bride and wedding guests gathering for a group photo on the Gurdwara steps.</t>
+  </si>
+  <si>
+    <t>[Photo of Kapoor Singh, an unidentified bride and wedding guests on the steps of the Gurdwara] (2020_03_F00326_002)</t>
+  </si>
+  <si>
+    <t>[Photo of Kapoor Singh, an unidentified bride and wedding guests on the steps of the Gurdwara] (2020_03_F00326_003)</t>
+  </si>
+  <si>
+    <t>[Photo of Kapoor Singh, an unidentified bride and wedding guests on the steps of the Gurdwara] (2020_03_F00326_005)</t>
+  </si>
+  <si>
+    <t>[Photo of Kapoor Singh, an unidentified bride and weddings guests] (2020_03_F00326_006)</t>
+  </si>
+  <si>
+    <t>Image of Kapoor Singh, an unidentified bride and wedding guests sitting in the Gurdwara. An unidentified man is holding a book for Singh to sign.</t>
+  </si>
+  <si>
+    <t>[Photo of Kapoor Singh, an unidentified bride and weddings guests] (2020_03_F00326_007)</t>
+  </si>
+  <si>
+    <t>Image of Kapoor Singh, an unidentified bride and wedding guests sitting in the Gurdwara. An unidentified woman sits behind the unidentified bride as Singh places a ring on her finger.</t>
+  </si>
+  <si>
+    <t>[Photo of Kapoor Singh, an unidentified bride and weddings guests] (2020_03_F00326_008)</t>
+  </si>
+  <si>
+    <t>Image of Kapoor SIngh, an unidentified bride and wedding guests sitting in the Gurdwara. An unidentified woman sits behind the unidentified bride as Singh places a ring on her finger.</t>
+  </si>
+  <si>
+    <t>[Photo of Kapoor Singh, an unidentified bride and weddings guests] (2020_03_F00326_009)</t>
+  </si>
+  <si>
+    <t>Image of Kapoor Singh, an unidentified bride and wedding guests sitting in the Gurdwara. An unidentified man is placing a piece of fabric in the unidentified bride's lap.</t>
+  </si>
+  <si>
+    <t>[Photo of Kapoor Singh, an unidentified bride and weddings guests] (2020_03_F00326_010)</t>
+  </si>
+  <si>
+    <t>Image of Kapoor Singh, an unidentified bride and wedding guests sitting in the Gurdwara. An unidentified man is placing a garland around the neck of the bride.</t>
+  </si>
+  <si>
+    <t>[Photo of Kapoor Singh, an unidentified bride and weddings guests] (2020_03_F00326_011)</t>
+  </si>
+  <si>
+    <t>[Photo of Kapoor Singh, an unidentified bride and weddings guests] (2020_03_F00326_012)</t>
+  </si>
+  <si>
+    <t>Image of Kapoor Singh, an unidentified bride and wedding guests in the Gurdwara. The unidentified bride is standing at the front of a group of wedding guests.</t>
+  </si>
+  <si>
+    <t>[Photo of Kapoor Singh, an unidentified bride and weddings guests] (2020_03_F00326_013)</t>
+  </si>
+  <si>
+    <t>Image of Kapoor Singh, an unidentified bride and wedding guests sitting in the Gurdwara. An unidentified man is holding a book for the bride to sign.</t>
+  </si>
+  <si>
+    <t>[Photo of Kapoor Singh, an unidentified bride and weddings guests] (2020_03_F00326_014)</t>
+  </si>
+  <si>
+    <t>Image of Kapoor Singh, an unidentified bride and wedding guests sitting in the Gurdwara. An unidentified man is placing a garland around Singh's neck.</t>
+  </si>
+  <si>
+    <t>[Photo of Kapoor Singh, an unidentified bride and weddings guests] (2020_03_F00326_015)</t>
+  </si>
+  <si>
+    <t>[Photo of Kapoor Singh, an unidentified bride and weddings guests] (2020_03_F00326_017)</t>
+  </si>
+  <si>
+    <t>Image of Kapoor Singh and wedding guests in the Gurdwara.</t>
+  </si>
+  <si>
+    <t>[Photo of Kapoor Singh, an unidentified bride and weddings guests] (2020_03_F00326_018)</t>
+  </si>
+  <si>
+    <t>Image of Kapoor Singh and wedding guests in the Gurdwara. An unidentified man is standing in front of the couple and is addressing the wedding attendees</t>
+  </si>
+  <si>
+    <t>[Photo of Keher Singh, an unidentified bride and the wedding guests] (2020_03_F00328_001)</t>
+  </si>
+  <si>
+    <t>Image of Keher Singh, an unidentified bride and wedding guests in the Gurdwara. An unidentified man is holding open a book for the unidentified bride to sign.</t>
+  </si>
+  <si>
+    <t>[Photo of Keher Singh, an unidentified bride and the wedding guests] (2020_03_F00328_002)</t>
+  </si>
+  <si>
+    <t>Image of Keher Singh, an unidentified bride and wedding guests in the Gurdwara. An unidentified man is placing a garland around the bride's neck.</t>
+  </si>
+  <si>
+    <t>[Photo of Keher Singh, an unidentified bride and the wedding guests] (2020_03_F00328_003)</t>
+  </si>
+  <si>
+    <t>Image of Keher Singh, an unidentified bride and wedding guests in the Gurdwara. An unidentified man is placing a piece of cloth fabric into the bride's hands.</t>
+  </si>
+  <si>
+    <t>[Photo of Keher Singh, an unidentified bride and the wedding guests] (2020_03_F00328_004)</t>
+  </si>
+  <si>
+    <t>Image of Keher Singh, an unidentified bride and wedding guests in the Gurdwara. An unidentified woman is holding the couple's hand as Singh places a ring on the bride's finger.</t>
+  </si>
+  <si>
+    <t>[Photo of Keher Singh, an unidentified bride and the wedding guests] (2020_03_F00328_005)</t>
+  </si>
+  <si>
+    <t>Image of Keher Singh, an unidentified bride and wedding guests in the Gurdwara. Singh is signing a book while sitting next to the bride.</t>
+  </si>
+  <si>
+    <t>[Photo of Keher Singh, an unidentified bride and the wedding guests] (2020_03_F00328_007)</t>
+  </si>
+  <si>
+    <t>Image of Keher Singh, an unidentified bride and the wedding guests posing for a group photo on the Gurdwara steps.</t>
+  </si>
+  <si>
+    <t>[Photo of Keher Singh, an unidentified bride and the wedding guests] (2020_03_F00328_008)</t>
+  </si>
+  <si>
+    <t>[Photo of Keher Singh, an unidentified bride and the wedding guests] (2020_03_F00328_009)</t>
+  </si>
+  <si>
+    <t>Image of Keher Singh, an unidentified bride and wedding guests in the Gurdwara.</t>
+  </si>
+  <si>
+    <t>[Photo of Keher Singh, an unidentified bride and the wedding guests] (2020_03_F00328_010)</t>
+  </si>
+  <si>
+    <t>Image of Keher Singh, an unidentified bride and wedding guests in the Gurdwara. An unidentified woman is sitting behind the couple and the couple is holding a cloth fabric.</t>
+  </si>
+  <si>
+    <t>[Photo of Keher Singh, an unidentified bride and the wedding guests] (2020_03_F00328_011)</t>
+  </si>
+  <si>
+    <t>[Photo of Keher Singh, an unidentified bride and the wedding guests] (2020_03_F00328_012)</t>
+  </si>
+  <si>
+    <t>Image of Keher Singh, an unidentified bride and wedding guests in the Gurdwara. An unidentified woman is feeding the bride a piece of food.</t>
+  </si>
+  <si>
+    <t>[Photo of Keher Singh, an unidentified bride and the wedding guests] (2020_03_F00328_013)</t>
+  </si>
+  <si>
+    <t>[Photo of Keher Singh, an unidentified bride and the wedding guests] (2020_03_F00328_014)</t>
+  </si>
+  <si>
+    <t>Image of Keher Singh, an unidentified bride and wedding guests in the Gurdwara. An unidentified man is placing a decorative tree branches.</t>
+  </si>
+  <si>
+    <t>[Photo of Kerneil Sidhu and Gurdev Sidhu] (2020_03_F00292_009)</t>
+  </si>
+  <si>
+    <t>Image of Kerneil Sidhu and Gurdev Sidhu posing for a photo. Both Kerneil and Gurdev Sidhu are looking out of the window in the Gurdwara.</t>
+  </si>
+  <si>
+    <t>[Photo of Kerneil Sidhu and wedding guests] (2020_03_F00292_013)</t>
+  </si>
+  <si>
+    <t>Image of Kerneil Sidhu and the wedding guests walking towards the front of the Gurdwara. The other unidentified wedding guests sit on the floor.</t>
+  </si>
+  <si>
+    <t>[Photo of Kerneil Sidhu, Gurdev Sidhu and their wedding guests] (2020_03_F00292_001)</t>
+  </si>
+  <si>
+    <t>Image of Kerneil Sidhu, Gurdev Sidhu and their wedding guests standing in the Gurdwara, with their hands folded over one another. An unidentified man next to Gurdev Sidhu is speaking.</t>
+  </si>
+  <si>
+    <t>[Photo of Kerneil Sidhu, Gurdev Sidhu and their wedding guests] (2020_03_F00292_002)</t>
+  </si>
+  <si>
+    <t>[Photo of Kerneil Sidhu, Gurdev Sidhu and their wedding guests] (2020_03_F00292_006)</t>
+  </si>
+  <si>
+    <t>[Photo of Kerneil Sidhu, Gurdev Sidhu and their wedding guests] (2020_03_F00292_007)</t>
+  </si>
+  <si>
+    <t>Image of Kerneil Sidhu, Gurdev Sidhu and their wedding guests standing in the Gurdwara, with their hands folded over one another.</t>
+  </si>
+  <si>
+    <t>[Photo of Kerneil Sidhu, Gurdev Sidhu and their wedding guests] (2020_03_F00292_008)</t>
+  </si>
+  <si>
+    <t>Image of Gurdev Sidhu, Keirneil Sidhu and wedding guests in the Gurdwara. Gurdev Sidhu is sitting with his legs crossed and wearing a sehra bandi while Keimeil Sidhu is leading a line of unidentified wedding guests</t>
+  </si>
+  <si>
+    <t>[Photo of Kerneil Sidhu, Gurdev Sidhu and their wedding guests] (2020_03_F00292_010)</t>
+  </si>
+  <si>
+    <t>[Photo of Kerneil Sidhu, Gurdev Sidhu and their wedding guests] (2020_03_F00292_012)</t>
+  </si>
+  <si>
+    <t>[Photo of Kerneil Sidhu, Gurdev Sidhu and their wedding guests] (2020_03_F00292_015)</t>
+  </si>
+  <si>
+    <t>[Photo of Kerneil Sidhu, Gurdev Sidhu and their wedding guests] (2020_03_F00292_017)</t>
+  </si>
+  <si>
+    <t>[Photo of Kerneil Sidhu, Gurdev Sidhu and their wedding guests] (2020_03_F00292_019)</t>
+  </si>
+  <si>
+    <t>[Photo of Kerneil Sidhu, Gurdev Sidhu and their wedding guests] (2020_03_F00292_020)</t>
+  </si>
+  <si>
+    <t>[Photo of Kerneil Sidhu, Gurdev Sidhu and their wedding guests] (2020_03_F00292_021)</t>
+  </si>
+  <si>
+    <t>[Photo of Kerneil Sidhu, Gurdev Sidhu and their wedding guests] (2020_03_F00292_022)</t>
+  </si>
+  <si>
+    <t>[Photo of Kerneil Sidhu, Gurdev Sidhu and their wedding guests] (2020_03_F00292_023)</t>
+  </si>
+  <si>
+    <t>[Photo of Kerneil Sidhu, Gurdev Sidhu and their wedding guests] (2020_03_F00292_024)</t>
+  </si>
+  <si>
+    <t>[Photo of Kerniel Sidhu] (2020_03_F00292_016)</t>
+  </si>
+  <si>
+    <t>Image of Kerneil Sidhu posing for a photo at the Gurdwara. Sidhu is looking of out a window and is wearing a nath.</t>
+  </si>
+  <si>
+    <t>[Photo of Malkit S. Sidhu] (2020_03_F00305_010)</t>
+  </si>
+  <si>
+    <t>Image of Malkit S. Sidhu posing for a photo outdoors. Sidhu is wearing a suit and a pink turban.</t>
+  </si>
+  <si>
+    <t>[Photo of Malkit S. Sidhu and a group of unidentified men] (2020_03_F00305_006)</t>
+  </si>
+  <si>
+    <t>Image of Malkit S. Sidhu and a group pf unidentified men sitting in the Gurdwara. A group of unidentified musicians are playing instruments and singing into a microphone.</t>
+  </si>
+  <si>
+    <t>[Photo of Malkit S. Sidhu and the wedding guests] (2020_03_F00305_007)</t>
+  </si>
+  <si>
+    <t>Image of Malkit S Sidhu and the wedding guests sitting in the Gurdwara. An unidentified man is kneeling next to Sidhu, and a procession of wedding guests are lined up behind the unidentified man.</t>
+  </si>
+  <si>
+    <t>[Photo of Malkit S. Sidhu, Pam Gill and their wedding guests] (2020_03_F00305_001)</t>
+  </si>
+  <si>
+    <t>Image of Malkit S. Sidhu, Pam Gill and their wedding guests in the Gurdwara. An unidentified man stands over Sidhu and places a garland around his neck.</t>
+  </si>
+  <si>
+    <t>[Photo of Malkit S. Sidhu, Pam Gill and their wedding guests] (2020_03_F00305_002)</t>
+  </si>
+  <si>
+    <t>Image of Malkit S. Sidhu, Pam Gill and their wedding guests in the Gurdwara. A group of unidentified women place gifts of money besides Gill and Sidhu.</t>
+  </si>
+  <si>
+    <t>[Photo of Malkit S. Sidhu, Pam Gill and their wedding guests] (2020_03_F00305_003)</t>
+  </si>
+  <si>
+    <t>Image of Malkit S. Sidhu, Pam Gill and their wedding guests in the Gurdwara. A group of unidentified men and women place gifts of money besides Gill and Sidhu.</t>
+  </si>
+  <si>
+    <t>[Photo of Malkit S. Sidhu, Pam Gill and their wedding guests] (2020_03_F00305_011)</t>
+  </si>
+  <si>
+    <t>Image of Malkit S. Sidhu, Pam Gill and their wedding guests in the Gurdwara. An unidentified man stands over Sidhu and places a watch on his wrist.</t>
+  </si>
+  <si>
+    <t>[Photo of Malkit S. Sidhu, Pam Gill and their wedding guests] (2020_03_F00305_012)</t>
+  </si>
+  <si>
+    <t>Image of Malkit S. Sidhu, Pam Gill and their wedding guests in the Gurdwara. An unidentified woman stands over Sidhu as the bride and groom hold hands.</t>
+  </si>
+  <si>
+    <t>[Photo of Malkit S. Sidhu, Pam Gill and their wedding guests] (2020_03_F00305_013)</t>
+  </si>
+  <si>
+    <t>Image of Malkit S. Sidhu, Pam Gill and their wedding guests standing in the Gurdwara with their hands folded. An unidentified man stands next to Sidhu and is addressing the room.</t>
+  </si>
+  <si>
+    <t>[Photo of Malkit S. Sidhu, Pam Gill and their wedding guests] (2020_03_F00305_014)</t>
+  </si>
+  <si>
+    <t>[Photo of Malkit S. Sidhu, Pam Gill and their wedding guests] (2020_03_F00305_015)</t>
+  </si>
+  <si>
+    <t>Image of Malkit S. Sidhu, Pam Gill and their wedding guests in the Gurdwara. An unidentified man stands facing the guests and is addressing the room.</t>
+  </si>
+  <si>
+    <t>[Photo of Malkit S. Sidhu, Pam Gill and their wedding guests] (2020_03_F00305_016)</t>
+  </si>
+  <si>
+    <t>Image of Malkit S. Sidhu, Pam Gill and their wedding guests in the Gurdwara. An unidentified woman leans inbetween Sidhu and Gill, giving Gill a gift of money.</t>
+  </si>
+  <si>
+    <t>[Photo of Malkit S. Sidhu, Pam Gill and their wedding guests] (2020_03_F00305_017)</t>
+  </si>
+  <si>
+    <t>Image of Malkit S. Sidhu, Pam Gill and their wedding guests sitting in the Gurdwara.</t>
+  </si>
+  <si>
+    <t>[Photo of Malkit S. Sidhu, Pam Gill and their wedding guests] (2020_03_F00305_018)</t>
+  </si>
+  <si>
+    <t>[Photo of Malkit S. Sidhu, Pam Gill and their wedding guests] (2020_03_F00305_019)</t>
+  </si>
+  <si>
+    <t>[Photo of Malkit S. Sidhu, Pam Gill and their wedding guests] (2020_03_F00305_021)</t>
+  </si>
+  <si>
+    <t>Image of Malkit S. Sidhu, Pam Gill and their wedding guests on the steps of the Gurdwara. Sidhu and Gill are wearing garlands around their necks and are descending the steps</t>
+  </si>
+  <si>
+    <t>[Photo of Malkit S. Sidhu, Pam Gill and their wedding guests] (2020_03_F00305_022)</t>
+  </si>
+  <si>
+    <t>Image of Malkit S. Sidhu, Pam Gill and their wedding guests on the steps of the Gurdwara. Sidhu and Gill are wearing garlands around their necks.</t>
+  </si>
+  <si>
+    <t>[Photo of Malkit S. Sidhu, Pam Gill and their wedding guests] (2020_03_F00305_023)</t>
+  </si>
+  <si>
+    <t>Image of Malkit S. Sidhu, Pam Gill and their wedding guests on the steps of the Gurdwara.</t>
+  </si>
+  <si>
+    <t>[Photo of Malkit S. Sidhu, Pam Gill and their wedding guests] (2020_03_F00305_024)</t>
+  </si>
+  <si>
+    <t>[Photo of Malkit S. Sidhu, Pam Gill and their wedding guests] (2020_03_F00305_025)</t>
+  </si>
+  <si>
+    <t>[Photo of Malkit S. Sidhu, Pam Gill and their wedding guests] (2020_03_F00305_026)</t>
+  </si>
+  <si>
+    <t>[Photo of Malkit S. Sidhu, Pam Gill and their wedding guests] (2020_03_F00305_029)</t>
+  </si>
+  <si>
+    <t>Image of Malkit S. Sidhu, Pam Gill and their wedding guests in the Gurdwara. An unidentified woman is standing behind Sidhu and giving him a gift of money.</t>
+  </si>
+  <si>
+    <t>[Photo of Malkit S. Sidhu, Pam Gill and their wedding guests] (2020_03_F00305_030)</t>
+  </si>
+  <si>
+    <t>Image of Malkit S. Sidhu, Pam Gill and their wedding guests in the Gurdwara. Two unidentified women are placing a garland around Gill's neck and an unidentified man is approaching Sidhu with a book.</t>
+  </si>
+  <si>
+    <t>[Photo of Malkit S. Sidhu, Pam Gill and their wedding guests] (2020_03_F00305_031)</t>
+  </si>
+  <si>
+    <t>Image of Malkit S. Sidhu, Pam Gill and their wedding guests in the Gurdwara. An unidentified man is placing a garland around Sidhu's neck.</t>
+  </si>
+  <si>
+    <t>[Photo of Malkit S. Sidhu, Pam Gill and their wedding guests] (2020_03_F00305_032)</t>
+  </si>
+  <si>
+    <t>Image of Malkit S. Sidhu, Pam Gill and their wedding guests in the Gurdwara. An unidentified man is placing a garland around Gills neck.</t>
+  </si>
+  <si>
+    <t>[Photo of Malkit S. Sidhu, Pam Gill and their wedding guests] (2020_03_F00305_033)</t>
+  </si>
+  <si>
+    <t>Image of Malkit S. Sidhu, Pam Gill and their wedding guests in the Gurdwara. An unidentified man is holding a book for Gillto sign.</t>
+  </si>
+  <si>
+    <t>[Photo of Malkit S. Sidhu, Pam Gill and their wedding guests] (2020_03_F00305_034)</t>
+  </si>
+  <si>
+    <t>Image of Malkit S. Sidhu, Pam Gill and their wedding guests in the Gurdwara. An unidentified man is holding a book for Sidhu to sign.</t>
+  </si>
+  <si>
+    <t>[Photo of Malkit S. Sidhu, Pam Gill and their wedding guests] (2020_03_F00305_035)</t>
+  </si>
+  <si>
+    <t>[Photo of Malkit S. Sidhu, Pam Gill and their wedding guests] (2020_03_F00305_036)</t>
+  </si>
+  <si>
+    <t>Image of Malkit S. Sidhu, Pam Gill and their wedding guests in the Gurdwara. An unidentified man is placing a garland around Gill's neck.</t>
+  </si>
+  <si>
+    <t>[Photo of Malkit S. Sidhu, Pam Gill and their wedding guests] (2020_03_F00305_037)</t>
+  </si>
+  <si>
+    <t>[Photo of Malkit S. Sidhu, Pam Gill and their wedding guests] (2020_03_F00305_038)</t>
+  </si>
+  <si>
+    <t>Image of Malkit S. Sidhu, Pam Gill and their wedding guests in the Gurdwara. An unidentified man is holding a piece of cloth on the lap of Sidhu and Gill</t>
+  </si>
+  <si>
+    <t>[Photo of Manjit Sidhu and the wedding guests] (2020_03_F00315_040)</t>
+  </si>
+  <si>
+    <t>Image of Manjit Sidhu and the wedding guests in the Gurdwara. Sidhu is on one knee and bowing near the front of the Gurdwara, with a group of unidentified wedding guests lined up behind him.</t>
+  </si>
+  <si>
+    <t>[Photo of Manjit Sidhu and the wedding guests] (2020_03_F00315_041)</t>
+  </si>
+  <si>
+    <t>Image of Manjit Sidhu and the wedding guests in the Gurdwara. Sidhu is walking to the front of the Gurdwara, with a group of unidentified wedding guests lined up behind him.</t>
+  </si>
+  <si>
+    <t>[Photo of Manjit Sidhu and the wedding guests] (2020_03_F00315_042)</t>
+  </si>
+  <si>
+    <t>Image of Manjit Sidhu and the wedding guests in the Gurdwara. Sidhu is sitting at the front of the Gurdwara.</t>
+  </si>
+  <si>
+    <t>[Photo of Narwal Sidhu] (2020_03_F00302_009)</t>
+  </si>
+  <si>
+    <t>Image of Narwal Sidhu posing for a photo outside of the Gurdwara. Sidhu is wearing a green turban and has colourful flowers coming out of his left sleeve.</t>
+  </si>
+  <si>
+    <t>[Photo of Narwal Sidhu and the wedding guests] (2020_03_F00302_004)</t>
+  </si>
+  <si>
+    <t>Image of Narwhal Sidhu walking to the front of the Gurdwara, with the wedding guests sitting on either side. Sidhu is wearing a green turban with tassles hanging in front of his face.</t>
+  </si>
+  <si>
+    <t>[Photo of Narwal Sidhu and the wedding guests] (2020_03_F00302_005)</t>
+  </si>
+  <si>
+    <t>Image of Narwhal Sidhu sitting at the front of the Gurdwara with his wedding guests</t>
+  </si>
+  <si>
+    <t>[Photo of Narwal Sidhu, an unidentified woman and their wedding guests] (2020_03_F00302_001)</t>
+  </si>
+  <si>
+    <t>Image of Narwal Sidhu, an unidentified woman and their wedding guests posing for a photo outside of the Gurdwara. Sidhu, two unidentified women and an unidentified man stand next to a car on the road.</t>
+  </si>
+  <si>
+    <t>[Photo of Narwal Sidhu, an unidentified woman and their wedding guests] (2020_03_F00302_002)</t>
+  </si>
+  <si>
+    <t>Image of Narwal Sidhu, an unidentified woman and their wedding guests posing for a photo outside on the steps of the Gurdwara.</t>
+  </si>
+  <si>
+    <t>[Photo of Narwal Sidhu, an unidentified woman and their wedding guests] (2020_03_F00302_006)</t>
+  </si>
+  <si>
+    <t>Image of Narwal Sidhu, an unidentified woman and their wedding guests standing in the Gurdwara. The wedding guests have their hands folded and an unidentified man next to Sidhu is speaking.</t>
+  </si>
+  <si>
+    <t>[Photo of Narwal Sidhu, an unidentified woman and their wedding guests] (2020_03_F00302_008)</t>
+  </si>
+  <si>
+    <t>[Photo of Narwal Sidhu, an unidentified woman and their wedding guests] (2020_03_F00302_010)</t>
+  </si>
+  <si>
+    <t>Image of Narwal Sidhu, an unidentified woman and their wedding guests in the Gurdwara. Sidhu sits on the ground, and the other wedding guests are getting ready to sit as well.</t>
+  </si>
+  <si>
+    <t>[Photo of Narwal Sidhu, an unidentified woman and their wedding guests] (2020_03_F00302_012)</t>
+  </si>
+  <si>
+    <t>[Photo of Narwal Sidhu, an unidentified woman and their wedding guests] (2020_03_F00302_013)</t>
+  </si>
+  <si>
+    <t>Image of Narwal Sidhu, an unidentified woman and their wedding guests in the Gurdwara. Sidhu is placing a ring on an unidentified woman's finger.</t>
+  </si>
+  <si>
+    <t>[Photo of Narwal Sidhu, an unidentified woman and their wedding guests] (2020_03_F00302_014)</t>
+  </si>
+  <si>
+    <t>Image of Narwal Sidhu, an unidentified woman and their wedding guests sitting in the Gurdwara. An unidentified man is placing a garland around Sidhu's neck.</t>
+  </si>
+  <si>
+    <t>[Photo of Narwal Sidhu, an unidentified woman and their wedding guests] (2020_03_F00302_015)</t>
+  </si>
+  <si>
+    <t>Image of Narwal Sidhu, an unidentified woman and their wedding guests sitting in the Gurdwara. An unidentified man is placing a garland around the unidentified woman's neck.</t>
+  </si>
+  <si>
+    <t>[Photo of Narwal Sidhu, an unidentified woman and their wedding guests] (2020_03_F00302_016)</t>
+  </si>
+  <si>
+    <t>[Photo of Narwal Sidhu, an unidentified woman and their wedding guests] (2020_03_F00302_017)</t>
+  </si>
+  <si>
+    <t>Image of Narwal Sidhu, an unidentified woman and their wedding guests sitting in the Gurdwara. An unidentified man is placing a braclet on Sidhu's hand.</t>
+  </si>
+  <si>
+    <t>[Photo of Narwal Sidhu, an unidentified woman and their wedding guests] (2020_03_F00302_018)</t>
+  </si>
+  <si>
+    <t>[Photo of Narwal Sidhu, an unidentified woman and their wedding guests] (2020_03_F00302_019)</t>
+  </si>
+  <si>
+    <t>Image of Narwal Sidhu, an unidentified woman and their wedding guests sitting in the Gurdwara. An unidentified man is holding a book for the unidentified woman to sign.</t>
+  </si>
+  <si>
+    <t>[Photo of Narwal Sidhu, an unidentified woman and their wedding guests] (2020_03_F00302_020)</t>
+  </si>
+  <si>
+    <t>Image of Narwal Sidhu, an unidentified woman and their wedding guests sitting in the Gurdwara. An unidentified man is holding a book for Sidhu to sign.</t>
+  </si>
+  <si>
+    <t>[Photo of Narwal Sidhu, an unidentified woman and their wedding guests] (2020_03_F00302_021)</t>
+  </si>
+  <si>
+    <t>[Photo of Pam Gill and the wedding guests] (2020_03_F00305_004)</t>
+  </si>
+  <si>
+    <t>Image of Pam Gill and wedding guests in the Gurdwara. Gill walks with an unidentified man in a procession to the front of the Gurdwara while the rest of the wedding guests sit nearby.</t>
+  </si>
+  <si>
+    <t>[Photo of Pam Gill and the wedding guests] (2020_03_F00305_020)</t>
+  </si>
+  <si>
+    <t>Image of Pam Gill and the wedding guests standing in the Gurdwara with their hands folded.</t>
+  </si>
+  <si>
+    <t>[Photo of Sekon Sarbjeet and a group of unidentified men] (2020_03_F00282_002)</t>
+  </si>
+  <si>
+    <t>Image of Sekon Sarbjeet and a group of undentified wedding guests posing for a photo outside of the Gurdwara.</t>
+  </si>
+  <si>
+    <t>[Photo of Sekon Sarbjeet and Pritam Gill] (2020_03_F00282_018)</t>
+  </si>
+  <si>
+    <t>Image of Sekon Sarbjeet and Pritam Gill posing for a portrait outside the Gurdwara. Sarbjeet has his left hand on Gill's left hand.</t>
+  </si>
+  <si>
+    <t>[Photo of Sekon Sarbjeet, Pritam Gill and their wedding guests] (2020_03_F00282_005)</t>
+  </si>
+  <si>
+    <t>Image of Sekon Sarbjeet, Pritam Gill and their wedding guests in the Gurdwara. An unidentified woman is giving Gill a gift of money.</t>
+  </si>
+  <si>
+    <t>[Photo of Sekon Sarbjeet, Pritam Gill and their wedding guests] (2020_03_F00282_008)</t>
+  </si>
+  <si>
+    <t>Image of Sekon Sarbjeet, Pritam Gill and their wedding guests in the Gurdwara. An unidentified man is placing a garland around Sarbjeet's neck.</t>
+  </si>
+  <si>
+    <t>[Photo of Sekon Sarbjeet, Pritam Gill and their wedding guests] (2020_03_F00282_009)</t>
+  </si>
+  <si>
+    <t>Image of Sekon Sarbjeet, Pritam Gill and their wedding guests in the Gurdwara. Gill is writing in a book.</t>
+  </si>
+  <si>
+    <t>[Photo of Sekon Sarbjeet, Pritam Gill and their wedding guests] (2020_03_F00282_011)</t>
+  </si>
+  <si>
+    <t>Image of Sekon Sarbjeet, Pritam Gill and their wedding guests inside the Gurdwara. An unidentified man is placing a garland around Pritam's neck.</t>
+  </si>
+  <si>
+    <t>[Photo of Sekon Sarbjeet, Pritam Gill and their wedding guests] (2020_03_F00282_012)</t>
+  </si>
+  <si>
+    <t>Image of Sekon Sarbjeet, Pritam Gill and their wedding guests inside the Gurdwara. Sarbjeet is signing a book on the ground infront of him.</t>
+  </si>
+  <si>
+    <t>[Photo of Sekon Sarbjeet, Pritam Gill and their wedding guests] (2020_03_F00282_027)</t>
+  </si>
+  <si>
+    <t>Image of Sektron Sarbjeet, Pritam Gill and their wedding guests on the steps outside of the Gurdwara.</t>
+  </si>
+  <si>
+    <t>[Photo of Sekon Sarbjeet, Pritam Gill and their wedding guests] (2020_03_F00282_028)</t>
+  </si>
+  <si>
+    <t>[Photo of Sinder Sandhu and wedding guests] (2020_03_F00283_013)</t>
+  </si>
+  <si>
+    <t>Image of Sinder Sandhu and his wedding guests inside of the Gurdwara. Sandhu is on his hands and knees with his head to the ground.</t>
+  </si>
+  <si>
+    <t>[Photo of Sinder Sandhu and wedding guests] (2020_03_F00283_014)</t>
+  </si>
+  <si>
+    <t>Image of Sinder Sandhu and his wedding guests inside of the Gurdwara. Sandhu leading a line of four unidentified men past the other wedding guests.</t>
+  </si>
+  <si>
+    <t>[Photo of Sinder Sandhu, Jaswant Gill and their wedding guests] (2020_03_F00283_053)</t>
+  </si>
+  <si>
+    <t>Image of Sinder Sandhu, Jaswant Gill and their wedding guests inside of the Gurdwara. An unidentified man is placing a garland around Gill's neck.</t>
+  </si>
+  <si>
+    <t>[Photo of Surdiner Gill and G.K. Sidhu] (2020_03_F00314_011)</t>
+  </si>
+  <si>
+    <t>Image of Surinder Gill and G.K. Sidhu posing for a photo outside of the Gurdwara. Gill and Sidhu are standing in the shade of a tree.</t>
+  </si>
+  <si>
+    <t>[Photo of Surinder Gill and an unidentified child] (2020_03_F00314_013)</t>
+  </si>
+  <si>
+    <t>Image of Surinder Gill and an unidentified child sitting on a pillow in the Gurdwara.</t>
+  </si>
+  <si>
+    <t>[Photo of Surinder Gill and two unidentified men] (2020_03_F00314_019)</t>
+  </si>
+  <si>
+    <t>Image of Surinder Gill and two unidentified men posing for a photo outdoors. The three men are wearing suits are standing in the shade of a tree.</t>
+  </si>
+  <si>
+    <t>[Photo of Surinder Gill and wedding guests] (2020_03_F00314_001)</t>
+  </si>
+  <si>
+    <t>Image of Surinder Gill and the wedding guests sitting in the Gurdwara. Gill is wearing a suit and garlands around his neck.</t>
+  </si>
+  <si>
+    <t>[Photo of Surinder Gill, G.K. Sidhu and their wedding guests] (2020_03_F00314_016)</t>
+  </si>
+  <si>
+    <t>Image of Surinder Gill, G.K. Sidhu and their wedding guests in the Gurdwara. Gill is seated and Sidhu is standing amongst the other wedding guests.</t>
+  </si>
+  <si>
+    <t>[Photo of Surinder Gill, G.K. Sidhu and their wedding guests] (2020_03_F00314_017)</t>
+  </si>
+  <si>
+    <t>Image of Surinder Gill, G.K. Sidhu and their wedding guests. Gill and Sidhu are holding hands, and an unidentified man is approaching Gill with a book.</t>
+  </si>
+  <si>
+    <t>[Photo of Surinder Gill, G.K. Sidhu and their wedding guests] (2020_03_F00314_018)</t>
+  </si>
+  <si>
+    <t>Image of Surinder Gill, G.K. Sidhu and their wedding guests. Gill and Sidhu are holding hands, and an unidentified man is approaching Gill and Sidhu holding a piece of fabric.</t>
+  </si>
+  <si>
+    <t>[Photo of Surinder Gill, G.K. Sidhu and their wedding guests] (2020_03_F00314_021)</t>
+  </si>
+  <si>
+    <t>Image of Surinder Gill, G.K. Sidhu and their wedding guests in the Gurdwara. An unidentified man is placing a garland around the neck of Gill in the Varmala ceremony.</t>
+  </si>
+  <si>
+    <t>[Photo of Surinder Gill, G.K. Sidhu and their wedding guests] (2020_03_F00314_022)</t>
+  </si>
+  <si>
+    <t>Image of Surinder Gill, G.K. Sidhu and their wedding guests in the Gurdwara. An unidentified man is placing a garland around the neck of Sidhu in the Varmala ceremony.</t>
+  </si>
+  <si>
+    <t>[Photo of Surinder Gill, G.K. Sidhu and their wedding guests on the steps of the Gurdwara] (2020_03_F00314_025)</t>
+  </si>
+  <si>
+    <t>Image of Surinder Gill, G.K. Sidhu and their wedding guests on the steps of the Gurdwara.</t>
+  </si>
+  <si>
+    <t>[Photo of Surinder Gill, G.K. Sidhu and their wedding guests] (2020_03_F00314_026)</t>
+  </si>
+  <si>
+    <t>Image of Surinder Gill, G.K. Sidhu and their wedding guests sitting in the Gurdwara. An unidentified man sits next to Sidhu as she signs a book.</t>
+  </si>
+  <si>
+    <t>[Photo of Surinder Gill, G.K. Sidhu and their wedding guests] (2020_03_F00314_027)</t>
+  </si>
+  <si>
+    <t>Image of Surinder Gill, G.K. Sidhu and their wedding guests sitting in the Gurdwara. An unidentified man sits next to Gill as she signs a book.</t>
+  </si>
+  <si>
+    <t>[Photo of Surinder Gill, G.K. Sidhu and the wedding guests] (2020_03_F00314_002)</t>
+  </si>
+  <si>
+    <t>Image of Surinder Gill, G.K. Sidhu and the wedding guests sitting in the Gurdwara. Gill and Sidhu are wearing garlands around their necks.</t>
+  </si>
+  <si>
+    <t>[Photo of Surinder Gill, G.K. Sidhu and the wedding guests] (2020_03_F00314_003)</t>
+  </si>
+  <si>
+    <t>Image of Surinder Gill, G.K. Sidhu and the wedding guests sitting in the Gurdwara. Gill and Sidhu are wearing garlands around their necks. Sidhu is writing in a book being held by an unidentified man.</t>
+  </si>
+  <si>
+    <t>[Photo of Surinder Gill, G.K. Sidhu and the wedding guests] (2020_03_F00314_004)</t>
+  </si>
+  <si>
+    <t>Image of Surinder Gill, G.K. Sidhu and the wedding guests sitting in the Gurdwara. Gill and Sidhu are wearing garlands around their necks and holding a piece of cloth.</t>
+  </si>
+  <si>
+    <t>[Photo of Surinder Gill, G.K. Sidhu and the wedding guests] (2020_03_F00314_007)</t>
+  </si>
+  <si>
+    <t>[Photo of Surinder Gill, G.K. Sidhu and the wedding guests] (2020_03_F00314_008)</t>
+  </si>
+  <si>
+    <t>[Photo of Surinder Gill, G.K. Sidhu and the wedding guests] (2020_03_F00314_009)</t>
+  </si>
+  <si>
+    <t>Image of Surinder Gill and G.K. Sidhu posing for a photo outside of the Gurdwara. Gill and Sidhu are standing in front of a decorated car.</t>
+  </si>
+  <si>
+    <t>[Photo of Surinder Gill, G.K. Sidhu and the wedding guests] (2020_03_F00314_010)</t>
+  </si>
+  <si>
+    <t>Image of Surinder Gill, G.K. Sidhu and their wedding guests posing for a photo outside of the Gurdwara. Gill, Sidhu and a group of unidentified wedding guests are standing in front of a decorated car.</t>
+  </si>
+  <si>
+    <t>[Photo of Surinder Gill, G.K. Sidhu and the wedding guests on the steps of the Gurdwara] (2020_03_F00314_012)</t>
+  </si>
+  <si>
+    <t>Image of Surinder Gill, G.K. Sidhu and their wedding guests posing for a photo on the steps of the Gurdwara.</t>
+  </si>
+  <si>
+    <t>[Photo of Surinder Gill, G.K., Sidhu and the wedding guests] (2020_03_F00314_015)</t>
+  </si>
+  <si>
+    <t>Image of Surinder Gill, G.K. Sidhu and the wedding guests standing in the Gurdwara with their hands folded. An unidentified man stands next to Gill and is addressing the room of wedding attendees.</t>
+  </si>
+  <si>
+    <t>[Photo of Surinder Sidhu and wedding guests] (2020_03_F00315_045)</t>
+  </si>
+  <si>
+    <t>Image of Surinder Sidhu and the wedding guests in the Gurdwara. Sidhu is walking up to the front of Gurdwara with an unidentified man. A group of unidentified wedding guests follow Sidhu into the Gurdwara.</t>
+  </si>
+  <si>
+    <t>[Photo of Surinder Sidhu and wedding guests on the steps of the Gurdwara] (2020_03_F00315_043)</t>
+  </si>
+  <si>
+    <t>Image of Surinder Sidhu and wedding guests standing on the steps of the Gurdwara.</t>
+  </si>
+  <si>
+    <t>[Photo of Surinder Sidhu, Manjit Sidhu and the wedding guests] (2020_03_F00315_011)</t>
+  </si>
+  <si>
+    <t>Image of Surinder Sidhu, Manjit Sidhu and their wedding guests sitting inside the Gurdwara. Surinder is wearing a pink salwar and Manjit is wearing a pink turban.</t>
+  </si>
+  <si>
+    <t>[Photo of Surinder Sidhu, Manjit Sidhu and the wedding guests] (2020_03_F00315_017)</t>
+  </si>
+  <si>
+    <t>Image of Surinder Sidhu, Manjit Sidhu and their wedding guests sitting inside the Gurdwara. An unidentified man is placing a garland around Surinder's neck  in the Varmala ceremony.</t>
+  </si>
+  <si>
+    <t>[Photo of Surinder Sidhu, Manjit Sidhu and the wedding guests] (2020_03_F00315_018)</t>
+  </si>
+  <si>
+    <t>Image of Surinder Sidhu, Manjit Sidhu and their wedding guests sitting inside the Gurdwara. An unidentified man is placing a gift of money into Manjit's lap.</t>
+  </si>
+  <si>
+    <t>[Photo of Surinder Sidhu, Manjit Sidhu and the wedding guests] (2020_03_F00315_019)</t>
+  </si>
+  <si>
+    <t>Image of Surinder Sidhu, Manjit Sidhu and their wedding guests sitting inside the Gurdwara. An unidentified man is placing a garland around Manjit's neck in the Varmala ceremony.</t>
+  </si>
+  <si>
+    <t>[Photo of Surinder Sidhu, Manjit Sidhu and the wedding guests] (2020_03_F00315_020)</t>
+  </si>
+  <si>
+    <t>Image of Surinder Sidhu, Manjit Sidhu and their wedding guests sitting inside the Gurdwara. An unidentified man is placing a garland around Surinder's neck in the Varmala ceremony.</t>
+  </si>
+  <si>
+    <t>[Photo of Surinder Sidhu, Manjit Sidhu and the wedding guests] (2020_03_F00315_021)</t>
+  </si>
+  <si>
+    <t>[Photo of Surinder Sidhu, Manjit Sidhu and the wedding guests] (2020_03_F00315_022)</t>
+  </si>
+  <si>
+    <t>[Photo of Surinder Sidhu, Manjit Sidhu and the wedding guests] (2020_03_F00315_023)</t>
+  </si>
+  <si>
+    <t>[Photo of Surinder Sidhu, Manjit Sidhu and the wedding guests] (2020_03_F00315_024)</t>
+  </si>
+  <si>
+    <t>Image of Surinder Sidhu, Manjit Sidhu and their wedding guests sitting inside the Gurdwara. Surinder and Manjit are holding hands.</t>
+  </si>
+  <si>
+    <t>[Photo of Surinder Sidhu, Manjit Sidhu and the wedding guests] (2020_03_F00315_025)</t>
+  </si>
+  <si>
+    <t>Image of Surinder Sidhu, Manjit Sidhu and their wedding guests sitting inside the Gurdwara. An unidentified woman is passing an item to Surinder from her hand to his</t>
+  </si>
+  <si>
+    <t>[Photo of Surinder Sidhu, Manjit Sidhu and the wedding guests] (2020_03_F00315_026)</t>
+  </si>
+  <si>
+    <t>Image of Surinder Sidhu, Manjit Sidhu and their wedding guests sitting inside the Gurdwara.</t>
+  </si>
+  <si>
+    <t>[Photo of Surinder Sidhu, Manjit Sidhu and the wedding guests] (2020_03_F00315_027)</t>
+  </si>
+  <si>
+    <t>Image of Surinder Sidhu, Manjit Sidhu and their wedding guests sitting in the Gurdwara. Three unidentifed men are standing near the window of the Gurdwara.</t>
+  </si>
+  <si>
+    <t>[Photo of Surinder Sidhu, Manjit Sidhu and the wedding guests] (2020_03_F00315_028)</t>
+  </si>
+  <si>
+    <t>Image of Surinder Sidhu, Manjit Sidhu and their wedding guests sitting in the Gurdwara. An unidentified man kneels behind Surinder and Manjit.</t>
+  </si>
+  <si>
+    <t>[Photo of Surinder Sidhu, Manjit Sidhu and the wedding guests] (2020_03_F00315_029)</t>
+  </si>
+  <si>
+    <t>[Photo of Surinder Sidhu, Manjit Sidhu and the wedding guests] (2020_03_F00315_030)</t>
+  </si>
+  <si>
+    <t>[Photo of Surinder Sidhu, Manjit Sidhu and the wedding guests] (2020_03_F00315_031)</t>
+  </si>
+  <si>
+    <t>[Photo of Surinder Sidhu, Manjit Sidhu and the wedding guests] (2020_03_F00315_033)</t>
+  </si>
+  <si>
+    <t>Image of Surinder Sidhu, Manjit Sidhu and their wedding guests sitting inside the Gurdwara. A group of unidentified men and musicians stand against the wall of the Gurdwara.</t>
+  </si>
+  <si>
+    <t>[Photo of Surinder Sidhu, Manjit Sidhu and the wedding guests] (2020_03_F00315_034)</t>
+  </si>
+  <si>
+    <t>Image of Surinder Sidhu, Manjit Sidhu and their wedding guests sitting inside the Gurdwara. An unidentified man is standing above Surinder and Manjit while holding a garland in the Varmala ceremony.</t>
+  </si>
+  <si>
+    <t>[Photo of Surinder Sidhu, Manjit Sidhu and the wedding guests] (2020_03_F00315_035)</t>
+  </si>
+  <si>
+    <t>Image of Surinder Sidhu, Manjit Sidhu and their wedding guests sitting inside of the Gurdwara. An unidentified man holds out a book for Surinder to sign.</t>
+  </si>
+  <si>
+    <t>[Photo of Surinder Sidhu, Manjit Sidhu and the wedding guests] (2020_03_F00315_036)</t>
+  </si>
+  <si>
+    <t>[Photo of Surinder Sidhu, Manjit Sidhu and the wedding guests] (2020_03_F00315_037)</t>
+  </si>
+  <si>
+    <t>Image of Surinder Sidhu, Manjit Sidhu and their wedding guests sitting inside the Gurdwara. An unidentified woman is placing a garland around Manjit's neck in the Varmala ceremony. An unidentified man holds out a book for Manjit to sign.</t>
+  </si>
+  <si>
+    <t>[Photo of Surinder Sidhu, Manjit Sidhu and the wedding guests] (2020_03_F00315_038)</t>
+  </si>
+  <si>
+    <t>Image of Surinder Sidhu, Manjit Sidhu and their wedding guests sitting inside the Gurdwara. An unidentified woman is placing a garland around Surinder's neck in the Varmala ceremony. An unidentified man holds out a book for Manjit to sign.</t>
+  </si>
+  <si>
+    <t>[Photo of Surinder Sidhu, Manjit Sidhu and the wedding guests] (2020_03_F00315_039)</t>
+  </si>
+  <si>
+    <t>[Photo of Surinder Sidhu, Manjit Sidhu and the wedding guests] (2020_03_F00315_044)</t>
+  </si>
+  <si>
+    <t>Image of Surinder Sidhu, Manjit Sidhu and their wedding guests in the Gurdwara. Manjit sits with his hands folded, while Surinder stands with her head bowed.</t>
+  </si>
+  <si>
+    <t>[Photo of Surinder Sidhu, Manjit Sidhu and the wedding guests] (2020_03_F00315_046)</t>
+  </si>
+  <si>
+    <t>Image of Surinder Sidhu, Manjit Sidhu and the wedding guests in the Gurdwara. An unidentified man standing next to Manjit is addressing the wedding guests.</t>
+  </si>
+  <si>
+    <t>[Photo of Surinder Sidhu, Manjit Sidhu and the wedding guests] (2020_03_F00315_047)</t>
+  </si>
+  <si>
+    <t>Image of Surinder Sidhu, Manjit Sidhu and their wedding guests sitting inside the Gurdwara. An unidentified man is placing a garland around Surinder's neck.</t>
+  </si>
+  <si>
+    <t>[Photo of Surinder Sidhu, Manjit Sidhu and the wedding guests] (2020_03_F00315_048)</t>
+  </si>
+  <si>
+    <t>Image of Surinder Sidhu, Manjit Sidhu and their wedding guests sitting inside the Gurdwara. An unidentified man and woman are placing gifts into Surinder's hand.</t>
+  </si>
+  <si>
+    <t>[Photo of Surinder Sidhu, Manjit Sidhu and the wedding guests] (2020_03_F00315_049)</t>
+  </si>
+  <si>
+    <t>[Photo of the casket of Inder Sidhu] (2020_03_F00313_004)</t>
+  </si>
+  <si>
+    <t>Image of the open casket viewing for Inder Sidhu.</t>
+  </si>
+  <si>
+    <t>[Photo of the casket of Inder Sidhu] (2020_03_F00313_007)</t>
+  </si>
+  <si>
+    <t>[Photo of the casket of Inder Sidhu] (2020_03_F00313_008)</t>
+  </si>
+  <si>
+    <t>[Photo of the funeral attendees standing near the casket of Kashmir Grewal (2020_03_F00311_008)</t>
+  </si>
+  <si>
+    <t>Image of a group of funeral attendees standing near the casket of Kashmir Grewal.</t>
+  </si>
+  <si>
+    <t>[Photo of the Granthi reciting Shabads at the wedding of Surinder Gill and G.K. Sidhu] (2020_03_F00314_005)</t>
+  </si>
+  <si>
+    <t>Image of the Granthi reciting shabads from the front of the Gurdwara.</t>
+  </si>
+  <si>
+    <t>[Photo of the Granthi speaking to the wedding guests] (2020_03_F00303_024)</t>
+  </si>
+  <si>
+    <t>Image of the Granthi speaking to the wedding guests in the Gurdwara. D.S. Sidhu, G.K. Sidhu and the wedding guests are all facing the Granthi.</t>
+  </si>
+  <si>
+    <t>[Photo of the Gurdwara and the wedding guests] (2020_03_F00315_032)</t>
+  </si>
+  <si>
+    <t>Image of the Gurdwara prayer hall and the wedding guests of Surinder Sidhu and Manjit Sidhu.</t>
+  </si>
+  <si>
+    <t>[Photo of the wedding guests at D. S. Sidhu and G. K. Sidhu's wedding (2020_03_F00303_003)</t>
+  </si>
+  <si>
+    <t>Image of a group of unidentified wedding guests sitting in the Gurdwara at D. S. Sidhu and G. K. Sidhu's wedding.</t>
+  </si>
+  <si>
+    <t>[Photo of the wedding guests at D.S. Sidhu and G.K. Sidhu's wedding] (2020_03_F00303_004)</t>
+  </si>
+  <si>
+    <t>Image of a group of unidentified women and children posing for a group photo outside of the Gurdwara.</t>
+  </si>
+  <si>
+    <t>[Photo of the wedding guests at Narwal Sidhu's wedding] (2020_03_F00302_007)</t>
+  </si>
+  <si>
+    <t>Image of the wedding guests at Narwal Sidhu's wedding sitting inside the Gurdwara facing the front.</t>
+  </si>
+  <si>
+    <t>[Photo of the wedding guests in the Gurdwara facing the Granthi] (2020_03_F00314_006)</t>
+  </si>
+  <si>
+    <t>Image of the wedding guests facing the front of the Gurdwara, wear the Granthi is speaking.</t>
+  </si>
+  <si>
+    <t>[Photo of the wedding guests in the Gurdwara facing the Granthi] (2020_03_F00328_006)</t>
+  </si>
+  <si>
+    <t>Image of the wedding guests facing forward in the Gurdwara, as the Granthi addresses them. Musicians play in the corner of the room.</t>
+  </si>
+  <si>
+    <t>[Photo of the wedding guests in the Gurdwara facing the Granthi] (2020_03_F00324_003)</t>
+  </si>
+  <si>
+    <t>Image of the Gurdwara prayer hall and the wedding guests facing the Granthi.</t>
+  </si>
+  <si>
+    <t>[Photo of three unidentified men playing instruments] (2020_03_F00292_014)</t>
+  </si>
+  <si>
+    <t>Image of three unidentified men playing instruments in the Gurdwara for a wedding ceremony. The unidentified men sit behind two microphones, playing a tambourine, drum and piano.</t>
+  </si>
+  <si>
+    <t>[Photo of three unidentified men standing around the casket of Kashmir Grewal] (2020_03_F00311_009)</t>
+  </si>
+  <si>
+    <t>Image of three unidentifed men standing around the casket of Kashmir Grewal.</t>
+  </si>
+  <si>
+    <t>[Photo of three unidentified men, three unidentified women and two unidentified children standing near the casket of Kashmir Grewal] (2020_03_F00311_002)</t>
+  </si>
+  <si>
+    <t>Image of three unidentified men, three unidentifed woman and two unidentified children standing around the casket of Kashmir Grewal. It is an open casket viewing of Grewal, and one of the unidentified woman is holding the hand of Grewal.</t>
+  </si>
+  <si>
+    <t>[Photo of two unidentified men and an unidentified woman standing near the casket of Kashmir Grewal] (2020_03_F00311_003)</t>
+  </si>
+  <si>
+    <t>Image of two unidentified men and an unidentified woman standing around the casket of Kashmir Grewal. It is an open casket viewing of Grewal, and the unidentified woman is holding the hand of Grewal.</t>
+  </si>
+  <si>
+    <t>[Photo of two unidentified men and an unidentified child in a car] (2020_03_F00303_002)</t>
+  </si>
+  <si>
+    <t>Image of two unidentified men and an unidentified child sitting in a decorated car. The car is decorated with colourful fake flowers and is sitting on a dirt road.</t>
+  </si>
+  <si>
+    <t>[Photo of two unidentified men and three unidentified women standing near the casket of Kashmir Grewal] (2020_03_F00311_001)</t>
+  </si>
+  <si>
+    <t>Image of two unidentified men and three unidentifed woman standing around the casket of Kashmir Grewal. It is an open casket viewing of Grewal, and one of the unidentified woman is holding the hand of Grewal.</t>
+  </si>
+  <si>
+    <t>[Photo of two unidentified men, two unidentified women and two unidentified children standing near the casket of Kashmir Grewal] (2020_03_F00311_006)</t>
+  </si>
+  <si>
+    <t>Image of two unidentified men, two unidentified women and two unidentified children standing around the casket of Kashmir Grewal. It is an open casket viewing of Grewal, and the unidentified woman is holding the hand of Grewal.</t>
+  </si>
+  <si>
+    <t>[Photo of two unidentified women and an unidentified man standing near the casket of Kashmir Grewal] (2020_03_F00311_016)</t>
+  </si>
+  <si>
+    <t>Image of two unidentified women and an unidentified man standing near the casket of Kashmir Grewal. The unidentified woman has her hand outstreched and is holding Grewal's hand.</t>
+  </si>
+  <si>
+    <t>[Photo of two unidentified women, an unidentified man and an unidentified child standing near the casket of Kashmir Grewal] (2020_03_F00311_004)</t>
+  </si>
+  <si>
+    <t>Image of two unidentified women, an unidentified man and an unidentified child standing near the casket of Kashmir Grewal. It is an open casket viewing of Grewal, and the unidentified woman is holding the hand of Grewal.</t>
+  </si>
+  <si>
+    <t>[Photo of two unidentified women, an unidentified man and three unidentified child standing near the casket of Kashmir Grewal] (2020_03_F00311_011)</t>
+  </si>
+  <si>
+    <t>Image of two unidentified women, an unidentified man and three unidentified children standing over the casket of Kashmir Grewal. The unidentified woman has both hands around the head of Grewal.</t>
+  </si>
+  <si>
+    <t>[Photo of two unidentified women, an unidentified man and three unidentified child standing near the casket of Kashmir Grewal] (2020_03_F00311_014)</t>
+  </si>
+  <si>
+    <t>Image of two unidentified women, an unidentified man and three unidentified children standing over the casket of Kashmir Grewal. The unidentified woman has her hand outstreched and is holding Grewal's hand.</t>
+  </si>
+  <si>
+    <t>[Photo of two unidentified women standing near the casket of Kashmir Grewal] (2020_03_F00311_015)</t>
+  </si>
+  <si>
+    <t>Image of two unidentified women standing near the casket of Kashmir Grewal.</t>
+  </si>
+  <si>
+    <t>[Photo of wedding guests] (2020_03_F00297_043)</t>
+  </si>
+  <si>
+    <t>Image of wedding guests sitting in the Gurdwara. These unidentified men, women and children are guests of Baldave Sidhu and Jatinder Kosa.</t>
+  </si>
+  <si>
+    <t>[Photo of wedding guests at the Gurdwara] (2020_03_F00283_056)</t>
+  </si>
+  <si>
+    <t>Image of wedding guests at Sinder Sandhu and Jaswant Gill's wedding. The wedding guests are sitting inside of the Gurdwara.</t>
+  </si>
+  <si>
+    <t>[Photo of wedding guests in the Gurdwara facing the Granthi] (2020_03_F00326_004)</t>
+  </si>
+  <si>
+    <t>Image of wedding guests in the Gurdwara facing the front of the Prayer Hall.</t>
+  </si>
+  <si>
+    <t>[Photo of wedding guests walking into the Gurdwara] (2020_03_F00302_011)</t>
+  </si>
+  <si>
+    <t>Image of an unidentified group of wedding guests walking into the Gurdwara. The unidentified guests walk single file, as the other wedding guests sit in rows on either side.</t>
+  </si>
+  <si>
+    <t>Police blamed in Calgary racism report (2023_15_01_20_030)</t>
+  </si>
+  <si>
+    <t>News clipping of Edmonton Journal discussing issues with police found in Dr. Buchignani's racism report.</t>
+  </si>
+  <si>
+    <t>Political violence decried by Sikhs (2023_15_01_20_067)</t>
+  </si>
+  <si>
+    <t>Newspaper clipping titled, "Political violence decried by Sikhs", published in The Province: A Southam Newspaper, editorial pages, on June 25th, 1986. The article talks discusses the statement by the presidents of four major Sikh temples in the Lower Mainland condemns political violence, affirming the Sikh institutions' stance against achieving an independent Sikh state in India through violent means in Canada.</t>
+  </si>
+  <si>
+    <t>[Portrait of Ajmer S. Sidhu] (2020_03_F00288_001)</t>
+  </si>
+  <si>
+    <t>Image of Ajmer S. Sidhu standing between two trees, posing for a portrait. Sidhu is wearing a flowered kameez and salwar with a green dupatta.</t>
+  </si>
+  <si>
+    <t>[Portrait of Ajmer S. Sidhu] (2020_03_F00288_002)</t>
+  </si>
+  <si>
+    <t>Image of Ajmer S. Sidhu posing for a portrait next to a wooden chair. Sidhu is wearing a flowered kameez and salwar with a green dupatta.</t>
+  </si>
+  <si>
+    <t>[Portrait of Ajmer S. Sidhu] (2020_03_F00288_003)</t>
+  </si>
+  <si>
+    <t>Image of Ajmer S. Sidhu posing for a portrait. Sidhu is wearing a flowered kameez and salwar with a green dupatta. This photo is double exposed.</t>
+  </si>
+  <si>
+    <t>[Portrait of Ajmer S. Sidhu] (2020_03_F00288_004)</t>
+  </si>
+  <si>
+    <t>Image of Ajmer S. Sidhu sitting on a wooden chair, posing for a portrait. Sidhu is wearing a flowered kameez and salwar with a green dupatta.</t>
+  </si>
+  <si>
+    <t>[Portrait of Amir Sandhu and three unidentified family members] (2020_03_F00276_001)</t>
+  </si>
+  <si>
+    <t>Image of Amir Sandhu and three unidentified members of his family posing for a portrait. The unidentified woman is holding the unidentified child.</t>
+  </si>
+  <si>
+    <t>[Portrait of Amir Sandhu and three unidentified family members] (2020_03_F00276_002)</t>
+  </si>
+  <si>
+    <t>[Portrait of Amir Sandhu and two unidentified family members] (2020_03_F00276_003)</t>
+  </si>
+  <si>
+    <t>[Portrait of Amir Sandhu and two unidentified family members] (2020_03_F00276_009)</t>
+  </si>
+  <si>
+    <t>Image of Amir Sandhu and two unidentified members of his family posing for a portrait. The unidentified woman is holding the unidentified child.</t>
+  </si>
+  <si>
+    <t>[Portrait of Amir Sandhu and two unidentified family members] (2020_03_F00276_010)</t>
+  </si>
+  <si>
+    <t>[Portrait of an unidentified baby] (2020_03_F00281_005)</t>
+  </si>
+  <si>
+    <t>Image of an unidentified baby in a portrait studio.</t>
+  </si>
+  <si>
+    <t>[Portrait of an unidentified child] (2020_03_F00284_005)</t>
+  </si>
+  <si>
+    <t>Image of an unidentified child posing for a portrait on a white blanket. The unidentified child has his right hand behind his head and is wearing red vest outfit</t>
+  </si>
+  <si>
+    <t>[Portrait of an unidentified child] (2020_03_F00284_012)</t>
+  </si>
+  <si>
+    <t>Image of an unidentified child posing for a portrait. The unidentified child is sitting on a chair and wearing a red vest outfit.</t>
+  </si>
+  <si>
+    <t>[Portrait of an unidentified child] (2020_03_F00285_012)</t>
+  </si>
+  <si>
+    <t>Image of an unidentified child sitting on a wood chair posing for a portrait. The unidentified child rests both hands on the cushioned arm of the chair.</t>
+  </si>
+  <si>
+    <t>[Portrait of an unidentified child] (2020_03_F00081_004)</t>
+  </si>
+  <si>
+    <t>Image of an unidentified child posing for a portrait. The child is wearing a red and white dress and sitting on a wood chair.</t>
+  </si>
+  <si>
+    <t>[Portrait of an unidentified child] (2020_03_F00081_007)</t>
+  </si>
+  <si>
+    <t>[Portrait of an unidentified child] (2020_03_F00081_010)</t>
+  </si>
+  <si>
+    <t>[Portrait of an unidentified child] (2020_03_F00081_013)</t>
+  </si>
+  <si>
+    <t>[Portrait of an unidentified child] (2020_03_F00081_014)</t>
+  </si>
+  <si>
+    <t>[Portrait of an unidentified child] (2020_03_F00081_022)</t>
+  </si>
+  <si>
+    <t>[Portrait of an unidentified child] (2020_03_F00082_009)</t>
+  </si>
+  <si>
+    <t>Image of an unidentified child posing for a portrait. The child is sitting in a wooden chair, while wearing a white shirt and a red vest. He is holding a toy ball in his hands.</t>
+  </si>
+  <si>
+    <t>[Portrait of an unidentified child] (2020_03_F00082_010)</t>
+  </si>
+  <si>
+    <t>[Portrait of an unidentified child] (2020_03_F00083_009)</t>
+  </si>
+  <si>
+    <t>Image of an unidentified child posing for a portrait. The child is wearing a green dress and sitting on a wooden rocking chair.</t>
+  </si>
+  <si>
+    <t>[Portrait of an unidentified child] (2020_03_F00083_010)</t>
+  </si>
+  <si>
+    <t>[Portrait of an unidentified grandmother] (2020_03_F00276_006)</t>
+  </si>
+  <si>
+    <t>Image of an unidentified woman posing for a portrait. The unidentified woman is sitting on a wood chair.</t>
+  </si>
+  <si>
+    <t>[Portrait of an unidentified man] (2020_03_F00290_003)</t>
+  </si>
+  <si>
+    <t>Image of an unidentified man posing for a portrait. The unidentified man is wearing a suit and has his hands over the back of a cushioned chair.</t>
+  </si>
+  <si>
+    <t>[Portrait of an unidentified man] (2020_03_F00290_004)</t>
+  </si>
+  <si>
+    <t>[Portrait of an unidentified man] (2020_03_F00290_005)</t>
+  </si>
+  <si>
+    <t>[Portrait of an unidentified man] (2020_03_F00290_006)</t>
+  </si>
+  <si>
+    <t>[Portrait of an unidentified man] (2020_03_F00290_015)</t>
+  </si>
+  <si>
+    <t>Image of an unidentified elderly man posing for a portrait. The photo is double exposed.</t>
+  </si>
+  <si>
+    <t>[Portrait of an unidentified man] (2020_03_F00290_017)</t>
+  </si>
+  <si>
+    <t>[Portrait of an unidentified woman] (2020_03_F00312_011)</t>
+  </si>
+  <si>
+    <t>Image of an unidentified woman posing for a portrait. The unidentified woman is wearing a green salwar and has her hands together.</t>
+  </si>
+  <si>
+    <t>[Portrait of an unidentified woman] (2020_03_F00306_002)</t>
+  </si>
+  <si>
+    <t>Image of an unidentified woman posing for a portrait. An image of Satpal Sidhu has been double exposed into the background the photo. The unidentified woman is wearing a gold dupatta with embroidered flowers.</t>
+  </si>
+  <si>
+    <t>[Portrait of an unidentified woman] (2020_03_F00306_003)</t>
+  </si>
+  <si>
+    <t>Image of an unidentified woman posing for a portrait. The unidentified woman is seated in a chair and is wearing a gold dupatta embroidered with flowers.</t>
+  </si>
+  <si>
+    <t>[Portrait of an unidentified woman] (2020_03_F00306_004)</t>
+  </si>
+  <si>
+    <t>[Portrait of an unidentified woman] (2020_03_F00306_005)</t>
+  </si>
+  <si>
+    <t>[Portrait of an unidentified woman] (2020_03_F00306_010)</t>
+  </si>
+  <si>
+    <t>Image of an unidentified woman posing for a portrait. The unidentified woman is wearing a gold dupatta embroidered with flowers.</t>
+  </si>
+  <si>
+    <t>[Portrait of an unidentified woman] (2020_03_F00302_026)</t>
+  </si>
+  <si>
+    <t>Image of an unidentified woman posing for a portrait. She is wearing garlands around her neck and holding a bouquet of flowers.</t>
+  </si>
+  <si>
+    <t>[Portrait of an unidentified woman] (2020_03_F00304_001)</t>
+  </si>
+  <si>
+    <t>Image of an unidentified women posing for a portrait. She is wearing a blue salwar and is leaning on a surface with red roses</t>
+  </si>
+  <si>
+    <t>[Portrait of an unidentified woman] (2020_03_F00304_003)</t>
+  </si>
+  <si>
+    <t>Image of an unidentified women posing for a portrait. She is wearing a blue salwar and is leaning on a wood chair.</t>
+  </si>
+  <si>
+    <t>[Portrait of an unidentified woman] (2020_03_F00304_015)</t>
+  </si>
+  <si>
+    <t>[Portrait of an unidentified woman] (2020_03_F00304_019)</t>
+  </si>
+  <si>
+    <t>[Portrait of an unidentified woman] (2020_03_F00304_025)</t>
+  </si>
+  <si>
+    <t>Image of an unidentified woman posing for a portrait. She is standing next to a chair and is wearing a blue salwar.</t>
+  </si>
+  <si>
+    <t>[Portrait of an unidentified woman] (2020_03_F00304_026)</t>
+  </si>
+  <si>
+    <t>Image of an unidentified woman posing for a portrait. She is sitting in a chair and is wearing a blue salwar.</t>
+  </si>
+  <si>
+    <t>[Portrait of an unidentified woman] (2020_03_F00304_036)</t>
+  </si>
+  <si>
+    <t>[Portrait of an unidentified woman] (2020_03_F00139_002)</t>
+  </si>
+  <si>
+    <t>Image of an unidentified woman posing for a portrait. She is wearing a red salwar, a gold tikka and has a red bindi on her forehead.</t>
+  </si>
+  <si>
+    <t>[Portrait of an unidentified woman] (2020_03_F00139_007)</t>
+  </si>
+  <si>
+    <t>[Portrait of Baldave Sidhu] (2020_03_F00297_021)</t>
+  </si>
+  <si>
+    <t>Image of Baldave Sidhu posing for a portrait. Sidhu has his left hand to his chin. The photo is double exposed.</t>
+  </si>
+  <si>
+    <t>[Portrait of Balwinder Singh] (2020_03_F00330_001)</t>
+  </si>
+  <si>
+    <t>Image of Balwinder Singh posing for a potrait.</t>
+  </si>
+  <si>
+    <t>[Portrait of Balwinder Singh] (2020_03_F00330_002)</t>
+  </si>
+  <si>
+    <t>[Portrait of Charanjit Dhaliwal] (2020_03_F00084_001)</t>
+  </si>
+  <si>
+    <t>Image of Charanjit Dhaliwal posing for a portrait. Dhaliwal is wearing a pink salwar and the image is double exposed.</t>
+  </si>
+  <si>
+    <t>[Portrait of Charanjit Dhaliwal] (2020_03_F00084_002)</t>
+  </si>
+  <si>
+    <t>Image of Charanjit Dhaliwal posing for a portrait. Dhaliwal is wearing a pink salwar and is sitting on a wood chair, with her arms resting on the top of the chair.</t>
+  </si>
+  <si>
+    <t>[Portrait of Charanjit Dhaliwal] (2020_03_F00084_003)</t>
+  </si>
+  <si>
+    <t>Image of Charanjit Dhaliwal posing for a portrait. Dhaliwal is wearing a pink salwar and is sitting on a wood chair, with her left arm resting on the top of the chair.</t>
+  </si>
+  <si>
+    <t>[Portrait of Charanjit Dhaliwal] (2020_03_F00084_004)</t>
+  </si>
+  <si>
+    <t>[Portrait of Charanjit Dhaliwal] (2020_03_F00084_005)</t>
+  </si>
+  <si>
+    <t>Image of Charanjit Dhaliwal posing for a portrait. Dhaliwal is wearing a pink salwar and is standing next to a wooden chair with her left hand resting on the top of the chair.</t>
+  </si>
+  <si>
+    <t>[Portrait of Charanjit Dhaliwal] (2020_03_F00084_006)</t>
+  </si>
+  <si>
+    <t>[Portrait of Chindo Sidhu and Iqbal Sandhu] (2020_03_F00280_040)</t>
+  </si>
+  <si>
+    <t>Image of Chindo Sidhu and Iqbal Sandhu posing for a portrait. Sidhu is wearing a pink salwar karmeez and holding a bouquet of flowers.</t>
+  </si>
+  <si>
+    <t>[Portrait of Darshan Sidhu] (2020_03_F00295_001)</t>
+  </si>
+  <si>
+    <t>Image of Gurmail Sidhu posing for a portrait. Sidhu is wearing a checkered shirt and has his left hand to his chin.</t>
+  </si>
+  <si>
+    <t>[Portrait of Darshan Sidhu] (2020_03_F00295_002)</t>
+  </si>
+  <si>
+    <t>Image of Gurmail Sidhu posing for a portrait. Sidhu is wearing a checkered shirt.</t>
+  </si>
+  <si>
+    <t>[Portrait of Darshan Sidhu] (2020_03_F00295_003)</t>
+  </si>
+  <si>
+    <t>[Portrait of Darshan Sidhu] (2020_03_F00295_004)</t>
+  </si>
+  <si>
+    <t>Image of Gurmail Sidhu posing for a portrait. Sidhu is wearing a checkered shirt and has his left hand to his chin. The photo is double exposed.</t>
+  </si>
+  <si>
+    <t>[Portrait of Deesh Singh] (2020_03_F00321_001)</t>
+  </si>
+  <si>
+    <t>Image of Deesh Singh posing for a portrait. Singh is wearing a suit with a pocket square.</t>
+  </si>
+  <si>
+    <t>[Portrait of Deesh Singh] (2020_03_F00321_002)</t>
+  </si>
+  <si>
+    <t>[Portrait of D. Gill] (2020_03_F00148_001)</t>
+  </si>
+  <si>
+    <t>Image of D. Gill posing for a portrait outdoors. She is wearing a blue blouse and skirt, while leaning against a tree in a forest.</t>
+  </si>
+  <si>
+    <t>[Portrait of D. Gill] (2020_03_F00148_002)</t>
+  </si>
+  <si>
+    <t>[Portrait of D. Gill] (2020_03_F00148_003)</t>
+  </si>
+  <si>
+    <t>Image of D. Gill posing for a portrait. Gill is wearing a blue blouse and skirt, and she is sitting on the arm of a wooden chair. She has her right hand on her hip and her left hand to her cheek.</t>
+  </si>
+  <si>
+    <t>[Portrait of D. Gill] (2020_03_F00148_004)</t>
+  </si>
+  <si>
+    <t>[Portrait of D. Gill] (2020_03_F00148_005)</t>
+  </si>
+  <si>
+    <t>Image of D. Gill posing for a portrait outdoors. She is wearing a blue blouse and skirt, crouching in a forest with her right hand to her cheek.</t>
+  </si>
+  <si>
+    <t>[Portrait of D. Gill] (2020_03_F00148_006)</t>
+  </si>
+  <si>
+    <t>Image of D. Gill posing for a portrait outdoors. She is wearing a blue blouse and skirt, crouching in a forest with her left hand to her chin.</t>
+  </si>
+  <si>
+    <t>[Portrait of D. Gill] (2020_03_F00148_007)</t>
+  </si>
+  <si>
+    <t>Image of D. Gill posing for a portrait. Gill is wearing a blue blouse and has her hands to her cheek.</t>
+  </si>
+  <si>
+    <t>[Portrait of D. Gill] (2020_03_F00148_008)</t>
+  </si>
+  <si>
+    <t>[Portrait of D. Gill] (2020_03_F00148_009)</t>
+  </si>
+  <si>
+    <t>Image of D. Gill posing for a portrait. Gill is wearing a blue blouse and skirt and is standing next to a tree with her hands behind her back.</t>
+  </si>
+  <si>
+    <t>[Portrait of D. Gill] (2020_03_F00148_010)</t>
+  </si>
+  <si>
+    <t>Image of D. Gill posing for a portrait. Gill is wearing a blue blouse and skirt and is standing behind a wooden chair with her hands resting on the chair.</t>
+  </si>
+  <si>
+    <t>[Portrait of D. Gill] (2020_03_F00148_011)</t>
+  </si>
+  <si>
+    <t>Image of D. Gill posing for a portrait. Gil is wearing a blue blouse and is posing next to six candles on a table. She has her left hand to her chin.</t>
+  </si>
+  <si>
+    <t>[Portrait of D. Gill] (2020_03_F00148_012)</t>
+  </si>
+  <si>
+    <t>[Portrait of D. Gill] (2020_03_F00148_013)</t>
+  </si>
+  <si>
+    <t>Image of D. Gill posing for a portrait. Gil is wearing a blue blouse.</t>
+  </si>
+  <si>
+    <t>[Portrait of D. Gill] (2020_03_F00148_014)</t>
+  </si>
+  <si>
+    <t>[Portrait of D. Gill] (2020_03_F00148_015)</t>
+  </si>
+  <si>
+    <t>[Portrait of D. Gill] (2020_03_F00148_016)</t>
+  </si>
+  <si>
+    <t>[Portrait of D. Gill] (2020_03_F00148_017)</t>
+  </si>
+  <si>
+    <t>Image of D. Gill posing for a portrait. Gill is wearing a blue blouse and skirt, and she is sitting on the arm of a wooden chair.</t>
+  </si>
+  <si>
+    <t>[Portrait of D. Gill] (2020_03_F00148_018)</t>
+  </si>
+  <si>
+    <t>[Portrait of D. Gill] (2020_03_F00148_019)</t>
+  </si>
+  <si>
+    <t>[Portrait of D. Gill] (2020_03_F00148_020)</t>
+  </si>
+  <si>
+    <t>[Portrait of D. Gill] (2020_03_F00148_021)</t>
+  </si>
+  <si>
+    <t>[Portrait of D. Gill] (2020_03_F00148_022)</t>
+  </si>
+  <si>
+    <t>[Portrait of Gary Gill] (2020_03_F00144_006)</t>
+  </si>
+  <si>
+    <t>Image of Gary Gill posing for a portrait. Gill is wearing a black suit and has one hand on his knee and the other in his pocket.</t>
+  </si>
+  <si>
+    <t>[Portrait of Gary Gill] (2020_03_F00144_008)</t>
+  </si>
+  <si>
+    <t>Image of Gary Gill posing for a portrait. Gill is wearing a black suit and has his hands folded on his right knee.</t>
+  </si>
+  <si>
+    <t>[Portrait of Gary Gill] (2020_03_F00144_009)</t>
+  </si>
+  <si>
+    <t>[Portrait of Gary Gill] (2020_03_F00144_010)</t>
+  </si>
+  <si>
+    <t>Image of Gary Gill posing for a portrait. Gill is wearing a black suit and has his right hand to his chin. The image is double exposed.</t>
+  </si>
+  <si>
+    <t>[Portrait of G.K. Sidhu] (2020_03_F00314_033)</t>
+  </si>
+  <si>
+    <t>Image of G.K. Sidhu posing for a portrait. Sidhu is wearing garlands and jewelry around her neck and a red salwar.</t>
+  </si>
+  <si>
+    <t>[Portrait of Gurdev Sidhu] (2020_03_F00292_044)</t>
+  </si>
+  <si>
+    <t>Image of Gurdev Sidhu posing for a portrait. Sidhu is wearing a boutonnière on his suit and holding  his left hand to his chin.</t>
+  </si>
+  <si>
+    <t>[Portrait of Harcharal Sidhu] (2020_03_F00300_001)</t>
+  </si>
+  <si>
+    <t>Image of Harcharal Sidhu posing for a portrait. Sidhu is wearing a brown and white checkered suit and sitting on the arm rest of a cushioned chair.</t>
+  </si>
+  <si>
+    <t>[Portrait of Harcharal Sidhu] (2020_03_F00300_002)</t>
+  </si>
+  <si>
+    <t>[Portrait of Harcharal Sidhu] (2020_03_F00300_003)</t>
+  </si>
+  <si>
+    <t>[Portrait of Harcharal Sidhu] (2020_03_F00300_004)</t>
+  </si>
+  <si>
+    <t>[Portrait of Harcharal Sidhu] (2020_03_F00300_005)</t>
+  </si>
+  <si>
+    <t>[Portrait of Herdeep Sandhu] (2020_03_F00279_001)</t>
+  </si>
+  <si>
+    <t>Image of Herdeep Sandhu posing for a portrait. Sandhu is sitting with one knee positioned higher than the other.</t>
+  </si>
+  <si>
+    <t>[Portrait of Herdeep Sandhu] (2020_03_F00279_002)</t>
+  </si>
+  <si>
+    <t>Image of Herdeep Sandhu posing for a portrait. Sandhu is standing with arms crossed.</t>
+  </si>
+  <si>
+    <t>[Portrait of Herdeep Sandhu] (2020_03_F00279_003)</t>
+  </si>
+  <si>
+    <t>Image of Herdeep Sandhu posing for a portrait. Sandhu is standing with arms at his hips.</t>
+  </si>
+  <si>
+    <t>[Portrait of Herdeep Sandhu] (2020_03_F00279_004)</t>
+  </si>
+  <si>
+    <t>Image of Herdeep Sandhu posing for a portrait. Sandhu is sitting with his hand to his chin and the photo is double exposed.</t>
+  </si>
+  <si>
+    <t>[Portrait of Herdeep Sandhu] (2020_03_F00279_005)</t>
+  </si>
+  <si>
+    <t>[Portrait of Herdeep Sandhu] (2020_03_F00279_006)</t>
+  </si>
+  <si>
+    <t>Image of Herdeep Sandhu posing for a portrait. Sandhu is sitting with his hand to his chin.</t>
+  </si>
+  <si>
+    <t>[Portrait of Herman S. Braich] (2020_03_F00327_001)</t>
+  </si>
+  <si>
+    <t>Image of Herman S. Braich posing for a portrait. Braich is sitting on a blanket.</t>
+  </si>
+  <si>
+    <t>[Portrait of Herman S. Braich] (2020_03_F00327_002)</t>
+  </si>
+  <si>
+    <t>Image of Herman S. Braich posing for a portrait. Braich is sitting on a blanket and looking at a floating bubble.</t>
+  </si>
+  <si>
+    <t>[Portrait of Herman S. Braich] (2020_03_F00327_003)</t>
+  </si>
+  <si>
+    <t>[Portrait of Herman S. Braich] (2020_03_F00327_004)</t>
+  </si>
+  <si>
+    <t>Image of Herman S. Braich posing for a portrait. Braich has both has over a chair.</t>
+  </si>
+  <si>
+    <t>[Portrait of Herman S. Braich] (2020_03_F00327_005)</t>
+  </si>
+  <si>
+    <t>Image of Herman S. Braich posing for a portrait. Braich is holding a Mickey Mouse doll.</t>
+  </si>
+  <si>
+    <t>[Portrait of Herman S. Braich] (2020_03_F00327_006)</t>
+  </si>
+  <si>
+    <t>Image of Herman S. Braich posing for a portrait. Braich is holding a lamb doll.</t>
+  </si>
+  <si>
+    <t>[Portrait of Herman S. Braich] (2020_03_F00327_007)</t>
+  </si>
+  <si>
+    <t>[Portrait of Herman S. Braich] (2020_03_F00327_008)</t>
+  </si>
+  <si>
+    <t>[Portrait of Herman S. Braich] (2020_03_F00327_009)</t>
+  </si>
+  <si>
+    <t>[Portrait of Herman S. Braich] (2020_03_F00327_010)</t>
+  </si>
+  <si>
+    <t>[Portrait of Herman S. Braich] (2020_03_F00327_011)</t>
+  </si>
+  <si>
+    <t>[Portrait of Herman S. Braich] (2020_03_F00327_012)</t>
+  </si>
+  <si>
+    <t>[Portrait of Herman S. Braich] (2020_03_F00327_013)</t>
+  </si>
+  <si>
+    <t>[Portrait of Herman S. Braich] (2020_03_F00327_014)</t>
+  </si>
+  <si>
+    <t>[Portrait of Jasmir S. Braich] (2020_03_F00329_001)</t>
+  </si>
+  <si>
+    <t>Image of Jasmir S. Braich posing for a portrait.</t>
+  </si>
+  <si>
+    <t>[Portrait of Jasmir S. Braich] (2020_03_F00329_002)</t>
+  </si>
+  <si>
+    <t>[Portrait of Jasmir S. Braich] (2020_03_F00329_003)</t>
+  </si>
+  <si>
+    <t>[Portrait of Jatinder Kosa] (2020_03_F00297_022)</t>
+  </si>
+  <si>
+    <t>Image of Jatinder Kosa posing for a portrait. Kosa is wearing a pink dupatta and a gold nath. The photo is double exposed.</t>
+  </si>
+  <si>
+    <t>[Portrait of Jatinder Kosa] (2020_03_F00297_041)</t>
+  </si>
+  <si>
+    <t>Image of Jatinder Kosa posing for a portrait. Kosa is wearing a pink dupatta and a gold nath.</t>
+  </si>
+  <si>
+    <t>[Portrait of Jatinder Kosa] (2020_03_F00297_044)</t>
+  </si>
+  <si>
+    <t>[Portrait of Joe Gill] (2020_03_F00146_001)</t>
+  </si>
+  <si>
+    <t>Image of Joe Gill posing for a portrait. Gill is wearing a grey suit, glasses and is seated on the armrest of a wooden chair.</t>
+  </si>
+  <si>
+    <t>[Portrait of Joe Gill] (2020_03_F00146_002)</t>
+  </si>
+  <si>
+    <t>[Portrait of Joe Gill] (2020_03_F00146_003)</t>
+  </si>
+  <si>
+    <t>Image of Joe Gill posing for a portrait. Gill is wearing a grey suit and glasses.</t>
+  </si>
+  <si>
+    <t>[Portrait of Joe Gill] (2020_03_F00146_004)</t>
+  </si>
+  <si>
+    <t>[Portrait of Joe Gill] (2020_03_F00146_005)</t>
+  </si>
+  <si>
+    <t>Image of Joe Gill posing for a portrait. Gill is wearing a grey suit, glasses and has his right hand resting on the top of a wooden chair.</t>
+  </si>
+  <si>
+    <t>[Portrait of Kerneil Sidhu] (2020_03_F00292_042)</t>
+  </si>
+  <si>
+    <t>Image of Kerneil Sidhu posing for a portrait. She is wearing a pink salwar, gold nath and holding a bouquet of flowers.</t>
+  </si>
+  <si>
+    <t>[Portrait of Lashror Dhaliwal] (2020_03_F00086_001)</t>
+  </si>
+  <si>
+    <t>Image of Lashror Dhaliwal posing for a portrait. Dhaliwal is wearing a black suit jacket.</t>
+  </si>
+  <si>
+    <t>[Portrait of Lashror Dhaliwal] (2020_03_F00086_002)</t>
+  </si>
+  <si>
+    <t>Image of Lashror Dhaliwal posing for a portrait. Dhaliwal is wearing a black suit jacket and is leaning on a wooden chair with his right hand.</t>
+  </si>
+  <si>
+    <t>[Portrait of Manjit Sidhu] (2020_03_F00315_014)</t>
+  </si>
+  <si>
+    <t>Image of Manjit Sidhu posing for a photo in the parking lot outside of the Gurdwara. Sidhu is wearing a suit and a pink turban.</t>
+  </si>
+  <si>
+    <t>[Portrait of Manjit Sidhu] (2020_03_F00287_001)</t>
+  </si>
+  <si>
+    <t>Image of Majit Sidhu posing for a portrait. Sidhu is sitting in a cushioned chair and wearing a checked tie.</t>
+  </si>
+  <si>
+    <t>[Portrait of Manjit Sidhu] (2020_03_F00287_002)</t>
+  </si>
+  <si>
+    <t>Image of Majit Sidhu posing for a portrait. Sidhu is standing in front of curtains and wearing a suit.</t>
+  </si>
+  <si>
+    <t>[Portrait of Manjit Sidhu] (2020_03_F00287_003)</t>
+  </si>
+  <si>
+    <t>[Portrait of Manjit Sidhu] (2020_03_F00287_004)</t>
+  </si>
+  <si>
+    <t>Image of Majit Sidhu posing for a portrait. Sidhu is standing behind a cushioned chair and wearing a checked tie.</t>
+  </si>
+  <si>
+    <t>[Portrait of Manjit Sidhu] (2020_03_F00287_005)</t>
+  </si>
+  <si>
+    <t>[Portrait of Moe Gill] (2020_03_F00145_010)</t>
+  </si>
+  <si>
+    <t>Image of Moe Gill posing for a portrait. Gill is wearing a grey suit and glasses.</t>
+  </si>
+  <si>
+    <t>[Portrait of Pam Gill] (2020_03_F00305_042)</t>
+  </si>
+  <si>
+    <t>Image of Pam Gill posing for a portrait. Gill is wearing a pink salwar and a gold nath.</t>
+  </si>
+  <si>
+    <t>[Portrait of Pam Gill] (2020_03_F00305_047)</t>
+  </si>
+  <si>
+    <t>[Portrait of Paul Grewal] (2020_03_F00308_001)</t>
+  </si>
+  <si>
+    <t>Image of Paul Grewal posing for a graduation portrait outdoors. Grewal is wearing a tuxedo and is standing next to a large bush.</t>
+  </si>
+  <si>
+    <t>[Portrait of Paul Grewal] (2020_03_F00308_002)</t>
+  </si>
+  <si>
+    <t>[Portrait of Paul Grewal] (2020_03_F00308_003)</t>
+  </si>
+  <si>
+    <t>Image of Paul Grewal posing for a graduation portrait outdoors. Grewal is wearing a tuxedo and is standing next to a fence.</t>
+  </si>
+  <si>
+    <t>[Portrait of Paul Grewal] (2020_03_F00308_004)</t>
+  </si>
+  <si>
+    <t>[Portrait of Paul Grewal] (2020_03_F00308_005)</t>
+  </si>
+  <si>
+    <t>Image of Paul Grewal posing for a graduation portrait outdoors. Grewal is wearing a tuxedo and is standing next to a large tree.</t>
+  </si>
+  <si>
+    <t>[Portrait of Paul Grewal] (2020_03_F00308_006)</t>
+  </si>
+  <si>
+    <t>[Portrait of Rampal S. Sidhu] (2020_03_F00293_001)</t>
+  </si>
+  <si>
+    <t>Image of Rampal S. Sidhu posing for a portrait. Sidhu is wearing a beige turban and has his right hand against his chin.</t>
+  </si>
+  <si>
+    <t>[Portrait of Rampal S. Sidhu] (2020_03_F00293_002)</t>
+  </si>
+  <si>
+    <t>[Portrait of Rampal S. Sidhu] (2020_03_F00293_003)</t>
+  </si>
+  <si>
+    <t>Image of Rampal S. Sidhu posing for a portrait. Sidhu is wearing a beige turban and has his right hand against his chin. The photo is double exposed.</t>
+  </si>
+  <si>
+    <t>[Portrait of Rampal S. Sidhu] (2020_03_F00293_004)</t>
+  </si>
+  <si>
+    <t>Image of Rampal S. Sidhu posing for a portrait. Sidhu is wearing a beige turban and the photo is double exposed.</t>
+  </si>
+  <si>
+    <t>[Portrait of Rampal S. Sidhu] (2020_03_F00293_005)</t>
+  </si>
+  <si>
+    <t>[Portrait of Rampal S. Sidhu] (2020_03_F00293_006)</t>
+  </si>
+  <si>
+    <t>Image of Rampal S. Sidhu posing for a portrait. Sidhu is wearing a beige turban and has his hands are folded on his lap.</t>
+  </si>
+  <si>
+    <t>[Portrait of Riputaman Gill] (2020_03_F00139_001)</t>
+  </si>
+  <si>
+    <t>Image of Riputaman Gill posing for a portrait. Gill is wearing a pink turban and a light beige suit. He has his right arm resting on his right knee.</t>
+  </si>
+  <si>
+    <t>[Portrait of Riputaman Gill] (2020_03_F00139_004)</t>
+  </si>
+  <si>
+    <t>Image of Riputaman Gill posing for a portrait. He has his left arm resting on his left knee.</t>
+  </si>
+  <si>
+    <t>[Portrait of Santo Singh] (2020_03_F00325_001)</t>
+  </si>
+  <si>
+    <t>Image of Santo Singh posing for a portrait. Singh is wearing a suit.</t>
+  </si>
+  <si>
+    <t>[Portrait of Santo Singh] (2020_03_F00325_002)</t>
+  </si>
+  <si>
+    <t>[Portrait of Satpal Sidhu] (2020_03_F00306_012)</t>
+  </si>
+  <si>
+    <t>Image of Satpal Sidhu posing for a portrait. Sidhu is wearing a beige suit, black bowtie and has his hands resting on his right knee.</t>
+  </si>
+  <si>
+    <t>[Portrait of S Gill] (2020_03_F00142_014)</t>
+  </si>
+  <si>
+    <t>Image of S. Gill posing for a portrait. Gill is wearing a dark suit and is holding his left hand underneath his chin.</t>
+  </si>
+  <si>
+    <t>[Portrait of S Gill] (2020_03_F00142_001)</t>
+  </si>
+  <si>
+    <t>Image of S. Gill posing for a portrait. Gill is wearing a dark suit and has his hands folded on his right leg.</t>
+  </si>
+  <si>
+    <t>[Portrait of S Gill] (2020_03_F00142_002)</t>
+  </si>
+  <si>
+    <t>Image of S. Gill posing for a portrait. Gill is wearing a dark suit. The image is double exposed.</t>
+  </si>
+  <si>
+    <t>[Portrait of S Gill] (2020_03_F00142_003)</t>
+  </si>
+  <si>
+    <t>Image of S. Gill posing for a portrait. Gill is wearing a dark suit and has his left hand to his chin.</t>
+  </si>
+  <si>
+    <t>[Portrait of S Gill] (2020_03_F00142_004)</t>
+  </si>
+  <si>
+    <t>Image of S. Gill posing for a portrait. Gill is wearing a dark suit and has his right hand to his chin.</t>
+  </si>
+  <si>
+    <t>[Portrait of S Gill] (2020_03_F00142_005)</t>
+  </si>
+  <si>
+    <t>Image of S. Gill posing for a portrait. Gill is wearing a dark suit and is holding a leather jacket. He is posing next to a tree.</t>
+  </si>
+  <si>
+    <t>[Portrait of S Gill] (2020_03_F00142_006)</t>
+  </si>
+  <si>
+    <t>[Portrait of S Gill] (2020_03_F00142_007)</t>
+  </si>
+  <si>
+    <t>[Portrait of S Gill] (2020_03_F00142_008)</t>
+  </si>
+  <si>
+    <t>[Portrait of S Gill] (2020_03_F00142_009)</t>
+  </si>
+  <si>
+    <t>[Portrait of S Gill] (2020_03_F00142_010)</t>
+  </si>
+  <si>
+    <t>[Portrait of S Gill] (2020_03_F00142_011)</t>
+  </si>
+  <si>
+    <t>[Portrait of S Gill] (2020_03_F00142_012)</t>
+  </si>
+  <si>
+    <t>[Portrait of S Gill] (2020_03_F00142_013)</t>
+  </si>
+  <si>
+    <t>[Portrait of Sohan Singh] (2020_03_F00323_001)</t>
+  </si>
+  <si>
+    <t>Image of Sohan Singh posing for a portait.</t>
+  </si>
+  <si>
+    <t>[Portrait of Sohan Singh] (2020_03_F00323_002)</t>
+  </si>
+  <si>
+    <t>[Portrait of Sohan Singh] (2020_03_F00323_003)</t>
+  </si>
+  <si>
+    <t>[Portrait of Sohan Singh] (2020_03_F00323_004)</t>
+  </si>
+  <si>
+    <t>[Portrait of Surinder Sidhu] (2020_03_F00315_001)</t>
+  </si>
+  <si>
+    <t>Image of Surinder Sidhu posing for a portrait. Sidhu is wearing a pink salwar and a gold tikka.</t>
+  </si>
+  <si>
+    <t>[Portrait of Surinder Sidhu] (2020_03_F00315_004)</t>
+  </si>
+  <si>
+    <t>Image of Surinder Sidhu posing for a portrait in front of a tree. Sidhu is wearing a pink salwar and a gold tikka.</t>
+  </si>
+  <si>
+    <t>[Portrait of Surinder Sidhu] (2020_03_F00315_006)</t>
+  </si>
+  <si>
+    <t>[Portrait of Surinder Sidhu] (2020_03_F00315_016)</t>
+  </si>
+  <si>
+    <t>[Portrait of Tina Sidhu] (2020_03_F00298_001)</t>
+  </si>
+  <si>
+    <t>Image of Tina Sidhu posing for a graduation portrait outdoors. Sidhu is wearing pink dress, gloves and has her right hand resting on a tree.</t>
+  </si>
+  <si>
+    <t>[Portrait of Tina Sidhu] (2020_03_F00298_002)</t>
+  </si>
+  <si>
+    <t>Image of Tina Sidhu posing for a graduation portrait. Sidhu is wearing graduation regalia and sitting between two candelabras.</t>
+  </si>
+  <si>
+    <t>[Portrait of Tina Sidhu] (2020_03_F00298_003)</t>
+  </si>
+  <si>
+    <t>Image of Tina Sidhu posing for a graduation portrait. Sidhu is wearing graduation regalia. The photo is double exposed.</t>
+  </si>
+  <si>
+    <t>[Portrait of Tina Sidhu] (2020_03_F00298_004)</t>
+  </si>
+  <si>
+    <t>Image of Tina Sidhu posing for a graduation portrait. Sidhu is wearing graduation regalia and has her hands folded next to her face.</t>
+  </si>
+  <si>
+    <t>[Portrait of Tina Sidhu] (2020_03_F00298_005)</t>
+  </si>
+  <si>
+    <t>Image of Tina Sidhu posing for a graduation portrait. Sidhu is wearing graduation regalia.</t>
+  </si>
+  <si>
+    <t>[Portrait of Tina Sidhu] (2020_03_F00298_006)</t>
+  </si>
+  <si>
+    <t>[Portrait of Tina Sidhu] (2020_03_F00298_007)</t>
+  </si>
+  <si>
+    <t>[Portrait of Tina Sidhu] (2020_03_F00298_008)</t>
+  </si>
+  <si>
+    <t>[Portrait of Tina Sidhu] (2020_03_F00298_009)</t>
+  </si>
+  <si>
+    <t>Image of Tina Sidhu posing for a graduation portrait. Sidhu is wearing a pink dress, gloves and sitting on a wood chair.</t>
+  </si>
+  <si>
+    <t>[Portrait of Tina Sidhu] (2020_03_F00298_010)</t>
+  </si>
+  <si>
+    <t>Image of Tina Sidhu posing for a graduation portrait. Sidhu is wearing a pink dress, gloves and sitting on a wood chair between two candelabras</t>
+  </si>
+  <si>
+    <t>[Portrait of Tina Sidhu] (2020_03_F00298_011)</t>
+  </si>
+  <si>
+    <t>[Portrait of Tina Sidhu] (2020_03_F00298_012)</t>
+  </si>
+  <si>
+    <t>[Portrait of Tina Sidhu] (2020_03_F00298_013)</t>
+  </si>
+  <si>
+    <t>[Portrait of Tina Sidhu] (2020_03_F00298_014)</t>
+  </si>
+  <si>
+    <t>Image of Tina Sidhu posing for a graduation portrait outdoors. Sidhu is wearing pink dress, gloves and is resting her hands on a tree.</t>
+  </si>
+  <si>
+    <t>[Portrait of Tina Sidhu] (2020_03_F00298_015)</t>
+  </si>
+  <si>
+    <t>[Portrait of Tina Sidhu] (2020_03_F00298_016)</t>
+  </si>
+  <si>
+    <t>[Portrait of Tina Sidhu] (2020_03_F00298_017)</t>
+  </si>
+  <si>
+    <t>Image of Tina Sidhu posing for a graduation portrait outdoors. Sidhu is wearing pink dress, gloves and is resting her right hand on a tree.</t>
+  </si>
+  <si>
+    <t>[Poster for display exhibit titled, "What's Happening: Display Stamps of India"] (2022_15_08_05_020)</t>
+  </si>
+  <si>
+    <t>Poster for display exhibit by Indian Immigrant Aid Services titled, "What's Happening: Display Stamps of India", organized from 1st to 31st October, 1977 at Gladstone Public Library. The display will feature stamps collected by Gopal Lal, Kulvir Singh, Tejinder Singh, Kuldeep Singh and Rupinder Singh.</t>
+  </si>
+  <si>
+    <t>[Poster for display exhibit titled, "What's On: Stamps of India"] (2022_15_08_05_018)</t>
+  </si>
+  <si>
+    <t>Poster for display exhibit by Indian Immigrant Aid Services titled, "What's On Stamps of India", organized from1st to 30th September, 1977 at Dufferin/St. Clair Public Library. The display will feature stamps collected by Gopal Lal, Kulvir Singh, Tejinder Singh, Kuldeep Singh and Rupinder Singh.</t>
+  </si>
+  <si>
+    <t>[Poster for film screening event organized by, "Globe Rangers", Indian Immigrant Aid Services Youth Club] (2022_15_08_05_017)</t>
+  </si>
+  <si>
+    <t>Poster for film screening event organized by, "Globe Rangers", Indian Immigrant Aid Services Youth Club, on 1st September, 1977[?] at 3:30 pm at the Gladstone Public Library in Toronto. The event will feature film screenings of White Zombie (English, black &amp; white), Mrs. Amworth (English, color), and 60 Cycles (Hindi, color).</t>
+  </si>
+  <si>
+    <t>[Poster for film screening event organized by, "Globe Rangers", Indian Immigrant Aid Services Youth Club] (2022_15_08_05_025)</t>
+  </si>
+  <si>
+    <t>Poster for film screening event organized by, "Globe Rangers", Indian Immigrant Aid Services Youth Club, on 3rd November, 1977[?] at the Gladstone Public Library in Toronto. The event will feature film screenings of English language films, Extract From the King Kong, Dracula and Laural &amp; Hardy Murder Case.</t>
+  </si>
+  <si>
+    <t>[Poster for film screening of children's feature film, "Gullivers Travels"] (2022_15_08_05_016)</t>
+  </si>
+  <si>
+    <t>Poster for coloured film screening of children's feature film, "Gullivers Travels", organized by "Globe Rangers", Indian Immigrant Aid Services youth club, on 11th August, 1977 at 3:30 pm. The poster also provides contact information for obtaining further details.</t>
+  </si>
+  <si>
+    <t>[Poster for Indian film screening event presented by Indian Immigrant Aid Services] (2022_15_08_05_015)</t>
+  </si>
+  <si>
+    <t>Poster for an Indian film screening event titled "Loving India", presented by Indian Immigrant Aid Services and Davenport Lip Project on July 5, 1977, at 7:30 pm at the Parkdale Public Library in Toronto. The films featured include, "Kerala: Land of Lagoons", "Kathakali", and "India in a Changing World".The films are provided by the Government of India Tourist Office in Toronto.</t>
+  </si>
+  <si>
+    <t>Proceedings of the Sikh Conference 1979 (2023_15_01_07_001)</t>
+  </si>
+  <si>
+    <t>Book summarising the happenings of the 1979 Sikh Conference.</t>
+  </si>
+  <si>
+    <t>Proceedings of the Sikh Conference 1981 (2023_15_01_07_002)</t>
+  </si>
+  <si>
+    <t>Book summarising the happenings of the 1981 Sikh Conference, with included errata.</t>
+  </si>
+  <si>
+    <t>[Program from the play "The Komagata Maru Incident" by Sharon Pollock] (2023_15_01_17_024)</t>
+  </si>
+  <si>
+    <t>Program from the play "The Komagata Maru Incident" by Sharon Pollock, performed at the Playhouse Theatre Centre of British Columbia. Includes community business ads and cast list.</t>
+  </si>
+  <si>
+    <t>[Program pamphlet for "Understanding East Indian Cultures"] (2022_15_06_034)</t>
+  </si>
+  <si>
+    <t>Program pamphlet for "Understanding East Indian Cultures" sponsored by University of British Columbia's Center for Continuing Education and the Khalsa Diwan Society. It provides the program's details for time, venue, intended audience, resource leaders and a brief overview of the discussion topics of sessions scheduled for March 3rd, 10th, 17th and 24th.</t>
+  </si>
+  <si>
+    <t>Provincial rights chairman refutes federal report's criticism (2023_15_01_20_032)</t>
+  </si>
+  <si>
+    <t>News clipping of Edmonton Journal outlining pushback from Marlene Antonio, the chair of the Alberta Human Rights Commission, on Dr. Buchignani's racism report.</t>
+  </si>
+  <si>
+    <t>Publications Profiles (2023_15_01_11_014)</t>
+  </si>
+  <si>
+    <t>List of publications produced by the Social Planning Council in January 1981. The publication provides a listing of publications from 1977 to 1980, including research reports for human services planning, working papers for full employment and studies examining and providing policy recommendations for family support and child care.</t>
+  </si>
+  <si>
+    <t>[Public notice of donors to Khalsa Diwan Society, Vancouver] (2022_15_09_01_010)</t>
+  </si>
+  <si>
+    <t>Public notice of donors to Khalsa Diwan Society, Vancouver, expressing gratitude to donors who contributed towards the construction of their Gurdwara (Sikh place of worship) in Vancouver. The notice calls for continued donations to complete the project and emphasizes the pride and fulfillment contributors can find in supporting the Sikh community’s endeavors in Canada.</t>
+  </si>
+  <si>
+    <t>Punishment urged for racism (2023_15_01_20_005)</t>
+  </si>
+  <si>
+    <t>Article in the Edmonton Journal Dr. Buchignani's opinions on tolerance and racism within the educational system and society as a whole.</t>
+  </si>
+  <si>
+    <t>[Punjab Weekly: list of names of South Asians of Indian origin] (2022_15_09_01_030)</t>
+  </si>
+  <si>
+    <t>List of names of South Asians of Indian origin published in Punjab Weekly, an Indo-Orient Publications Limited. The last page includes a pen-written list of more members of the community.</t>
+  </si>
+  <si>
+    <t>Quarterly Statistics: Immigration '75 (2023_15_01_10_025)</t>
+  </si>
+  <si>
+    <t>Report on Canadian immigration statistics of the fourth quarter of 1975.</t>
+  </si>
+  <si>
+    <t>Race report methodology clarified (2023_15_01_20_025)</t>
+  </si>
+  <si>
+    <t>News clipping of Calgary Herald clarifying methodology of Dr. Buchignani's report on racial discrimination in Calgary.</t>
+  </si>
+  <si>
+    <t>Race-traps' for name calling (2023_15_01_20_016)</t>
+  </si>
+  <si>
+    <t>Photocopy of Peterborough Examiner news article quoting Dr. Buchignani on opinions about racial name-calling.</t>
+  </si>
+  <si>
+    <t>Racial assault on teenager sparks call for action (2023_15_01_20_018)</t>
+  </si>
+  <si>
+    <t>Newspaper clipping titled, "Racial assault on teenager sparks call for action," published on Calgary Herlad.</t>
+  </si>
+  <si>
+    <t>Racial assault sparks fears of new tensions in schools (2023_15_01_20_019)</t>
+  </si>
+  <si>
+    <t>Photocopy of Calgary Herald article quoting Dr. Buchignani's stance on endorsing multiculturalism in schools.</t>
+  </si>
+  <si>
+    <t>Racial discrimination still a problem, says report (2023_15_01_20_024)</t>
+  </si>
+  <si>
+    <t>Newspaper clipping titled, "Racial discrimination still a problem, says report," published on Edmonton Journal.</t>
+  </si>
+  <si>
+    <t>Racial slurs should be criminalized (2023_15_01_20_011)</t>
+  </si>
+  <si>
+    <t>Photocopy of Guelph Mercury news article mentioning Dr. Buchignani's opinions on racial slurs.</t>
+  </si>
+  <si>
+    <t>Racism! (2023_15_01_20_034)</t>
+  </si>
+  <si>
+    <t>Newspaper clipping titled, Racism!, written by Helen Melnyk, published on Edmonton Journal.</t>
+  </si>
+  <si>
+    <t>Racism is only a big issue with victims, professor says (2023_15_01_20_017)</t>
+  </si>
+  <si>
+    <t>News clipping of Edmonton Journal quoting Dr. Buchignani on the topic of racial slurs and name-calling.</t>
+  </si>
+  <si>
+    <t>Racism lurks in shadow (2023_15_01_20_021)</t>
+  </si>
+  <si>
+    <t>News clipping referencing Dr. Buchignani's report on racial discrimination in Calgary.</t>
+  </si>
+  <si>
+    <t>Racism on hold, but won't go away (2023_15_01_20_033)</t>
+  </si>
+  <si>
+    <t>Newspaper clipping titled, Racism on hold, but won't go away, written by Gail Helgason, published on Edmonton Journal.</t>
+  </si>
+  <si>
+    <t>Racism promoted under open taxi-stand system (2023_15_01_20_044)</t>
+  </si>
+  <si>
+    <t>Calgary Herald clipping of opinion on whether an open taxi-stand system will increase racism against taxi drivers.</t>
+  </si>
+  <si>
+    <t>Racism revisited (2023_15_01_20_059)</t>
+  </si>
+  <si>
+    <t>Alberta Report clipping detailing a racist attack against Loatians occurring in Didsbury. Article quotes Dr. Buchignani on race relations in Canada.</t>
+  </si>
+  <si>
+    <t>Racism study gets funds (2023_15_01_20_042)</t>
+  </si>
+  <si>
+    <t>Newspaper clipping announcing funding for Dr. Buchignani's racism report, along with quotes by Dr. Buchignani.</t>
+  </si>
+  <si>
+    <t>Racist flavor to immigration paranoia (2023_15_01_20_036)</t>
+  </si>
+  <si>
+    <t>Newspaper clipping titled, Racist flavor to immigration paranoia, published on Edmonton Journal.</t>
+  </si>
+  <si>
+    <t>[Registration form for the program, "Understanding East Indian Cultures"] (2022_15_06_033)</t>
+  </si>
+  <si>
+    <t>Registration Form for the Program, "Understanding East Indian Cultures", asking participants to provide their personal details, organizational affiliation, and a $2.00 fee, with the registration deadline set for February 24, 1971. It also states an acknowledgment that the reduced registration fee is supported by the Leon and Thea Koerner Foundation and contributions from resource persons.</t>
+  </si>
+  <si>
+    <t>Report on racism raps rights protection act (2023_15_01_20_026)</t>
+  </si>
+  <si>
+    <t>News clipping of Calgary Herald quoting Dr. Buchignani discussing his racial discrimination report. Dr. Buchignani's last name is misspelled in the article.</t>
+  </si>
+  <si>
+    <t>Report on racism raps rights protection act (2023_15_01_20_057)</t>
+  </si>
+  <si>
+    <t>Calgary Herald clipping quoting Dr. Buchignani discussing his racial discrimination report. Dr. Buchignani's last name is misspelled in the article. This is an additional copy -- first copy is 2023_15_01_20_026.</t>
+  </si>
+  <si>
+    <t>[Sign up form for Indian community volunteers] (2022_15_08_05_030)</t>
+  </si>
+  <si>
+    <t>Sign-up form for Indian community volunteers to work in community-based Indian organizations in the area of recreation or social service.</t>
+  </si>
+  <si>
+    <t>Sikh leaders pay lip service to unity' (2023_15_01_20_062)</t>
+  </si>
+  <si>
+    <t>News clipping from unnamed newspaper about conflict within the Sikh community. Article references an article written by Dr. Buchignani.</t>
+  </si>
+  <si>
+    <t>Sikhs must choose what to do (2023_15_01_20_066)</t>
+  </si>
+  <si>
+    <t>Newspaper clipping titled, "Sikhs must choose what to do", written by Norman Buchignani in a special to The Province, highlighting the complexity of the Sikh community's identity and the challenges they face through addressing events like an Air-India jetliner crash, a Canadian Pacific aircraft narrowly avoiding disaster, and a Punjab state minister being shot in Vancouver.</t>
+  </si>
+  <si>
+    <t>Sodbusting to Subdivision (2023_15_01_19_002)</t>
+  </si>
+  <si>
+    <t>Pages 497-481 from the book, "Sodbusting to Subdivision" written by De Winton and District Historical Society and published in 1978. The book explores the history of De Winton, a community located in Alberta, Canada, and includes information on the pioneers who first settled in the region and nine surrounding school districts south of Calgary, the growth of the community, and significant events and individuals that shaped its history. These pages are from the chapter titled, "Stormount School District" which includes information on individuals like Bill Hamilton and his family, Harnan Singh, Khem Kour Hari, Ojuguar Singh, Sujan Kour Hari, William and Pauline (Koch) Heater, David and Janet Holt and the Jacobs Family.</t>
+  </si>
+  <si>
+    <t>Sorry, Wrong Colour (2023_15_01_15_003)</t>
+  </si>
+  <si>
+    <t>The essay titled "Sorry, Wrong Color" addresses issues of discrimination and prejudice faced by immigrants, particularly, people of colour in Canada. The author describes experiences of job rejection, failed business endeavors due to racial biases, and the challenges of assimilation. They critique the portrayal of immigrants in media and government policies, highlighting hypocrisy and double standards in attitudes toward different immigrant groups.</t>
+  </si>
+  <si>
+    <t>[South Asian Indian children living in Henderson Annex] (2022_15_09_01_026)</t>
+  </si>
+  <si>
+    <t>List of South Asian Indian children living in Henderson Annex area in Vancouver, sent to Janet Moody, V.S.B. on February 23rd, 1971. The list includes their names, birthdate and parents' names as well.</t>
+  </si>
+  <si>
+    <t>South Asian stereotypes in the Vancouver Press (2023_15_01_18_004)</t>
+  </si>
+  <si>
+    <t>Journal titled, "Ethnic and Racial Studies" Volume 2, Issue 2, pages 169-189, featuring the research study titled, "South Asian Stereotypes in the Vancouver Press" by Doreen M. Indra, Simon Fraser University. The paper discusses the portrayal of South Asians in the Vancouver press, in comparison with other communities and analyzes press coverage during three ten-year periods, from 1905-14, 1928-37, and 1967-76.</t>
+  </si>
+  <si>
+    <t>Statistics of Industry in British Columbia, 1871 to 1934 (2023_15_01_17_008)</t>
+  </si>
+  <si>
+    <t>Statistics report on industry in British Columbia from 1871 to 1934 by the Economic Council of British Columbia. Includes handwritten annotations in blue ink by Dr. Buchignani[?] or Dr. Indra[?] commenting on different statistics.</t>
+  </si>
+  <si>
+    <t>Structural Separation and Family Change: An Exploratory Study of the Immigrant Indian and Pakistani Families of Saskatoon, Canada (2023_15_01_18_002)</t>
+  </si>
+  <si>
+    <t>Excerpt from a draft essay titled, "Structural Separation and Family Change: An Exploratory Study of the Immigrant Indian and Pakistani Families of Saskatoon, Canada", written by Muhammad Siddique, Department of Sociology, University of Toronto, to be published in International Review of Modern Sociology, Volume 7, Number 1, in spring 1977. The essay outlines the family life of Indian and Pakistani immigrant communities in Canada, comparing it to their Canadian counterparts, especially in regard to gender roles and division of labour.</t>
+  </si>
+  <si>
+    <t>[Table of contents for Overseas Indians: A Study in Adaptation] (2023_15_01_08_012)</t>
+  </si>
+  <si>
+    <t>Table of contents from the book "Overseas Indians: A Study in Adaptation," which lists an article by Dr. Norman Buchignani.</t>
+  </si>
+  <si>
+    <t>The Alberta Telegram, Vol. 1, No. 4, September 1983 (2023_15_01_19_005)</t>
+  </si>
+  <si>
+    <t>The Alberta Telegram, volume 1, number 4, issued in September, 1983. The newspaper serves Canadians from India, Pakistan, Bangladesh, Sri Lanka, Africa, West Indians, Fiji and Mauritius origins. Includes several articles covering topics regarding the immigrant experience in Canada, such as racism, discrimination in the visa system, police relations, cultures and festivals, sports, film industry, politics, finances, medicine, posters/advertisement of cultural events as well as messages from representatives of various communities.</t>
+  </si>
+  <si>
+    <t>The Asian Tribune, Vol. 3, No. 51 (2023_15_01_19_009)</t>
+  </si>
+  <si>
+    <t>Newspaper titled, "The Asian Tribune", a socio-cultural and literacy newspaper for the Asian community in Canada. Inlcudes articles related to the Khalistani movement, Israili campaigns, dowry, politics, communalism, alcoholism, pollution, criminal affairs, polygamous tribals, elections, trade, agriculture, matrimonials and geographical events.</t>
+  </si>
+  <si>
+    <t>The Ethnic Press in Ontario (2023_15_01_16_024)</t>
+  </si>
+  <si>
+    <t>Article detailing the broad range of newspapers and bulletins created and published by different ethnic communities in Ontario.</t>
+  </si>
+  <si>
+    <t>The 'Hindu Conspiracy": A Reassessment (2023_15_01_18_010)</t>
+  </si>
+  <si>
+    <t>Journal article titled, "The 'Hindu Conspiracy": A Reassessment" written by Joan M. Jensen, published in the Pacific Historical Review, Volume 48, issue 1, pages 65-84.</t>
+  </si>
+  <si>
+    <t>The Immigration Program (2023_15_01_10_023)</t>
+  </si>
+  <si>
+    <t>Selected page and cover from a Canadian report on population and immigration.</t>
+  </si>
+  <si>
+    <t>The Legal Status in British Columbia of Residents of Oriental Race and Their Descendents (2023_15_01_16_017)</t>
+  </si>
+  <si>
+    <t>Article outlining the legal status of Chinese, Indian, and Japanese immigrants to Canada as well as how they are treated. Also includes comparison of US vs. Canada laws for immigration.</t>
+  </si>
+  <si>
+    <t>The Measurement of Perceived Discrimination: A Canadian Case Study (2023_15_01_17_019)</t>
+  </si>
+  <si>
+    <t>Article on study of perceived discrimination of Black Canadians and Japanese Canadians in Hamilton, Ontario.</t>
+  </si>
+  <si>
+    <t>The Oriental "Menace" in British Columbia (2023_15_01_07_003)</t>
+  </si>
+  <si>
+    <t>Book chapter from "Studies in Canadian Social History" detailing the history of anti-Asian sentiment in British Columbia. Includes annotations and highlights by Dr. Buchignani[?].</t>
+  </si>
+  <si>
+    <t>The Picturesque Immigrant from India's Coral Strand (2023_15_01_16_003)</t>
+  </si>
+  <si>
+    <t>An article describing the activities, disposition, habits, and appearances of "Hindoos" and "East Indian" immigrants in Canada and the United States.</t>
+  </si>
+  <si>
+    <t>The Position of the Hindus in Canada (2023_15_01_16_008)</t>
+  </si>
+  <si>
+    <t>Article written on South Asian immigration to Canada and the attitudes of Canadians.</t>
+  </si>
+  <si>
+    <t>The Prairie Link, January 1984 (2023_15_01_19_013)</t>
+  </si>
+  <si>
+    <t>Newspaper titled, "The Prairie Link: Voice of South Asians", issued in January, 1984. The newspaper covers a range of socio-political reports concerning the South Asian Canadian community. Topics include the controversial hiring policy of Edmonton's Yellow Cab Company, which refuses to employ Sikhs wearing turbans and beards. Also includes the Sikh Centre's Community Concerns Conference in Edmonton addressing issues such as immigration, racism, and communal identity; followed by articles discussing public opinions and organizations on multiculturalism, human rights, the Commonwealth's call for peace, liberty, cultural solace, and revised measures for assessing refugee claims. A highlighted article on page 8 titled, "Hindus threatened by Bhindranwale," discusses a political threat by Sikh militant Jarnail Singh Bhindranwale to slaughter Hindus in Punjab in response to the Jai Hindu Sangh's ultimatum for Sikhs to leave Rajasthan (East Indian state) by December 5th, 1984. The newspaper also features articles spotlighting prominent figures within the South Asian community, including Maneka Gandhi, Aga Khan, Mohammed Atiqual Ghani, and Doctor Radhey Mohan Mathur.</t>
+  </si>
+  <si>
+    <t>The Prairie Link, September 1983 (1) (2023_15_01_19_008)</t>
+  </si>
+  <si>
+    <t>Newspaper, The Prairie Link, published in September, 1983. The newspaper covers current affairs related to the South Asian diaspora and political and social events taking place in India. Also includes editorials and news related to community entertainment and sports.</t>
+  </si>
+  <si>
+    <t>The Prairie Link, September 1983 (2) (2023_15_01_19_010)</t>
+  </si>
+  <si>
+    <t>Newspaper titled, "The Prairie Link; Voice of South Asians", published in Edmonton, Alberta, in September 1983. The newspaper covers various political events such as South Asian ministers' meets, Heritage Day celebration, Jammu and Kashmir House uproar, Kalpakam Atomic Power Station inauguration, Anandpur Sahib Resolution demands clarification, Libyan-Khalistan meeting, Palestinian Liberation Organization rebellion, India-Nepal relations strengthening and elections. Moreover, the newspaper's 'Editorial' section involves articles titled, "What Culture is Worth", "Sri Lanka: an Indian Viewpoint", "Foreign investors stung", "Attacks on Journalists" and features such as those on Ravi Shankar by Stephen Davis, Indian Classical dances, traditional music, Rajinder Dhand (a South Asian artist) by S.K. Lankanpal, Mir Taqee Mir (Urdu poet), Tamil Nadu's cultural Tapestry.</t>
+  </si>
+  <si>
+    <t>[The Queen Elizabeth II Diamond Jubilee Medal information and wearing guide] (2022_15_03_03_005)</t>
+  </si>
+  <si>
+    <t>Guidebook providing information about the Queen Elizabeth II Diamond Jubilee Medal. The guide also details how a recipient should wear the medal and the standards surrounding it. Dr. Gurdev Singh Gill was recognized and awarded this medal in 2012.</t>
+  </si>
+  <si>
+    <t>The Racial War in the Pacific: An Imperial Peril (2023_15_01_16_011)</t>
+  </si>
+  <si>
+    <t>Article on the political issues surrounding the British Empire and its relations with its subjects. Also includes discussion on the readiness of the British Empire to defend attacks in their overseas colonies.</t>
+  </si>
+  <si>
+    <t>The Shaping of Ethnic Self-Identity Among Indochinese Refugees (2023_15_01_18_006)</t>
+  </si>
+  <si>
+    <t>Journal article titled, "The Shaping of Ethnic Self-Indentity Among Indochinese Refugees", written by Kenneth A. Skinner and Glenn L. Hendricks, and published in the Journal of Ethnic Studies, Volume seven, number 3, pages 25-41, in Fall 1979.</t>
+  </si>
+  <si>
+    <t>The Sikh Diaspora: Migration and the Experience Beyond Punjab (2023_15_01_14_038)</t>
+  </si>
+  <si>
+    <t>Book titled, "The Sikh Diaspora: Migration and the Experience Beyond Punjab" written by Norman Buchignani and Doreen Marie Indra. The book addresses key issues in Canadaian-Sikh Ethnic and Race Relations and their implications for the study of Sikh Diaspora. It has two main sections: 1904-20 (the early period) and 1965-87 (the present) that briefly survey Sikhs in Canada at that time, considers responses to Sikhs, outlines Sikh responses to the majority group and notes some of the implications that these ethnic and race relations have. The book ends with a concluding section that suggests prerequisites for a comparative analysis of ethnic and race relations in the Sikh diaspora.</t>
+  </si>
+  <si>
+    <t>The Sikh Social and Educational Society Newsletter, Vol. 5, #3 (2023_15_01_18_008)</t>
+  </si>
+  <si>
+    <t>The Sikh Social and Educational Society Newsletter, Vol. 5, #3, featuring a paper titled, "Dynamics of Sikh Organizations", delivered at the Sikh Conference 1980, held in Ottawa, on May 17-18, 1980. The paper outlines the Sikh community in Canada, the role of the Gurdwara as a sacred institution, political organizations, socio-cultural societies, umbrella bodies, and Sikh conferences.</t>
+  </si>
+  <si>
+    <t>The Sikh Social and Educational Society Newsletter, Vol. 6, #1-2 (2023_15_01_18_009)</t>
+  </si>
+  <si>
+    <t>The Sikh Social and Educational Society Newsletter, Vol. 5, #1-2, featuring various articles related to the Sikh community in Canada including, "Baba ji comes to Canada", by S. Harchand Singh Brar; "Justice and the Rule of Law", by Dr. Jarnail Singh; "Press Release", by S. Gurcharan Singh and a report on the Calgary convention, multiculturalism and constitution.</t>
+  </si>
+  <si>
+    <t>The Sikh's Struggle Against Strangulation (2023_15_01_16_009)</t>
+  </si>
+  <si>
+    <t>Article written on the Sikh population and community in India, their relationship to the British, and their interactions with South Asians of other religions.</t>
+  </si>
+  <si>
+    <t>The Srilankans in Eastern Canada (2023_15_04_002)</t>
+  </si>
+  <si>
+    <t>The Srilankans in Eastern Canada written by E. R. Appathurai</t>
+  </si>
+  <si>
+    <t>The Star: Indo-Canadian Fortnightly, Vol. 3, No. 5 (2023_15_01_19_012)</t>
+  </si>
+  <si>
+    <t>Newspaper titled, "The Star: Indo-Canadian Fortnightly (Fiji Special)", published for the period June 1st to 15th, 1979. The newspaper's main highlight is the Fijians' Girmit Centenary Celebrations, and the attendance of D. P. Pandia, an important political figure in the campaign for the right to vote of South Asian Canadians. An article written by Dennis Patten gives a detailed account of Mr. Pandia's visit at the festival including the sequence of events and meetings that he and his party engaged in.</t>
+  </si>
+  <si>
+    <t>Tougher racism laws urged (2023_15_01_20_012)</t>
+  </si>
+  <si>
+    <t>Photocopy of Sarnia Observer news article quoting Dr. Buchignani's opinions on racial harassment.</t>
+  </si>
+  <si>
+    <t>Tough stance urged over racial slurs (2023_15_01_20_010)</t>
+  </si>
+  <si>
+    <t>Newspaper clipping titled, "Tough stance urged over racial slurs," published on Sunday Star.</t>
+  </si>
+  <si>
+    <t>Trends in Demographic and Socio-Economic Characteristics of the Metropolitan Toronto Population (2023_15_01_11_015)</t>
+  </si>
+  <si>
+    <t>Statistical research study titled, "Trends in Demographic and Socio-Economic Characteristics of the Metropolitan Toronto Population" by Raghubar D. Sharma highlighting statistical data for trends in demographic and socio-economic characteristics of the Metropolitan Toronto Population. The study includes average household size, ethnic origin, language spoken at home and religious preference. The survey was conducted in November 1980.</t>
+  </si>
+  <si>
+    <t>[Typewritten excerpts of newspaper articles] (2023_15_01_15_008)</t>
+  </si>
+  <si>
+    <t>Typewritten excerpts of newspaper articles and full article titled "A Short History of the B.C. Sikhs," published in an issue of the Martlet.</t>
+  </si>
+  <si>
+    <t>[Typewritten letter from Pritpal Narwal and Bakshish Johal to the Sikh Unity Fund supporters] (2022_15_09_01_014)</t>
+  </si>
+  <si>
+    <t>Typewritten letter by Pritpal Narwal and Bakshish Johal to the Sikh Unity Fund Supporters, dated April 20th, 1981, thanking them for their support and generous donations. Attached to the letter is a breakdown list of donations collected and the bills they have been able to pay so far.</t>
+  </si>
+  <si>
+    <t>[Typewritten letter from Pritpal Narwal and Bakshish Johal to supporters] (2022_15_09_01_015)</t>
+  </si>
+  <si>
+    <t>Typewritten letter by Pritpal Narwal and Bakshish Johal to the Supporters, dated November 1st, 1983, thanking them for their support and generous donations. Attached to the letter is a breakdown list of donations collected and the bills they have been able to pay so far.</t>
+  </si>
+  <si>
+    <t>[Typewritten notes on "East Indian Immigration into America"] (2023_15_01_17_015)</t>
+  </si>
+  <si>
+    <t>Handwritten notes by Dr. Buchignani[?]  or Dr. Indra[?] on "East Indian Immigration into America" by Kalyan Kumar Banerjee, published in 1964.</t>
+  </si>
+  <si>
+    <t>[Typewritten notes on "Oriental Occupation of B.C."] (2023_15_01_19_021)</t>
+  </si>
+  <si>
+    <t>Typewritten and handwritten notes on the book, "Oriental Occupation of B.C.", written by Tom MacInnes and published in 1927 by Sun Publishing Co., Vancouver. Attached is a printed copy of a chapter from the book titled, "Remedial Legislation as against Indigestible Immigrants", pages 116-119.</t>
+  </si>
+  <si>
+    <t>[Typewritten notes on "The Picturesque Immigrant from India's Coral Strand" (2023_15_01_16_004)</t>
+  </si>
+  <si>
+    <t>Typewritten notes by Dr. Buchignani[?] or Dr. Indra[?] on various details within the article "The Picturesque Immigrant from India's Coral Strand."</t>
+  </si>
+  <si>
+    <t>[Typewritten notes on "The Sikhs in British Columbia"] (2023_15_01_16_016)</t>
+  </si>
+  <si>
+    <t>Typewritten notes by Dr. Buchignani[?] or Dr. Indra[?] on the article "The Sikhs in British Columbia."</t>
+  </si>
+  <si>
+    <t>Vancouver Island logging and industrial railroads (2023_13_02_01_001)</t>
+  </si>
+  <si>
+    <t>Scrapbook titled, Vancouver Island logging and industrial railroads, compiled by John [?]. The selected pages include a photograph, flyer, and text describing the locomative, Mayo Lumber No 3. It's considered to be the first super-heated steam logging locomative in BC. It was built at Lima, Ohio, for Mayo Lumber Company and brought to the Paldi operation in May 1925 where it remained in service until 1950.</t>
+  </si>
+  <si>
+    <t>Victoria interviews (2023_15_01_15_004)</t>
+  </si>
+  <si>
+    <t>Handwritten notes from interviews with South Asian Community members in Victoria, B.C., including Bunci Pagely, Mahinder Singh Dhut, Button[?] Singh Dhut, Mayo Singh and Doman Singh.</t>
+  </si>
+  <si>
+    <t>Vishva Hindu Parishad Newsletter, Vol. 2, No. 4 (2023_15_01_19_022)</t>
+  </si>
+  <si>
+    <t>Vishva Hindu Parishad Newsletter, Vol. 2, No. 4. Includes the schedule of events for a Holi Festival program, an honorary speech from the president, D. P. Goel, addressed at the Diwali cultural program, and an article from Gianchandji Shastri titled, "Heading Way to Happiness", preaching for selfless helping through an example from Bhagvat Gita, followed by an editorial and a description of the members of their committee and information on their upcoming annual general body meeting.</t>
+  </si>
+  <si>
+    <t>Voyage of the Komagata Maru and the Ghadr Movement (2023_15_01_17_016)</t>
+  </si>
+  <si>
+    <t>Article written about the Komagata Maru tragedy and its connections to the Ghadar movement.</t>
+  </si>
+  <si>
+    <t>White B.C. League Weekly Examiner (2023_15_01_16_020)</t>
+  </si>
+  <si>
+    <t>Copy of newspaper from White B.C. League. Newspaper includes articles relating to immigration, employment, and culture, most with an anti-Asian lens.</t>
+  </si>
+  <si>
+    <t>Whites fear becoming minority in 'own' land (2023_15_01_20_041)</t>
+  </si>
+  <si>
+    <t>Edmonton Journal clipping of opinion piece on whether or not white people who want to maintain Canada's whiteness are racist.</t>
+  </si>
+  <si>
+    <t>Witness blasts media role (2023_15_01_20_009)</t>
+  </si>
+  <si>
+    <t>Canadian Press news clipping quoting Dr. Buchignani's opinions on racial slurs.</t>
+  </si>
+  <si>
+    <t>Working Papers for Full Employment: Social Policy Perspectives on Employment (2023_15_01_11_011)</t>
+  </si>
+  <si>
+    <t>Paper titled, "Working Papers for Full Employment: Social Policy Perspectives on Employment" published by the Social Planning Council of Metropolitan Toronto in February 1980. The paper highlights groups facing unemployment in Toronto including women, youth and ethnic minorities and includes a table with unemployment rates categorized by mother tongue and gender.</t>
+  </si>
+  <si>
+    <t>Young Men's Sikh Association (2023_15_01_17_032)</t>
+  </si>
+  <si>
+    <t>Newsletter titled, "Young Mens Sikh Association", number 1, volume 1 published in 1976. The Y.M.S.A was founded in July, 1975, as Sikh Youth Association. The newsletter provides a list of the executive members, office bearers, programs coordinators and special programs co-ordinators and a message by the Chairman, Livleen Singh, on the story behind the foundation of the association. It further includes a note on the agenda of their next general body meeting scheduled for October 1, 1976, and the secretary's report on their speakers, meeting with woodgreen community center directors, activities and representation in the Ottawa conference.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="12"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
@@ -86,50 +6028,119 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="left" vertical="center" textRotation="0" wrapText="false" shrinkToFit="true"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="true"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
+</file>
+
+<file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23009_ca_object_representations_media_1448_large1.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11774_ca_object_representations_media_1585_large2.jpg"/></Relationships>
+</file>
+
+<file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
+<xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>434</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="8477250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="1" name="imageA435" descr="imageA435"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>541</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="8486775"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="2" name="imageA542" descr="imageA542"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+</xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -374,121 +6385,9545 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z1"/>
+  <dimension ref="A1:Z1179"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="D1" sqref="D1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="8" bestFit="true" customWidth="true" style="0"/>
-[...1 lines deleted...]
-    <col min="3" max="3" width="16" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="50" customWidth="true" style="0"/>
+    <col min="3" max="3" width="50" customWidth="true" style="0"/>
+    <col min="1" max="1" width="94" customWidth="true" style="0"/>
     <col min="4" max="4" width="6" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="9.10" bestFit="true" style="0"/>
     <col min="6" max="6" width="9.10" bestFit="true" style="0"/>
     <col min="7" max="7" width="9.10" bestFit="true" style="0"/>
     <col min="8" max="8" width="9.10" bestFit="true" style="0"/>
     <col min="9" max="9" width="9.10" bestFit="true" style="0"/>
     <col min="10" max="10" width="9.10" bestFit="true" style="0"/>
     <col min="11" max="11" width="9.10" bestFit="true" style="0"/>
     <col min="12" max="12" width="9.10" bestFit="true" style="0"/>
     <col min="13" max="13" width="9.10" bestFit="true" style="0"/>
     <col min="14" max="14" width="9.10" bestFit="true" style="0"/>
     <col min="15" max="15" width="9.10" bestFit="true" style="0"/>
     <col min="16" max="16" width="9.10" bestFit="true" style="0"/>
     <col min="17" max="17" width="9.10" bestFit="true" style="0"/>
     <col min="18" max="18" width="9.10" bestFit="true" style="0"/>
     <col min="19" max="19" width="9.10" bestFit="true" style="0"/>
     <col min="20" max="20" width="9.10" bestFit="true" style="0"/>
     <col min="21" max="21" width="9.10" bestFit="true" style="0"/>
     <col min="22" max="22" width="9.10" bestFit="true" style="0"/>
     <col min="23" max="23" width="9.10" bestFit="true" style="0"/>
     <col min="24" max="24" width="9.10" bestFit="true" style="0"/>
     <col min="25" max="25" width="9.10" bestFit="true" style="0"/>
     <col min="26" max="26" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26" customHeight="1" ht="30">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
     </row>
+    <row r="2" spans="1:26">
+      <c r="B2" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="3" spans="1:26">
+      <c r="B3" t="s">
+        <v>6</v>
+      </c>
+      <c r="C3" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="4" spans="1:26">
+      <c r="B4" t="s">
+        <v>8</v>
+      </c>
+      <c r="C4" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="5" spans="1:26">
+      <c r="B5" t="s">
+        <v>10</v>
+      </c>
+      <c r="C5" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="6" spans="1:26">
+      <c r="B6" t="s">
+        <v>12</v>
+      </c>
+      <c r="C6" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="7" spans="1:26">
+      <c r="B7" t="s">
+        <v>14</v>
+      </c>
+      <c r="C7" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="8" spans="1:26">
+      <c r="B8" t="s">
+        <v>16</v>
+      </c>
+      <c r="C8" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="9" spans="1:26">
+      <c r="B9" t="s">
+        <v>18</v>
+      </c>
+      <c r="C9" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="10" spans="1:26">
+      <c r="B10" t="s">
+        <v>20</v>
+      </c>
+      <c r="C10" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="11" spans="1:26">
+      <c r="B11" t="s">
+        <v>22</v>
+      </c>
+      <c r="C11" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="12" spans="1:26">
+      <c r="B12" t="s">
+        <v>24</v>
+      </c>
+      <c r="C12" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="13" spans="1:26">
+      <c r="B13" t="s">
+        <v>26</v>
+      </c>
+      <c r="C13" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="14" spans="1:26">
+      <c r="B14" t="s">
+        <v>28</v>
+      </c>
+      <c r="C14" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="15" spans="1:26">
+      <c r="B15" t="s">
+        <v>30</v>
+      </c>
+      <c r="C15" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="16" spans="1:26">
+      <c r="B16" t="s">
+        <v>32</v>
+      </c>
+      <c r="C16" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="17" spans="1:26">
+      <c r="B17" t="s">
+        <v>34</v>
+      </c>
+      <c r="C17" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="18" spans="1:26">
+      <c r="B18" t="s">
+        <v>36</v>
+      </c>
+      <c r="C18" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="19" spans="1:26">
+      <c r="B19" t="s">
+        <v>38</v>
+      </c>
+      <c r="C19" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="20" spans="1:26">
+      <c r="B20" t="s">
+        <v>40</v>
+      </c>
+      <c r="C20" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="21" spans="1:26">
+      <c r="B21" t="s">
+        <v>42</v>
+      </c>
+      <c r="C21" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="22" spans="1:26">
+      <c r="B22" t="s">
+        <v>44</v>
+      </c>
+      <c r="C22" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="23" spans="1:26">
+      <c r="B23" t="s">
+        <v>46</v>
+      </c>
+      <c r="C23" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="24" spans="1:26">
+      <c r="B24" t="s">
+        <v>48</v>
+      </c>
+      <c r="C24" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="25" spans="1:26">
+      <c r="B25" t="s">
+        <v>50</v>
+      </c>
+      <c r="C25" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="26" spans="1:26">
+      <c r="B26" t="s">
+        <v>52</v>
+      </c>
+      <c r="C26" t="s">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="27" spans="1:26">
+      <c r="B27" t="s">
+        <v>54</v>
+      </c>
+      <c r="C27" t="s">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="28" spans="1:26">
+      <c r="B28" t="s">
+        <v>56</v>
+      </c>
+      <c r="C28" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="29" spans="1:26">
+      <c r="B29" t="s">
+        <v>58</v>
+      </c>
+      <c r="C29" t="s">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="30" spans="1:26">
+      <c r="B30" t="s">
+        <v>60</v>
+      </c>
+      <c r="C30" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="31" spans="1:26">
+      <c r="B31" t="s">
+        <v>62</v>
+      </c>
+      <c r="C31" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="32" spans="1:26">
+      <c r="B32" t="s">
+        <v>64</v>
+      </c>
+      <c r="C32" t="s">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="33" spans="1:26">
+      <c r="B33" t="s">
+        <v>66</v>
+      </c>
+      <c r="C33" t="s">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="34" spans="1:26">
+      <c r="B34" t="s">
+        <v>68</v>
+      </c>
+      <c r="C34" t="s">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="35" spans="1:26">
+      <c r="B35" t="s">
+        <v>70</v>
+      </c>
+      <c r="C35" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="36" spans="1:26">
+      <c r="B36" t="s">
+        <v>72</v>
+      </c>
+      <c r="C36" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="37" spans="1:26">
+      <c r="B37" t="s">
+        <v>74</v>
+      </c>
+      <c r="C37" t="s">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="38" spans="1:26">
+      <c r="B38" t="s">
+        <v>76</v>
+      </c>
+      <c r="C38" t="s">
+        <v>77</v>
+      </c>
+    </row>
+    <row r="39" spans="1:26">
+      <c r="B39" t="s">
+        <v>78</v>
+      </c>
+      <c r="C39" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="40" spans="1:26">
+      <c r="B40" t="s">
+        <v>80</v>
+      </c>
+      <c r="C40" t="s">
+        <v>81</v>
+      </c>
+    </row>
+    <row r="41" spans="1:26">
+      <c r="B41" t="s">
+        <v>82</v>
+      </c>
+      <c r="C41" t="s">
+        <v>83</v>
+      </c>
+    </row>
+    <row r="42" spans="1:26">
+      <c r="B42" t="s">
+        <v>84</v>
+      </c>
+      <c r="C42" t="s">
+        <v>85</v>
+      </c>
+    </row>
+    <row r="43" spans="1:26">
+      <c r="B43" t="s">
+        <v>86</v>
+      </c>
+      <c r="C43" t="s">
+        <v>87</v>
+      </c>
+    </row>
+    <row r="44" spans="1:26">
+      <c r="B44" t="s">
+        <v>88</v>
+      </c>
+      <c r="C44" t="s">
+        <v>89</v>
+      </c>
+    </row>
+    <row r="45" spans="1:26">
+      <c r="B45" t="s">
+        <v>90</v>
+      </c>
+      <c r="C45" t="s">
+        <v>91</v>
+      </c>
+    </row>
+    <row r="46" spans="1:26">
+      <c r="B46" t="s">
+        <v>92</v>
+      </c>
+      <c r="C46" t="s">
+        <v>93</v>
+      </c>
+    </row>
+    <row r="47" spans="1:26">
+      <c r="B47" t="s">
+        <v>94</v>
+      </c>
+      <c r="C47" t="s">
+        <v>95</v>
+      </c>
+    </row>
+    <row r="48" spans="1:26">
+      <c r="B48" t="s">
+        <v>96</v>
+      </c>
+      <c r="C48" t="s">
+        <v>97</v>
+      </c>
+    </row>
+    <row r="49" spans="1:26">
+      <c r="B49" t="s">
+        <v>98</v>
+      </c>
+      <c r="C49" t="s">
+        <v>99</v>
+      </c>
+    </row>
+    <row r="50" spans="1:26">
+      <c r="B50" t="s">
+        <v>100</v>
+      </c>
+      <c r="C50" t="s">
+        <v>101</v>
+      </c>
+    </row>
+    <row r="51" spans="1:26">
+      <c r="B51" t="s">
+        <v>102</v>
+      </c>
+      <c r="C51" t="s">
+        <v>103</v>
+      </c>
+    </row>
+    <row r="52" spans="1:26">
+      <c r="B52" t="s">
+        <v>104</v>
+      </c>
+      <c r="C52" t="s">
+        <v>105</v>
+      </c>
+    </row>
+    <row r="53" spans="1:26">
+      <c r="B53" t="s">
+        <v>106</v>
+      </c>
+      <c r="C53" t="s">
+        <v>107</v>
+      </c>
+    </row>
+    <row r="54" spans="1:26">
+      <c r="B54" t="s">
+        <v>108</v>
+      </c>
+      <c r="C54" t="s">
+        <v>109</v>
+      </c>
+    </row>
+    <row r="55" spans="1:26">
+      <c r="B55" t="s">
+        <v>110</v>
+      </c>
+      <c r="C55" t="s">
+        <v>111</v>
+      </c>
+    </row>
+    <row r="56" spans="1:26">
+      <c r="B56" t="s">
+        <v>112</v>
+      </c>
+      <c r="C56" t="s">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="57" spans="1:26">
+      <c r="B57" t="s">
+        <v>114</v>
+      </c>
+      <c r="C57" t="s">
+        <v>115</v>
+      </c>
+    </row>
+    <row r="58" spans="1:26">
+      <c r="B58" t="s">
+        <v>116</v>
+      </c>
+      <c r="C58" t="s">
+        <v>117</v>
+      </c>
+    </row>
+    <row r="59" spans="1:26">
+      <c r="B59" t="s">
+        <v>118</v>
+      </c>
+      <c r="C59" t="s">
+        <v>119</v>
+      </c>
+    </row>
+    <row r="60" spans="1:26">
+      <c r="B60" t="s">
+        <v>120</v>
+      </c>
+      <c r="C60" t="s">
+        <v>121</v>
+      </c>
+    </row>
+    <row r="61" spans="1:26">
+      <c r="B61" t="s">
+        <v>122</v>
+      </c>
+      <c r="C61" t="s">
+        <v>123</v>
+      </c>
+    </row>
+    <row r="62" spans="1:26">
+      <c r="B62" t="s">
+        <v>124</v>
+      </c>
+      <c r="C62" t="s">
+        <v>125</v>
+      </c>
+    </row>
+    <row r="63" spans="1:26">
+      <c r="B63" t="s">
+        <v>126</v>
+      </c>
+      <c r="C63" t="s">
+        <v>127</v>
+      </c>
+    </row>
+    <row r="64" spans="1:26">
+      <c r="B64" t="s">
+        <v>128</v>
+      </c>
+      <c r="C64" t="s">
+        <v>129</v>
+      </c>
+    </row>
+    <row r="65" spans="1:26">
+      <c r="B65" t="s">
+        <v>130</v>
+      </c>
+      <c r="C65" t="s">
+        <v>131</v>
+      </c>
+    </row>
+    <row r="66" spans="1:26">
+      <c r="B66" t="s">
+        <v>132</v>
+      </c>
+      <c r="C66" t="s">
+        <v>133</v>
+      </c>
+    </row>
+    <row r="67" spans="1:26">
+      <c r="B67" t="s">
+        <v>134</v>
+      </c>
+      <c r="C67" t="s">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="68" spans="1:26">
+      <c r="B68" t="s">
+        <v>136</v>
+      </c>
+      <c r="C68" t="s">
+        <v>137</v>
+      </c>
+    </row>
+    <row r="69" spans="1:26">
+      <c r="B69" t="s">
+        <v>138</v>
+      </c>
+      <c r="C69" t="s">
+        <v>139</v>
+      </c>
+    </row>
+    <row r="70" spans="1:26">
+      <c r="B70" t="s">
+        <v>140</v>
+      </c>
+      <c r="C70" t="s">
+        <v>141</v>
+      </c>
+    </row>
+    <row r="71" spans="1:26">
+      <c r="B71" t="s">
+        <v>142</v>
+      </c>
+      <c r="C71" t="s">
+        <v>143</v>
+      </c>
+    </row>
+    <row r="72" spans="1:26">
+      <c r="B72" t="s">
+        <v>144</v>
+      </c>
+      <c r="C72" t="s">
+        <v>145</v>
+      </c>
+    </row>
+    <row r="73" spans="1:26">
+      <c r="B73" t="s">
+        <v>146</v>
+      </c>
+      <c r="C73" t="s">
+        <v>147</v>
+      </c>
+    </row>
+    <row r="74" spans="1:26">
+      <c r="B74" t="s">
+        <v>148</v>
+      </c>
+      <c r="C74" t="s">
+        <v>149</v>
+      </c>
+    </row>
+    <row r="75" spans="1:26">
+      <c r="B75" t="s">
+        <v>150</v>
+      </c>
+      <c r="C75" t="s">
+        <v>151</v>
+      </c>
+    </row>
+    <row r="76" spans="1:26">
+      <c r="B76" t="s">
+        <v>152</v>
+      </c>
+      <c r="C76" t="s">
+        <v>153</v>
+      </c>
+    </row>
+    <row r="77" spans="1:26">
+      <c r="B77" t="s">
+        <v>154</v>
+      </c>
+      <c r="C77" t="s">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="78" spans="1:26">
+      <c r="B78" t="s">
+        <v>156</v>
+      </c>
+      <c r="C78" t="s">
+        <v>157</v>
+      </c>
+    </row>
+    <row r="79" spans="1:26">
+      <c r="B79" t="s">
+        <v>158</v>
+      </c>
+      <c r="C79" t="s">
+        <v>159</v>
+      </c>
+    </row>
+    <row r="80" spans="1:26">
+      <c r="B80" t="s">
+        <v>160</v>
+      </c>
+      <c r="C80" t="s">
+        <v>161</v>
+      </c>
+    </row>
+    <row r="81" spans="1:26">
+      <c r="B81" t="s">
+        <v>162</v>
+      </c>
+      <c r="C81" t="s">
+        <v>163</v>
+      </c>
+    </row>
+    <row r="82" spans="1:26">
+      <c r="B82" t="s">
+        <v>164</v>
+      </c>
+      <c r="C82" t="s">
+        <v>165</v>
+      </c>
+    </row>
+    <row r="83" spans="1:26">
+      <c r="B83" t="s">
+        <v>166</v>
+      </c>
+      <c r="C83" t="s">
+        <v>165</v>
+      </c>
+    </row>
+    <row r="84" spans="1:26">
+      <c r="B84" t="s">
+        <v>167</v>
+      </c>
+      <c r="C84" t="s">
+        <v>168</v>
+      </c>
+    </row>
+    <row r="85" spans="1:26">
+      <c r="B85" t="s">
+        <v>169</v>
+      </c>
+      <c r="C85" t="s">
+        <v>168</v>
+      </c>
+    </row>
+    <row r="86" spans="1:26">
+      <c r="B86" t="s">
+        <v>170</v>
+      </c>
+      <c r="C86" t="s">
+        <v>171</v>
+      </c>
+    </row>
+    <row r="87" spans="1:26">
+      <c r="B87" t="s">
+        <v>172</v>
+      </c>
+      <c r="C87" t="s">
+        <v>171</v>
+      </c>
+    </row>
+    <row r="88" spans="1:26">
+      <c r="B88" t="s">
+        <v>173</v>
+      </c>
+      <c r="C88" t="s">
+        <v>171</v>
+      </c>
+    </row>
+    <row r="89" spans="1:26">
+      <c r="B89" t="s">
+        <v>174</v>
+      </c>
+      <c r="C89" t="s">
+        <v>171</v>
+      </c>
+    </row>
+    <row r="90" spans="1:26">
+      <c r="B90" t="s">
+        <v>175</v>
+      </c>
+      <c r="C90" t="s">
+        <v>171</v>
+      </c>
+    </row>
+    <row r="91" spans="1:26">
+      <c r="B91" t="s">
+        <v>176</v>
+      </c>
+      <c r="C91" t="s">
+        <v>171</v>
+      </c>
+    </row>
+    <row r="92" spans="1:26">
+      <c r="B92" t="s">
+        <v>177</v>
+      </c>
+      <c r="C92" t="s">
+        <v>171</v>
+      </c>
+    </row>
+    <row r="93" spans="1:26">
+      <c r="B93" t="s">
+        <v>178</v>
+      </c>
+      <c r="C93" t="s">
+        <v>171</v>
+      </c>
+    </row>
+    <row r="94" spans="1:26">
+      <c r="B94" t="s">
+        <v>179</v>
+      </c>
+      <c r="C94" t="s">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="95" spans="1:26">
+      <c r="B95" t="s">
+        <v>181</v>
+      </c>
+      <c r="C95" t="s">
+        <v>182</v>
+      </c>
+    </row>
+    <row r="96" spans="1:26">
+      <c r="B96" t="s">
+        <v>183</v>
+      </c>
+      <c r="C96" t="s">
+        <v>182</v>
+      </c>
+    </row>
+    <row r="97" spans="1:26">
+      <c r="B97" t="s">
+        <v>184</v>
+      </c>
+      <c r="C97" t="s">
+        <v>185</v>
+      </c>
+    </row>
+    <row r="98" spans="1:26">
+      <c r="B98" t="s">
+        <v>186</v>
+      </c>
+      <c r="C98" t="s">
+        <v>187</v>
+      </c>
+    </row>
+    <row r="99" spans="1:26">
+      <c r="B99" t="s">
+        <v>188</v>
+      </c>
+      <c r="C99" t="s">
+        <v>185</v>
+      </c>
+    </row>
+    <row r="100" spans="1:26">
+      <c r="B100" t="s">
+        <v>189</v>
+      </c>
+      <c r="C100" t="s">
+        <v>190</v>
+      </c>
+    </row>
+    <row r="101" spans="1:26">
+      <c r="B101" t="s">
+        <v>191</v>
+      </c>
+      <c r="C101" t="s">
+        <v>192</v>
+      </c>
+    </row>
+    <row r="102" spans="1:26">
+      <c r="B102" t="s">
+        <v>193</v>
+      </c>
+      <c r="C102" t="s">
+        <v>194</v>
+      </c>
+    </row>
+    <row r="103" spans="1:26">
+      <c r="B103" t="s">
+        <v>195</v>
+      </c>
+      <c r="C103" t="s">
+        <v>196</v>
+      </c>
+    </row>
+    <row r="104" spans="1:26">
+      <c r="B104" t="s">
+        <v>197</v>
+      </c>
+      <c r="C104" t="s">
+        <v>198</v>
+      </c>
+    </row>
+    <row r="105" spans="1:26">
+      <c r="B105" t="s">
+        <v>199</v>
+      </c>
+      <c r="C105" t="s">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="106" spans="1:26">
+      <c r="B106" t="s">
+        <v>201</v>
+      </c>
+      <c r="C106" t="s">
+        <v>202</v>
+      </c>
+    </row>
+    <row r="107" spans="1:26">
+      <c r="B107" t="s">
+        <v>203</v>
+      </c>
+      <c r="C107" t="s">
+        <v>204</v>
+      </c>
+    </row>
+    <row r="108" spans="1:26">
+      <c r="B108" t="s">
+        <v>205</v>
+      </c>
+      <c r="C108" t="s">
+        <v>206</v>
+      </c>
+    </row>
+    <row r="109" spans="1:26">
+      <c r="B109" t="s">
+        <v>207</v>
+      </c>
+      <c r="C109" t="s">
+        <v>208</v>
+      </c>
+    </row>
+    <row r="110" spans="1:26">
+      <c r="B110" t="s">
+        <v>209</v>
+      </c>
+      <c r="C110" t="s">
+        <v>208</v>
+      </c>
+    </row>
+    <row r="111" spans="1:26">
+      <c r="B111" t="s">
+        <v>210</v>
+      </c>
+      <c r="C111" t="s">
+        <v>211</v>
+      </c>
+    </row>
+    <row r="112" spans="1:26">
+      <c r="B112" t="s">
+        <v>212</v>
+      </c>
+      <c r="C112" t="s">
+        <v>213</v>
+      </c>
+    </row>
+    <row r="113" spans="1:26">
+      <c r="B113" t="s">
+        <v>214</v>
+      </c>
+      <c r="C113" t="s">
+        <v>213</v>
+      </c>
+    </row>
+    <row r="114" spans="1:26">
+      <c r="B114" t="s">
+        <v>215</v>
+      </c>
+      <c r="C114" t="s">
+        <v>216</v>
+      </c>
+    </row>
+    <row r="115" spans="1:26">
+      <c r="B115" t="s">
+        <v>217</v>
+      </c>
+      <c r="C115" t="s">
+        <v>218</v>
+      </c>
+    </row>
+    <row r="116" spans="1:26">
+      <c r="B116" t="s">
+        <v>219</v>
+      </c>
+      <c r="C116" t="s">
+        <v>218</v>
+      </c>
+    </row>
+    <row r="117" spans="1:26">
+      <c r="B117" t="s">
+        <v>220</v>
+      </c>
+      <c r="C117" t="s">
+        <v>218</v>
+      </c>
+    </row>
+    <row r="118" spans="1:26">
+      <c r="B118" t="s">
+        <v>221</v>
+      </c>
+      <c r="C118" t="s">
+        <v>218</v>
+      </c>
+    </row>
+    <row r="119" spans="1:26">
+      <c r="B119" t="s">
+        <v>222</v>
+      </c>
+      <c r="C119" t="s">
+        <v>218</v>
+      </c>
+    </row>
+    <row r="120" spans="1:26">
+      <c r="B120" t="s">
+        <v>223</v>
+      </c>
+      <c r="C120" t="s">
+        <v>224</v>
+      </c>
+    </row>
+    <row r="121" spans="1:26">
+      <c r="B121" t="s">
+        <v>225</v>
+      </c>
+      <c r="C121" t="s">
+        <v>226</v>
+      </c>
+    </row>
+    <row r="122" spans="1:26">
+      <c r="B122" t="s">
+        <v>227</v>
+      </c>
+      <c r="C122" t="s">
+        <v>228</v>
+      </c>
+    </row>
+    <row r="123" spans="1:26">
+      <c r="B123" t="s">
+        <v>229</v>
+      </c>
+      <c r="C123" t="s">
+        <v>228</v>
+      </c>
+    </row>
+    <row r="124" spans="1:26">
+      <c r="B124" t="s">
+        <v>230</v>
+      </c>
+      <c r="C124" t="s">
+        <v>228</v>
+      </c>
+    </row>
+    <row r="125" spans="1:26">
+      <c r="B125" t="s">
+        <v>231</v>
+      </c>
+      <c r="C125" t="s">
+        <v>228</v>
+      </c>
+    </row>
+    <row r="126" spans="1:26">
+      <c r="B126" t="s">
+        <v>232</v>
+      </c>
+      <c r="C126" t="s">
+        <v>233</v>
+      </c>
+    </row>
+    <row r="127" spans="1:26">
+      <c r="B127" t="s">
+        <v>234</v>
+      </c>
+      <c r="C127" t="s">
+        <v>233</v>
+      </c>
+    </row>
+    <row r="128" spans="1:26">
+      <c r="B128" t="s">
+        <v>235</v>
+      </c>
+      <c r="C128" t="s">
+        <v>236</v>
+      </c>
+    </row>
+    <row r="129" spans="1:26">
+      <c r="B129" t="s">
+        <v>237</v>
+      </c>
+      <c r="C129" t="s">
+        <v>233</v>
+      </c>
+    </row>
+    <row r="130" spans="1:26">
+      <c r="B130" t="s">
+        <v>238</v>
+      </c>
+      <c r="C130" t="s">
+        <v>233</v>
+      </c>
+    </row>
+    <row r="131" spans="1:26">
+      <c r="B131" t="s">
+        <v>239</v>
+      </c>
+      <c r="C131" t="s">
+        <v>233</v>
+      </c>
+    </row>
+    <row r="132" spans="1:26">
+      <c r="B132" t="s">
+        <v>240</v>
+      </c>
+      <c r="C132" t="s">
+        <v>241</v>
+      </c>
+    </row>
+    <row r="133" spans="1:26">
+      <c r="B133" t="s">
+        <v>242</v>
+      </c>
+      <c r="C133" t="s">
+        <v>241</v>
+      </c>
+    </row>
+    <row r="134" spans="1:26">
+      <c r="B134" t="s">
+        <v>243</v>
+      </c>
+      <c r="C134" t="s">
+        <v>241</v>
+      </c>
+    </row>
+    <row r="135" spans="1:26">
+      <c r="B135" t="s">
+        <v>244</v>
+      </c>
+      <c r="C135" t="s">
+        <v>241</v>
+      </c>
+    </row>
+    <row r="136" spans="1:26">
+      <c r="B136" t="s">
+        <v>245</v>
+      </c>
+      <c r="C136" t="s">
+        <v>246</v>
+      </c>
+    </row>
+    <row r="137" spans="1:26">
+      <c r="B137" t="s">
+        <v>247</v>
+      </c>
+      <c r="C137" t="s">
+        <v>246</v>
+      </c>
+    </row>
+    <row r="138" spans="1:26">
+      <c r="B138" t="s">
+        <v>248</v>
+      </c>
+      <c r="C138" t="s">
+        <v>246</v>
+      </c>
+    </row>
+    <row r="139" spans="1:26">
+      <c r="B139" t="s">
+        <v>249</v>
+      </c>
+      <c r="C139" t="s">
+        <v>246</v>
+      </c>
+    </row>
+    <row r="140" spans="1:26">
+      <c r="B140" t="s">
+        <v>250</v>
+      </c>
+      <c r="C140" t="s">
+        <v>246</v>
+      </c>
+    </row>
+    <row r="141" spans="1:26">
+      <c r="B141" t="s">
+        <v>251</v>
+      </c>
+      <c r="C141" t="s">
+        <v>246</v>
+      </c>
+    </row>
+    <row r="142" spans="1:26">
+      <c r="B142" t="s">
+        <v>252</v>
+      </c>
+      <c r="C142" t="s">
+        <v>246</v>
+      </c>
+    </row>
+    <row r="143" spans="1:26">
+      <c r="B143" t="s">
+        <v>253</v>
+      </c>
+      <c r="C143" t="s">
+        <v>246</v>
+      </c>
+    </row>
+    <row r="144" spans="1:26">
+      <c r="B144" t="s">
+        <v>254</v>
+      </c>
+      <c r="C144" t="s">
+        <v>246</v>
+      </c>
+    </row>
+    <row r="145" spans="1:26">
+      <c r="B145" t="s">
+        <v>255</v>
+      </c>
+      <c r="C145" t="s">
+        <v>246</v>
+      </c>
+    </row>
+    <row r="146" spans="1:26">
+      <c r="B146" t="s">
+        <v>256</v>
+      </c>
+      <c r="C146" t="s">
+        <v>246</v>
+      </c>
+    </row>
+    <row r="147" spans="1:26">
+      <c r="B147" t="s">
+        <v>257</v>
+      </c>
+      <c r="C147" t="s">
+        <v>246</v>
+      </c>
+    </row>
+    <row r="148" spans="1:26">
+      <c r="B148" t="s">
+        <v>258</v>
+      </c>
+      <c r="C148" t="s">
+        <v>246</v>
+      </c>
+    </row>
+    <row r="149" spans="1:26">
+      <c r="B149" t="s">
+        <v>259</v>
+      </c>
+      <c r="C149" t="s">
+        <v>246</v>
+      </c>
+    </row>
+    <row r="150" spans="1:26">
+      <c r="B150" t="s">
+        <v>260</v>
+      </c>
+      <c r="C150" t="s">
+        <v>261</v>
+      </c>
+    </row>
+    <row r="151" spans="1:26">
+      <c r="B151" t="s">
+        <v>262</v>
+      </c>
+      <c r="C151" t="s">
+        <v>263</v>
+      </c>
+    </row>
+    <row r="152" spans="1:26">
+      <c r="B152" t="s">
+        <v>264</v>
+      </c>
+      <c r="C152" t="s">
+        <v>265</v>
+      </c>
+    </row>
+    <row r="153" spans="1:26">
+      <c r="B153" t="s">
+        <v>266</v>
+      </c>
+      <c r="C153" t="s">
+        <v>267</v>
+      </c>
+    </row>
+    <row r="154" spans="1:26">
+      <c r="B154" t="s">
+        <v>268</v>
+      </c>
+      <c r="C154" t="s">
+        <v>267</v>
+      </c>
+    </row>
+    <row r="155" spans="1:26">
+      <c r="B155" t="s">
+        <v>269</v>
+      </c>
+      <c r="C155" t="s">
+        <v>270</v>
+      </c>
+    </row>
+    <row r="156" spans="1:26">
+      <c r="B156" t="s">
+        <v>271</v>
+      </c>
+      <c r="C156" t="s">
+        <v>272</v>
+      </c>
+    </row>
+    <row r="157" spans="1:26">
+      <c r="B157" t="s">
+        <v>273</v>
+      </c>
+      <c r="C157" t="s">
+        <v>272</v>
+      </c>
+    </row>
+    <row r="158" spans="1:26">
+      <c r="B158" t="s">
+        <v>274</v>
+      </c>
+      <c r="C158" t="s">
+        <v>272</v>
+      </c>
+    </row>
+    <row r="159" spans="1:26">
+      <c r="B159" t="s">
+        <v>275</v>
+      </c>
+      <c r="C159" t="s">
+        <v>272</v>
+      </c>
+    </row>
+    <row r="160" spans="1:26">
+      <c r="B160" t="s">
+        <v>276</v>
+      </c>
+      <c r="C160" t="s">
+        <v>272</v>
+      </c>
+    </row>
+    <row r="161" spans="1:26">
+      <c r="B161" t="s">
+        <v>277</v>
+      </c>
+      <c r="C161" t="s">
+        <v>278</v>
+      </c>
+    </row>
+    <row r="162" spans="1:26">
+      <c r="B162" t="s">
+        <v>279</v>
+      </c>
+      <c r="C162" t="s">
+        <v>278</v>
+      </c>
+    </row>
+    <row r="163" spans="1:26">
+      <c r="B163" t="s">
+        <v>280</v>
+      </c>
+      <c r="C163" t="s">
+        <v>278</v>
+      </c>
+    </row>
+    <row r="164" spans="1:26">
+      <c r="B164" t="s">
+        <v>281</v>
+      </c>
+      <c r="C164" t="s">
+        <v>278</v>
+      </c>
+    </row>
+    <row r="165" spans="1:26">
+      <c r="B165" t="s">
+        <v>282</v>
+      </c>
+      <c r="C165" t="s">
+        <v>278</v>
+      </c>
+    </row>
+    <row r="166" spans="1:26">
+      <c r="B166" t="s">
+        <v>283</v>
+      </c>
+      <c r="C166" t="s">
+        <v>278</v>
+      </c>
+    </row>
+    <row r="167" spans="1:26">
+      <c r="B167" t="s">
+        <v>284</v>
+      </c>
+      <c r="C167" t="s">
+        <v>278</v>
+      </c>
+    </row>
+    <row r="168" spans="1:26">
+      <c r="B168" t="s">
+        <v>285</v>
+      </c>
+      <c r="C168" t="s">
+        <v>286</v>
+      </c>
+    </row>
+    <row r="169" spans="1:26">
+      <c r="B169" t="s">
+        <v>287</v>
+      </c>
+      <c r="C169" t="s">
+        <v>286</v>
+      </c>
+    </row>
+    <row r="170" spans="1:26">
+      <c r="B170" t="s">
+        <v>288</v>
+      </c>
+      <c r="C170" t="s">
+        <v>289</v>
+      </c>
+    </row>
+    <row r="171" spans="1:26">
+      <c r="B171" t="s">
+        <v>290</v>
+      </c>
+      <c r="C171" t="s">
+        <v>291</v>
+      </c>
+    </row>
+    <row r="172" spans="1:26">
+      <c r="B172" t="s">
+        <v>292</v>
+      </c>
+      <c r="C172" t="s">
+        <v>293</v>
+      </c>
+    </row>
+    <row r="173" spans="1:26">
+      <c r="B173" t="s">
+        <v>294</v>
+      </c>
+      <c r="C173" t="s">
+        <v>295</v>
+      </c>
+    </row>
+    <row r="174" spans="1:26">
+      <c r="B174" t="s">
+        <v>296</v>
+      </c>
+      <c r="C174" t="s">
+        <v>297</v>
+      </c>
+    </row>
+    <row r="175" spans="1:26">
+      <c r="B175" t="s">
+        <v>298</v>
+      </c>
+      <c r="C175" t="s">
+        <v>299</v>
+      </c>
+    </row>
+    <row r="176" spans="1:26">
+      <c r="B176" t="s">
+        <v>300</v>
+      </c>
+      <c r="C176" t="s">
+        <v>299</v>
+      </c>
+    </row>
+    <row r="177" spans="1:26">
+      <c r="B177" t="s">
+        <v>301</v>
+      </c>
+      <c r="C177" t="s">
+        <v>299</v>
+      </c>
+    </row>
+    <row r="178" spans="1:26">
+      <c r="B178" t="s">
+        <v>302</v>
+      </c>
+      <c r="C178" t="s">
+        <v>299</v>
+      </c>
+    </row>
+    <row r="179" spans="1:26">
+      <c r="B179" t="s">
+        <v>303</v>
+      </c>
+      <c r="C179" t="s">
+        <v>304</v>
+      </c>
+    </row>
+    <row r="180" spans="1:26">
+      <c r="B180" t="s">
+        <v>305</v>
+      </c>
+      <c r="C180" t="s">
+        <v>306</v>
+      </c>
+    </row>
+    <row r="181" spans="1:26">
+      <c r="B181" t="s">
+        <v>307</v>
+      </c>
+      <c r="C181" t="s">
+        <v>308</v>
+      </c>
+    </row>
+    <row r="182" spans="1:26">
+      <c r="B182" t="s">
+        <v>309</v>
+      </c>
+      <c r="C182" t="s">
+        <v>310</v>
+      </c>
+    </row>
+    <row r="183" spans="1:26">
+      <c r="B183" t="s">
+        <v>311</v>
+      </c>
+      <c r="C183" t="s">
+        <v>310</v>
+      </c>
+    </row>
+    <row r="184" spans="1:26">
+      <c r="B184" t="s">
+        <v>312</v>
+      </c>
+      <c r="C184" t="s">
+        <v>310</v>
+      </c>
+    </row>
+    <row r="185" spans="1:26">
+      <c r="B185" t="s">
+        <v>313</v>
+      </c>
+      <c r="C185" t="s">
+        <v>314</v>
+      </c>
+    </row>
+    <row r="186" spans="1:26">
+      <c r="B186" t="s">
+        <v>315</v>
+      </c>
+      <c r="C186" t="s">
+        <v>310</v>
+      </c>
+    </row>
+    <row r="187" spans="1:26">
+      <c r="B187" t="s">
+        <v>316</v>
+      </c>
+      <c r="C187" t="s">
+        <v>317</v>
+      </c>
+    </row>
+    <row r="188" spans="1:26">
+      <c r="B188" t="s">
+        <v>318</v>
+      </c>
+      <c r="C188" t="s">
+        <v>317</v>
+      </c>
+    </row>
+    <row r="189" spans="1:26">
+      <c r="B189" t="s">
+        <v>319</v>
+      </c>
+      <c r="C189" t="s">
+        <v>317</v>
+      </c>
+    </row>
+    <row r="190" spans="1:26">
+      <c r="B190" t="s">
+        <v>320</v>
+      </c>
+      <c r="C190" t="s">
+        <v>317</v>
+      </c>
+    </row>
+    <row r="191" spans="1:26">
+      <c r="B191" t="s">
+        <v>321</v>
+      </c>
+      <c r="C191" t="s">
+        <v>317</v>
+      </c>
+    </row>
+    <row r="192" spans="1:26">
+      <c r="B192" t="s">
+        <v>322</v>
+      </c>
+      <c r="C192" t="s">
+        <v>317</v>
+      </c>
+    </row>
+    <row r="193" spans="1:26">
+      <c r="B193" t="s">
+        <v>323</v>
+      </c>
+      <c r="C193" t="s">
+        <v>324</v>
+      </c>
+    </row>
+    <row r="194" spans="1:26">
+      <c r="B194" t="s">
+        <v>325</v>
+      </c>
+      <c r="C194" t="s">
+        <v>324</v>
+      </c>
+    </row>
+    <row r="195" spans="1:26">
+      <c r="B195" t="s">
+        <v>326</v>
+      </c>
+      <c r="C195" t="s">
+        <v>327</v>
+      </c>
+    </row>
+    <row r="196" spans="1:26">
+      <c r="B196" t="s">
+        <v>328</v>
+      </c>
+      <c r="C196" t="s">
+        <v>327</v>
+      </c>
+    </row>
+    <row r="197" spans="1:26">
+      <c r="B197" t="s">
+        <v>329</v>
+      </c>
+      <c r="C197" t="s">
+        <v>330</v>
+      </c>
+    </row>
+    <row r="198" spans="1:26">
+      <c r="B198" t="s">
+        <v>331</v>
+      </c>
+      <c r="C198" t="s">
+        <v>327</v>
+      </c>
+    </row>
+    <row r="199" spans="1:26">
+      <c r="B199" t="s">
+        <v>332</v>
+      </c>
+      <c r="C199" t="s">
+        <v>327</v>
+      </c>
+    </row>
+    <row r="200" spans="1:26">
+      <c r="B200" t="s">
+        <v>333</v>
+      </c>
+      <c r="C200" t="s">
+        <v>330</v>
+      </c>
+    </row>
+    <row r="201" spans="1:26">
+      <c r="B201" t="s">
+        <v>334</v>
+      </c>
+      <c r="C201" t="s">
+        <v>330</v>
+      </c>
+    </row>
+    <row r="202" spans="1:26">
+      <c r="B202" t="s">
+        <v>335</v>
+      </c>
+      <c r="C202" t="s">
+        <v>330</v>
+      </c>
+    </row>
+    <row r="203" spans="1:26">
+      <c r="B203" t="s">
+        <v>336</v>
+      </c>
+      <c r="C203" t="s">
+        <v>330</v>
+      </c>
+    </row>
+    <row r="204" spans="1:26">
+      <c r="B204" t="s">
+        <v>337</v>
+      </c>
+      <c r="C204" t="s">
+        <v>330</v>
+      </c>
+    </row>
+    <row r="205" spans="1:26">
+      <c r="B205" t="s">
+        <v>338</v>
+      </c>
+      <c r="C205" t="s">
+        <v>327</v>
+      </c>
+    </row>
+    <row r="206" spans="1:26">
+      <c r="B206" t="s">
+        <v>339</v>
+      </c>
+      <c r="C206" t="s">
+        <v>327</v>
+      </c>
+    </row>
+    <row r="207" spans="1:26">
+      <c r="B207" t="s">
+        <v>340</v>
+      </c>
+      <c r="C207" t="s">
+        <v>341</v>
+      </c>
+    </row>
+    <row r="208" spans="1:26">
+      <c r="B208" t="s">
+        <v>342</v>
+      </c>
+      <c r="C208" t="s">
+        <v>341</v>
+      </c>
+    </row>
+    <row r="209" spans="1:26">
+      <c r="B209" t="s">
+        <v>343</v>
+      </c>
+      <c r="C209" t="s">
+        <v>344</v>
+      </c>
+    </row>
+    <row r="210" spans="1:26">
+      <c r="B210" t="s">
+        <v>345</v>
+      </c>
+      <c r="C210" t="s">
+        <v>346</v>
+      </c>
+    </row>
+    <row r="211" spans="1:26">
+      <c r="B211" t="s">
+        <v>347</v>
+      </c>
+      <c r="C211" t="s">
+        <v>346</v>
+      </c>
+    </row>
+    <row r="212" spans="1:26">
+      <c r="B212" t="s">
+        <v>348</v>
+      </c>
+      <c r="C212" t="s">
+        <v>346</v>
+      </c>
+    </row>
+    <row r="213" spans="1:26">
+      <c r="B213" t="s">
+        <v>349</v>
+      </c>
+      <c r="C213" t="s">
+        <v>346</v>
+      </c>
+    </row>
+    <row r="214" spans="1:26">
+      <c r="B214" t="s">
+        <v>350</v>
+      </c>
+      <c r="C214" t="s">
+        <v>346</v>
+      </c>
+    </row>
+    <row r="215" spans="1:26">
+      <c r="B215" t="s">
+        <v>351</v>
+      </c>
+      <c r="C215" t="s">
+        <v>344</v>
+      </c>
+    </row>
+    <row r="216" spans="1:26">
+      <c r="B216" t="s">
+        <v>352</v>
+      </c>
+      <c r="C216" t="s">
+        <v>344</v>
+      </c>
+    </row>
+    <row r="217" spans="1:26">
+      <c r="B217" t="s">
+        <v>353</v>
+      </c>
+      <c r="C217" t="s">
+        <v>344</v>
+      </c>
+    </row>
+    <row r="218" spans="1:26">
+      <c r="B218" t="s">
+        <v>354</v>
+      </c>
+      <c r="C218" t="s">
+        <v>355</v>
+      </c>
+    </row>
+    <row r="219" spans="1:26">
+      <c r="B219" t="s">
+        <v>356</v>
+      </c>
+      <c r="C219" t="s">
+        <v>357</v>
+      </c>
+    </row>
+    <row r="220" spans="1:26">
+      <c r="B220" t="s">
+        <v>358</v>
+      </c>
+      <c r="C220" t="s">
+        <v>357</v>
+      </c>
+    </row>
+    <row r="221" spans="1:26">
+      <c r="B221" t="s">
+        <v>359</v>
+      </c>
+      <c r="C221" t="s">
+        <v>357</v>
+      </c>
+    </row>
+    <row r="222" spans="1:26">
+      <c r="B222" t="s">
+        <v>360</v>
+      </c>
+      <c r="C222" t="s">
+        <v>357</v>
+      </c>
+    </row>
+    <row r="223" spans="1:26">
+      <c r="B223" t="s">
+        <v>361</v>
+      </c>
+      <c r="C223" t="s">
+        <v>362</v>
+      </c>
+    </row>
+    <row r="224" spans="1:26">
+      <c r="B224" t="s">
+        <v>363</v>
+      </c>
+      <c r="C224" t="s">
+        <v>362</v>
+      </c>
+    </row>
+    <row r="225" spans="1:26">
+      <c r="B225" t="s">
+        <v>364</v>
+      </c>
+      <c r="C225" t="s">
+        <v>362</v>
+      </c>
+    </row>
+    <row r="226" spans="1:26">
+      <c r="B226" t="s">
+        <v>365</v>
+      </c>
+      <c r="C226" t="s">
+        <v>362</v>
+      </c>
+    </row>
+    <row r="227" spans="1:26">
+      <c r="B227" t="s">
+        <v>366</v>
+      </c>
+      <c r="C227" t="s">
+        <v>362</v>
+      </c>
+    </row>
+    <row r="228" spans="1:26">
+      <c r="B228" t="s">
+        <v>367</v>
+      </c>
+      <c r="C228" t="s">
+        <v>362</v>
+      </c>
+    </row>
+    <row r="229" spans="1:26">
+      <c r="B229" t="s">
+        <v>368</v>
+      </c>
+      <c r="C229" t="s">
+        <v>369</v>
+      </c>
+    </row>
+    <row r="230" spans="1:26">
+      <c r="B230" t="s">
+        <v>370</v>
+      </c>
+      <c r="C230" t="s">
+        <v>371</v>
+      </c>
+    </row>
+    <row r="231" spans="1:26">
+      <c r="B231" t="s">
+        <v>372</v>
+      </c>
+      <c r="C231" t="s">
+        <v>371</v>
+      </c>
+    </row>
+    <row r="232" spans="1:26">
+      <c r="B232" t="s">
+        <v>373</v>
+      </c>
+      <c r="C232" t="s">
+        <v>374</v>
+      </c>
+    </row>
+    <row r="233" spans="1:26">
+      <c r="B233" t="s">
+        <v>375</v>
+      </c>
+      <c r="C233" t="s">
+        <v>374</v>
+      </c>
+    </row>
+    <row r="234" spans="1:26">
+      <c r="B234" t="s">
+        <v>376</v>
+      </c>
+      <c r="C234" t="s">
+        <v>377</v>
+      </c>
+    </row>
+    <row r="235" spans="1:26">
+      <c r="B235" t="s">
+        <v>378</v>
+      </c>
+      <c r="C235" t="s">
+        <v>377</v>
+      </c>
+    </row>
+    <row r="236" spans="1:26">
+      <c r="B236" t="s">
+        <v>379</v>
+      </c>
+      <c r="C236" t="s">
+        <v>380</v>
+      </c>
+    </row>
+    <row r="237" spans="1:26">
+      <c r="B237" t="s">
+        <v>381</v>
+      </c>
+      <c r="C237" t="s">
+        <v>382</v>
+      </c>
+    </row>
+    <row r="238" spans="1:26">
+      <c r="B238" t="s">
+        <v>383</v>
+      </c>
+      <c r="C238" t="s">
+        <v>377</v>
+      </c>
+    </row>
+    <row r="239" spans="1:26">
+      <c r="B239" t="s">
+        <v>384</v>
+      </c>
+      <c r="C239" t="s">
+        <v>380</v>
+      </c>
+    </row>
+    <row r="240" spans="1:26">
+      <c r="B240" t="s">
+        <v>385</v>
+      </c>
+      <c r="C240" t="s">
+        <v>386</v>
+      </c>
+    </row>
+    <row r="241" spans="1:26">
+      <c r="B241" t="s">
+        <v>387</v>
+      </c>
+      <c r="C241" t="s">
+        <v>380</v>
+      </c>
+    </row>
+    <row r="242" spans="1:26">
+      <c r="B242" t="s">
+        <v>388</v>
+      </c>
+      <c r="C242" t="s">
+        <v>371</v>
+      </c>
+    </row>
+    <row r="243" spans="1:26">
+      <c r="B243" t="s">
+        <v>389</v>
+      </c>
+      <c r="C243" t="s">
+        <v>390</v>
+      </c>
+    </row>
+    <row r="244" spans="1:26">
+      <c r="B244" t="s">
+        <v>391</v>
+      </c>
+      <c r="C244" t="s">
+        <v>392</v>
+      </c>
+    </row>
+    <row r="245" spans="1:26">
+      <c r="B245" t="s">
+        <v>393</v>
+      </c>
+      <c r="C245" t="s">
+        <v>392</v>
+      </c>
+    </row>
+    <row r="246" spans="1:26">
+      <c r="B246" t="s">
+        <v>394</v>
+      </c>
+      <c r="C246" t="s">
+        <v>380</v>
+      </c>
+    </row>
+    <row r="247" spans="1:26">
+      <c r="B247" t="s">
+        <v>395</v>
+      </c>
+      <c r="C247" t="s">
+        <v>396</v>
+      </c>
+    </row>
+    <row r="248" spans="1:26">
+      <c r="B248" t="s">
+        <v>397</v>
+      </c>
+      <c r="C248" t="s">
+        <v>398</v>
+      </c>
+    </row>
+    <row r="249" spans="1:26">
+      <c r="B249" t="s">
+        <v>399</v>
+      </c>
+      <c r="C249" t="s">
+        <v>400</v>
+      </c>
+    </row>
+    <row r="250" spans="1:26">
+      <c r="B250" t="s">
+        <v>401</v>
+      </c>
+      <c r="C250" t="s">
+        <v>400</v>
+      </c>
+    </row>
+    <row r="251" spans="1:26">
+      <c r="B251" t="s">
+        <v>402</v>
+      </c>
+      <c r="C251" t="s">
+        <v>403</v>
+      </c>
+    </row>
+    <row r="252" spans="1:26">
+      <c r="B252" t="s">
+        <v>404</v>
+      </c>
+      <c r="C252" t="s">
+        <v>403</v>
+      </c>
+    </row>
+    <row r="253" spans="1:26">
+      <c r="B253" t="s">
+        <v>405</v>
+      </c>
+      <c r="C253" t="s">
+        <v>403</v>
+      </c>
+    </row>
+    <row r="254" spans="1:26">
+      <c r="B254" t="s">
+        <v>406</v>
+      </c>
+      <c r="C254" t="s">
+        <v>403</v>
+      </c>
+    </row>
+    <row r="255" spans="1:26">
+      <c r="B255" t="s">
+        <v>407</v>
+      </c>
+      <c r="C255" t="s">
+        <v>403</v>
+      </c>
+    </row>
+    <row r="256" spans="1:26">
+      <c r="B256" t="s">
+        <v>408</v>
+      </c>
+      <c r="C256" t="s">
+        <v>403</v>
+      </c>
+    </row>
+    <row r="257" spans="1:26">
+      <c r="B257" t="s">
+        <v>409</v>
+      </c>
+      <c r="C257" t="s">
+        <v>403</v>
+      </c>
+    </row>
+    <row r="258" spans="1:26">
+      <c r="B258" t="s">
+        <v>410</v>
+      </c>
+      <c r="C258" t="s">
+        <v>403</v>
+      </c>
+    </row>
+    <row r="259" spans="1:26">
+      <c r="B259" t="s">
+        <v>411</v>
+      </c>
+      <c r="C259" t="s">
+        <v>403</v>
+      </c>
+    </row>
+    <row r="260" spans="1:26">
+      <c r="B260" t="s">
+        <v>412</v>
+      </c>
+      <c r="C260" t="s">
+        <v>403</v>
+      </c>
+    </row>
+    <row r="261" spans="1:26">
+      <c r="B261" t="s">
+        <v>413</v>
+      </c>
+      <c r="C261" t="s">
+        <v>403</v>
+      </c>
+    </row>
+    <row r="262" spans="1:26">
+      <c r="B262" t="s">
+        <v>414</v>
+      </c>
+      <c r="C262" t="s">
+        <v>403</v>
+      </c>
+    </row>
+    <row r="263" spans="1:26">
+      <c r="B263" t="s">
+        <v>415</v>
+      </c>
+      <c r="C263" t="s">
+        <v>403</v>
+      </c>
+    </row>
+    <row r="264" spans="1:26">
+      <c r="B264" t="s">
+        <v>416</v>
+      </c>
+      <c r="C264" t="s">
+        <v>403</v>
+      </c>
+    </row>
+    <row r="265" spans="1:26">
+      <c r="B265" t="s">
+        <v>417</v>
+      </c>
+      <c r="C265" t="s">
+        <v>403</v>
+      </c>
+    </row>
+    <row r="266" spans="1:26">
+      <c r="B266" t="s">
+        <v>418</v>
+      </c>
+      <c r="C266" t="s">
+        <v>403</v>
+      </c>
+    </row>
+    <row r="267" spans="1:26">
+      <c r="B267" t="s">
+        <v>419</v>
+      </c>
+      <c r="C267" t="s">
+        <v>420</v>
+      </c>
+    </row>
+    <row r="268" spans="1:26">
+      <c r="B268" t="s">
+        <v>421</v>
+      </c>
+      <c r="C268" t="s">
+        <v>422</v>
+      </c>
+    </row>
+    <row r="269" spans="1:26">
+      <c r="B269" t="s">
+        <v>423</v>
+      </c>
+      <c r="C269" t="s">
+        <v>422</v>
+      </c>
+    </row>
+    <row r="270" spans="1:26">
+      <c r="B270" t="s">
+        <v>424</v>
+      </c>
+      <c r="C270" t="s">
+        <v>425</v>
+      </c>
+    </row>
+    <row r="271" spans="1:26">
+      <c r="B271" t="s">
+        <v>426</v>
+      </c>
+      <c r="C271" t="s">
+        <v>427</v>
+      </c>
+    </row>
+    <row r="272" spans="1:26">
+      <c r="B272" t="s">
+        <v>428</v>
+      </c>
+      <c r="C272" t="s">
+        <v>429</v>
+      </c>
+    </row>
+    <row r="273" spans="1:26">
+      <c r="B273" t="s">
+        <v>430</v>
+      </c>
+      <c r="C273" t="s">
+        <v>429</v>
+      </c>
+    </row>
+    <row r="274" spans="1:26">
+      <c r="B274" t="s">
+        <v>431</v>
+      </c>
+      <c r="C274" t="s">
+        <v>429</v>
+      </c>
+    </row>
+    <row r="275" spans="1:26">
+      <c r="B275" t="s">
+        <v>432</v>
+      </c>
+      <c r="C275" t="s">
+        <v>429</v>
+      </c>
+    </row>
+    <row r="276" spans="1:26">
+      <c r="B276" t="s">
+        <v>433</v>
+      </c>
+      <c r="C276" t="s">
+        <v>434</v>
+      </c>
+    </row>
+    <row r="277" spans="1:26">
+      <c r="B277" t="s">
+        <v>435</v>
+      </c>
+      <c r="C277" t="s">
+        <v>429</v>
+      </c>
+    </row>
+    <row r="278" spans="1:26">
+      <c r="B278" t="s">
+        <v>436</v>
+      </c>
+      <c r="C278" t="s">
+        <v>434</v>
+      </c>
+    </row>
+    <row r="279" spans="1:26">
+      <c r="B279" t="s">
+        <v>437</v>
+      </c>
+      <c r="C279" t="s">
+        <v>434</v>
+      </c>
+    </row>
+    <row r="280" spans="1:26">
+      <c r="B280" t="s">
+        <v>438</v>
+      </c>
+      <c r="C280" t="s">
+        <v>429</v>
+      </c>
+    </row>
+    <row r="281" spans="1:26">
+      <c r="B281" t="s">
+        <v>439</v>
+      </c>
+      <c r="C281" t="s">
+        <v>440</v>
+      </c>
+    </row>
+    <row r="282" spans="1:26">
+      <c r="B282" t="s">
+        <v>441</v>
+      </c>
+      <c r="C282" t="s">
+        <v>440</v>
+      </c>
+    </row>
+    <row r="283" spans="1:26">
+      <c r="B283" t="s">
+        <v>442</v>
+      </c>
+      <c r="C283" t="s">
+        <v>443</v>
+      </c>
+    </row>
+    <row r="284" spans="1:26">
+      <c r="B284" t="s">
+        <v>444</v>
+      </c>
+      <c r="C284" t="s">
+        <v>445</v>
+      </c>
+    </row>
+    <row r="285" spans="1:26">
+      <c r="B285" t="s">
+        <v>446</v>
+      </c>
+      <c r="C285" t="s">
+        <v>447</v>
+      </c>
+    </row>
+    <row r="286" spans="1:26">
+      <c r="B286" t="s">
+        <v>448</v>
+      </c>
+      <c r="C286" t="s">
+        <v>447</v>
+      </c>
+    </row>
+    <row r="287" spans="1:26">
+      <c r="B287" t="s">
+        <v>449</v>
+      </c>
+      <c r="C287" t="s">
+        <v>450</v>
+      </c>
+    </row>
+    <row r="288" spans="1:26">
+      <c r="B288" t="s">
+        <v>451</v>
+      </c>
+      <c r="C288" t="s">
+        <v>452</v>
+      </c>
+    </row>
+    <row r="289" spans="1:26">
+      <c r="B289" t="s">
+        <v>453</v>
+      </c>
+      <c r="C289" t="s">
+        <v>454</v>
+      </c>
+    </row>
+    <row r="290" spans="1:26">
+      <c r="B290" t="s">
+        <v>455</v>
+      </c>
+      <c r="C290" t="s">
+        <v>454</v>
+      </c>
+    </row>
+    <row r="291" spans="1:26">
+      <c r="B291" t="s">
+        <v>456</v>
+      </c>
+      <c r="C291" t="s">
+        <v>457</v>
+      </c>
+    </row>
+    <row r="292" spans="1:26">
+      <c r="B292" t="s">
+        <v>458</v>
+      </c>
+      <c r="C292" t="s">
+        <v>457</v>
+      </c>
+    </row>
+    <row r="293" spans="1:26">
+      <c r="B293" t="s">
+        <v>459</v>
+      </c>
+      <c r="C293" t="s">
+        <v>457</v>
+      </c>
+    </row>
+    <row r="294" spans="1:26">
+      <c r="B294" t="s">
+        <v>460</v>
+      </c>
+      <c r="C294" t="s">
+        <v>457</v>
+      </c>
+    </row>
+    <row r="295" spans="1:26">
+      <c r="B295" t="s">
+        <v>461</v>
+      </c>
+      <c r="C295" t="s">
+        <v>462</v>
+      </c>
+    </row>
+    <row r="296" spans="1:26">
+      <c r="B296" t="s">
+        <v>463</v>
+      </c>
+      <c r="C296" t="s">
+        <v>464</v>
+      </c>
+    </row>
+    <row r="297" spans="1:26">
+      <c r="B297" t="s">
+        <v>465</v>
+      </c>
+      <c r="C297" t="s">
+        <v>464</v>
+      </c>
+    </row>
+    <row r="298" spans="1:26">
+      <c r="B298" t="s">
+        <v>466</v>
+      </c>
+      <c r="C298" t="s">
+        <v>464</v>
+      </c>
+    </row>
+    <row r="299" spans="1:26">
+      <c r="B299" t="s">
+        <v>467</v>
+      </c>
+      <c r="C299" t="s">
+        <v>464</v>
+      </c>
+    </row>
+    <row r="300" spans="1:26">
+      <c r="B300" t="s">
+        <v>468</v>
+      </c>
+      <c r="C300" t="s">
+        <v>464</v>
+      </c>
+    </row>
+    <row r="301" spans="1:26">
+      <c r="B301" t="s">
+        <v>469</v>
+      </c>
+      <c r="C301" t="s">
+        <v>470</v>
+      </c>
+    </row>
+    <row r="302" spans="1:26">
+      <c r="B302" t="s">
+        <v>471</v>
+      </c>
+      <c r="C302" t="s">
+        <v>470</v>
+      </c>
+    </row>
+    <row r="303" spans="1:26">
+      <c r="B303" t="s">
+        <v>472</v>
+      </c>
+      <c r="C303" t="s">
+        <v>473</v>
+      </c>
+    </row>
+    <row r="304" spans="1:26">
+      <c r="B304" t="s">
+        <v>474</v>
+      </c>
+      <c r="C304" t="s">
+        <v>473</v>
+      </c>
+    </row>
+    <row r="305" spans="1:26">
+      <c r="B305" t="s">
+        <v>475</v>
+      </c>
+      <c r="C305" t="s">
+        <v>476</v>
+      </c>
+    </row>
+    <row r="306" spans="1:26">
+      <c r="B306" t="s">
+        <v>477</v>
+      </c>
+      <c r="C306" t="s">
+        <v>476</v>
+      </c>
+    </row>
+    <row r="307" spans="1:26">
+      <c r="B307" t="s">
+        <v>478</v>
+      </c>
+      <c r="C307" t="s">
+        <v>476</v>
+      </c>
+    </row>
+    <row r="308" spans="1:26">
+      <c r="B308" t="s">
+        <v>479</v>
+      </c>
+      <c r="C308" t="s">
+        <v>476</v>
+      </c>
+    </row>
+    <row r="309" spans="1:26">
+      <c r="B309" t="s">
+        <v>480</v>
+      </c>
+      <c r="C309" t="s">
+        <v>476</v>
+      </c>
+    </row>
+    <row r="310" spans="1:26">
+      <c r="B310" t="s">
+        <v>481</v>
+      </c>
+      <c r="C310" t="s">
+        <v>476</v>
+      </c>
+    </row>
+    <row r="311" spans="1:26">
+      <c r="B311" t="s">
+        <v>482</v>
+      </c>
+      <c r="C311" t="s">
+        <v>476</v>
+      </c>
+    </row>
+    <row r="312" spans="1:26">
+      <c r="B312" t="s">
+        <v>483</v>
+      </c>
+      <c r="C312" t="s">
+        <v>484</v>
+      </c>
+    </row>
+    <row r="313" spans="1:26">
+      <c r="B313" t="s">
+        <v>485</v>
+      </c>
+      <c r="C313" t="s">
+        <v>486</v>
+      </c>
+    </row>
+    <row r="314" spans="1:26">
+      <c r="B314" t="s">
+        <v>487</v>
+      </c>
+      <c r="C314" t="s">
+        <v>486</v>
+      </c>
+    </row>
+    <row r="315" spans="1:26">
+      <c r="B315" t="s">
+        <v>488</v>
+      </c>
+      <c r="C315" t="s">
+        <v>486</v>
+      </c>
+    </row>
+    <row r="316" spans="1:26">
+      <c r="B316" t="s">
+        <v>489</v>
+      </c>
+      <c r="C316" t="s">
+        <v>486</v>
+      </c>
+    </row>
+    <row r="317" spans="1:26">
+      <c r="B317" t="s">
+        <v>490</v>
+      </c>
+      <c r="C317" t="s">
+        <v>486</v>
+      </c>
+    </row>
+    <row r="318" spans="1:26">
+      <c r="B318" t="s">
+        <v>491</v>
+      </c>
+      <c r="C318" t="s">
+        <v>486</v>
+      </c>
+    </row>
+    <row r="319" spans="1:26">
+      <c r="B319" t="s">
+        <v>492</v>
+      </c>
+      <c r="C319" t="s">
+        <v>486</v>
+      </c>
+    </row>
+    <row r="320" spans="1:26">
+      <c r="B320" t="s">
+        <v>493</v>
+      </c>
+      <c r="C320" t="s">
+        <v>486</v>
+      </c>
+    </row>
+    <row r="321" spans="1:26">
+      <c r="B321" t="s">
+        <v>494</v>
+      </c>
+      <c r="C321" t="s">
+        <v>486</v>
+      </c>
+    </row>
+    <row r="322" spans="1:26">
+      <c r="B322" t="s">
+        <v>495</v>
+      </c>
+      <c r="C322" t="s">
+        <v>496</v>
+      </c>
+    </row>
+    <row r="323" spans="1:26">
+      <c r="B323" t="s">
+        <v>497</v>
+      </c>
+      <c r="C323" t="s">
+        <v>496</v>
+      </c>
+    </row>
+    <row r="324" spans="1:26">
+      <c r="B324" t="s">
+        <v>498</v>
+      </c>
+      <c r="C324" t="s">
+        <v>496</v>
+      </c>
+    </row>
+    <row r="325" spans="1:26">
+      <c r="B325" t="s">
+        <v>499</v>
+      </c>
+      <c r="C325" t="s">
+        <v>500</v>
+      </c>
+    </row>
+    <row r="326" spans="1:26">
+      <c r="B326" t="s">
+        <v>501</v>
+      </c>
+      <c r="C326" t="s">
+        <v>502</v>
+      </c>
+    </row>
+    <row r="327" spans="1:26">
+      <c r="B327" t="s">
+        <v>503</v>
+      </c>
+      <c r="C327" t="s">
+        <v>502</v>
+      </c>
+    </row>
+    <row r="328" spans="1:26">
+      <c r="B328" t="s">
+        <v>504</v>
+      </c>
+      <c r="C328" t="s">
+        <v>502</v>
+      </c>
+    </row>
+    <row r="329" spans="1:26">
+      <c r="B329" t="s">
+        <v>505</v>
+      </c>
+      <c r="C329" t="s">
+        <v>502</v>
+      </c>
+    </row>
+    <row r="330" spans="1:26">
+      <c r="B330" t="s">
+        <v>506</v>
+      </c>
+      <c r="C330" t="s">
+        <v>507</v>
+      </c>
+    </row>
+    <row r="331" spans="1:26">
+      <c r="B331" t="s">
+        <v>508</v>
+      </c>
+      <c r="C331" t="s">
+        <v>509</v>
+      </c>
+    </row>
+    <row r="332" spans="1:26">
+      <c r="B332" t="s">
+        <v>510</v>
+      </c>
+      <c r="C332" t="s">
+        <v>509</v>
+      </c>
+    </row>
+    <row r="333" spans="1:26">
+      <c r="B333" t="s">
+        <v>511</v>
+      </c>
+      <c r="C333" t="s">
+        <v>509</v>
+      </c>
+    </row>
+    <row r="334" spans="1:26">
+      <c r="B334" t="s">
+        <v>512</v>
+      </c>
+      <c r="C334" t="s">
+        <v>509</v>
+      </c>
+    </row>
+    <row r="335" spans="1:26">
+      <c r="B335" t="s">
+        <v>513</v>
+      </c>
+      <c r="C335" t="s">
+        <v>509</v>
+      </c>
+    </row>
+    <row r="336" spans="1:26">
+      <c r="B336" t="s">
+        <v>514</v>
+      </c>
+      <c r="C336" t="s">
+        <v>473</v>
+      </c>
+    </row>
+    <row r="337" spans="1:26">
+      <c r="B337" t="s">
+        <v>515</v>
+      </c>
+      <c r="C337" t="s">
+        <v>473</v>
+      </c>
+    </row>
+    <row r="338" spans="1:26">
+      <c r="B338" t="s">
+        <v>516</v>
+      </c>
+      <c r="C338" t="s">
+        <v>517</v>
+      </c>
+    </row>
+    <row r="339" spans="1:26">
+      <c r="B339" t="s">
+        <v>518</v>
+      </c>
+      <c r="C339" t="s">
+        <v>517</v>
+      </c>
+    </row>
+    <row r="340" spans="1:26">
+      <c r="B340" t="s">
+        <v>519</v>
+      </c>
+      <c r="C340" t="s">
+        <v>517</v>
+      </c>
+    </row>
+    <row r="341" spans="1:26">
+      <c r="B341" t="s">
+        <v>520</v>
+      </c>
+      <c r="C341" t="s">
+        <v>517</v>
+      </c>
+    </row>
+    <row r="342" spans="1:26">
+      <c r="B342" t="s">
+        <v>521</v>
+      </c>
+      <c r="C342" t="s">
+        <v>517</v>
+      </c>
+    </row>
+    <row r="343" spans="1:26">
+      <c r="B343" t="s">
+        <v>522</v>
+      </c>
+      <c r="C343" t="s">
+        <v>517</v>
+      </c>
+    </row>
+    <row r="344" spans="1:26">
+      <c r="B344" t="s">
+        <v>523</v>
+      </c>
+      <c r="C344" t="s">
+        <v>524</v>
+      </c>
+    </row>
+    <row r="345" spans="1:26">
+      <c r="B345" t="s">
+        <v>525</v>
+      </c>
+      <c r="C345" t="s">
+        <v>526</v>
+      </c>
+    </row>
+    <row r="346" spans="1:26">
+      <c r="B346" t="s">
+        <v>527</v>
+      </c>
+      <c r="C346" t="s">
+        <v>526</v>
+      </c>
+    </row>
+    <row r="347" spans="1:26">
+      <c r="B347" t="s">
+        <v>528</v>
+      </c>
+      <c r="C347" t="s">
+        <v>524</v>
+      </c>
+    </row>
+    <row r="348" spans="1:26">
+      <c r="B348" t="s">
+        <v>529</v>
+      </c>
+      <c r="C348" t="s">
+        <v>530</v>
+      </c>
+    </row>
+    <row r="349" spans="1:26">
+      <c r="B349" t="s">
+        <v>531</v>
+      </c>
+      <c r="C349" t="s">
+        <v>532</v>
+      </c>
+    </row>
+    <row r="350" spans="1:26">
+      <c r="B350" t="s">
+        <v>533</v>
+      </c>
+      <c r="C350" t="s">
+        <v>534</v>
+      </c>
+    </row>
+    <row r="351" spans="1:26">
+      <c r="B351" t="s">
+        <v>535</v>
+      </c>
+      <c r="C351" t="s">
+        <v>534</v>
+      </c>
+    </row>
+    <row r="352" spans="1:26">
+      <c r="B352" t="s">
+        <v>536</v>
+      </c>
+      <c r="C352" t="s">
+        <v>537</v>
+      </c>
+    </row>
+    <row r="353" spans="1:26">
+      <c r="B353" t="s">
+        <v>538</v>
+      </c>
+      <c r="C353" t="s">
+        <v>539</v>
+      </c>
+    </row>
+    <row r="354" spans="1:26">
+      <c r="B354" t="s">
+        <v>540</v>
+      </c>
+      <c r="C354" t="s">
+        <v>537</v>
+      </c>
+    </row>
+    <row r="355" spans="1:26">
+      <c r="B355" t="s">
+        <v>541</v>
+      </c>
+      <c r="C355" t="s">
+        <v>542</v>
+      </c>
+    </row>
+    <row r="356" spans="1:26">
+      <c r="B356" t="s">
+        <v>543</v>
+      </c>
+      <c r="C356" t="s">
+        <v>532</v>
+      </c>
+    </row>
+    <row r="357" spans="1:26">
+      <c r="B357" t="s">
+        <v>544</v>
+      </c>
+      <c r="C357" t="s">
+        <v>545</v>
+      </c>
+    </row>
+    <row r="358" spans="1:26">
+      <c r="B358" t="s">
+        <v>546</v>
+      </c>
+      <c r="C358" t="s">
+        <v>547</v>
+      </c>
+    </row>
+    <row r="359" spans="1:26">
+      <c r="B359" t="s">
+        <v>548</v>
+      </c>
+      <c r="C359" t="s">
+        <v>545</v>
+      </c>
+    </row>
+    <row r="360" spans="1:26">
+      <c r="B360" t="s">
+        <v>549</v>
+      </c>
+      <c r="C360" t="s">
+        <v>545</v>
+      </c>
+    </row>
+    <row r="361" spans="1:26">
+      <c r="B361" t="s">
+        <v>550</v>
+      </c>
+      <c r="C361" t="s">
+        <v>551</v>
+      </c>
+    </row>
+    <row r="362" spans="1:26">
+      <c r="B362" t="s">
+        <v>552</v>
+      </c>
+      <c r="C362" t="s">
+        <v>545</v>
+      </c>
+    </row>
+    <row r="363" spans="1:26">
+      <c r="B363" t="s">
+        <v>553</v>
+      </c>
+      <c r="C363" t="s">
+        <v>545</v>
+      </c>
+    </row>
+    <row r="364" spans="1:26">
+      <c r="B364" t="s">
+        <v>554</v>
+      </c>
+      <c r="C364" t="s">
+        <v>555</v>
+      </c>
+    </row>
+    <row r="365" spans="1:26">
+      <c r="B365" t="s">
+        <v>556</v>
+      </c>
+      <c r="C365" t="s">
+        <v>557</v>
+      </c>
+    </row>
+    <row r="366" spans="1:26">
+      <c r="B366" t="s">
+        <v>558</v>
+      </c>
+      <c r="C366" t="s">
+        <v>545</v>
+      </c>
+    </row>
+    <row r="367" spans="1:26">
+      <c r="B367" t="s">
+        <v>559</v>
+      </c>
+      <c r="C367" t="s">
+        <v>560</v>
+      </c>
+    </row>
+    <row r="368" spans="1:26">
+      <c r="B368" t="s">
+        <v>561</v>
+      </c>
+      <c r="C368" t="s">
+        <v>562</v>
+      </c>
+    </row>
+    <row r="369" spans="1:26">
+      <c r="B369" t="s">
+        <v>563</v>
+      </c>
+      <c r="C369" t="s">
+        <v>562</v>
+      </c>
+    </row>
+    <row r="370" spans="1:26">
+      <c r="B370" t="s">
+        <v>564</v>
+      </c>
+      <c r="C370" t="s">
+        <v>565</v>
+      </c>
+    </row>
+    <row r="371" spans="1:26">
+      <c r="B371" t="s">
+        <v>566</v>
+      </c>
+      <c r="C371" t="s">
+        <v>565</v>
+      </c>
+    </row>
+    <row r="372" spans="1:26">
+      <c r="B372" t="s">
+        <v>567</v>
+      </c>
+      <c r="C372" t="s">
+        <v>565</v>
+      </c>
+    </row>
+    <row r="373" spans="1:26">
+      <c r="B373" t="s">
+        <v>568</v>
+      </c>
+      <c r="C373" t="s">
+        <v>565</v>
+      </c>
+    </row>
+    <row r="374" spans="1:26">
+      <c r="B374" t="s">
+        <v>569</v>
+      </c>
+      <c r="C374" t="s">
+        <v>565</v>
+      </c>
+    </row>
+    <row r="375" spans="1:26">
+      <c r="B375" t="s">
+        <v>570</v>
+      </c>
+      <c r="C375" t="s">
+        <v>565</v>
+      </c>
+    </row>
+    <row r="376" spans="1:26">
+      <c r="B376" t="s">
+        <v>571</v>
+      </c>
+      <c r="C376" t="s">
+        <v>565</v>
+      </c>
+    </row>
+    <row r="377" spans="1:26">
+      <c r="B377" t="s">
+        <v>572</v>
+      </c>
+      <c r="C377" t="s">
+        <v>573</v>
+      </c>
+    </row>
+    <row r="378" spans="1:26">
+      <c r="B378" t="s">
+        <v>574</v>
+      </c>
+      <c r="C378" t="s">
+        <v>573</v>
+      </c>
+    </row>
+    <row r="379" spans="1:26">
+      <c r="B379" t="s">
+        <v>575</v>
+      </c>
+      <c r="C379" t="s">
+        <v>576</v>
+      </c>
+    </row>
+    <row r="380" spans="1:26">
+      <c r="B380" t="s">
+        <v>577</v>
+      </c>
+      <c r="C380" t="s">
+        <v>573</v>
+      </c>
+    </row>
+    <row r="381" spans="1:26">
+      <c r="B381" t="s">
+        <v>578</v>
+      </c>
+      <c r="C381" t="s">
+        <v>573</v>
+      </c>
+    </row>
+    <row r="382" spans="1:26">
+      <c r="B382" t="s">
+        <v>579</v>
+      </c>
+      <c r="C382" t="s">
+        <v>573</v>
+      </c>
+    </row>
+    <row r="383" spans="1:26">
+      <c r="B383" t="s">
+        <v>580</v>
+      </c>
+      <c r="C383" t="s">
+        <v>573</v>
+      </c>
+    </row>
+    <row r="384" spans="1:26">
+      <c r="B384" t="s">
+        <v>581</v>
+      </c>
+      <c r="C384" t="s">
+        <v>582</v>
+      </c>
+    </row>
+    <row r="385" spans="1:26">
+      <c r="B385" t="s">
+        <v>583</v>
+      </c>
+      <c r="C385" t="s">
+        <v>582</v>
+      </c>
+    </row>
+    <row r="386" spans="1:26">
+      <c r="B386" t="s">
+        <v>584</v>
+      </c>
+      <c r="C386" t="s">
+        <v>582</v>
+      </c>
+    </row>
+    <row r="387" spans="1:26">
+      <c r="B387" t="s">
+        <v>585</v>
+      </c>
+      <c r="C387" t="s">
+        <v>582</v>
+      </c>
+    </row>
+    <row r="388" spans="1:26">
+      <c r="B388" t="s">
+        <v>586</v>
+      </c>
+      <c r="C388" t="s">
+        <v>587</v>
+      </c>
+    </row>
+    <row r="389" spans="1:26">
+      <c r="B389" t="s">
+        <v>588</v>
+      </c>
+      <c r="C389" t="s">
+        <v>587</v>
+      </c>
+    </row>
+    <row r="390" spans="1:26">
+      <c r="B390" t="s">
+        <v>589</v>
+      </c>
+      <c r="C390" t="s">
+        <v>590</v>
+      </c>
+    </row>
+    <row r="391" spans="1:26">
+      <c r="B391" t="s">
+        <v>591</v>
+      </c>
+      <c r="C391" t="s">
+        <v>592</v>
+      </c>
+    </row>
+    <row r="392" spans="1:26">
+      <c r="B392" t="s">
+        <v>593</v>
+      </c>
+      <c r="C392" t="s">
+        <v>592</v>
+      </c>
+    </row>
+    <row r="393" spans="1:26">
+      <c r="B393" t="s">
+        <v>594</v>
+      </c>
+      <c r="C393" t="s">
+        <v>595</v>
+      </c>
+    </row>
+    <row r="394" spans="1:26">
+      <c r="B394" t="s">
+        <v>596</v>
+      </c>
+      <c r="C394" t="s">
+        <v>595</v>
+      </c>
+    </row>
+    <row r="395" spans="1:26">
+      <c r="B395" t="s">
+        <v>597</v>
+      </c>
+      <c r="C395" t="s">
+        <v>598</v>
+      </c>
+    </row>
+    <row r="396" spans="1:26">
+      <c r="B396" t="s">
+        <v>599</v>
+      </c>
+      <c r="C396" t="s">
+        <v>600</v>
+      </c>
+    </row>
+    <row r="397" spans="1:26">
+      <c r="B397" t="s">
+        <v>601</v>
+      </c>
+      <c r="C397" t="s">
+        <v>602</v>
+      </c>
+    </row>
+    <row r="398" spans="1:26">
+      <c r="B398" t="s">
+        <v>603</v>
+      </c>
+      <c r="C398" t="s">
+        <v>602</v>
+      </c>
+    </row>
+    <row r="399" spans="1:26">
+      <c r="B399" t="s">
+        <v>604</v>
+      </c>
+      <c r="C399" t="s">
+        <v>605</v>
+      </c>
+    </row>
+    <row r="400" spans="1:26">
+      <c r="B400" t="s">
+        <v>606</v>
+      </c>
+      <c r="C400" t="s">
+        <v>607</v>
+      </c>
+    </row>
+    <row r="401" spans="1:26">
+      <c r="B401" t="s">
+        <v>608</v>
+      </c>
+      <c r="C401" t="s">
+        <v>600</v>
+      </c>
+    </row>
+    <row r="402" spans="1:26">
+      <c r="B402" t="s">
+        <v>609</v>
+      </c>
+      <c r="C402" t="s">
+        <v>610</v>
+      </c>
+    </row>
+    <row r="403" spans="1:26">
+      <c r="B403" t="s">
+        <v>611</v>
+      </c>
+      <c r="C403" t="s">
+        <v>610</v>
+      </c>
+    </row>
+    <row r="404" spans="1:26">
+      <c r="B404" t="s">
+        <v>612</v>
+      </c>
+      <c r="C404" t="s">
+        <v>610</v>
+      </c>
+    </row>
+    <row r="405" spans="1:26">
+      <c r="B405" t="s">
+        <v>613</v>
+      </c>
+      <c r="C405" t="s">
+        <v>610</v>
+      </c>
+    </row>
+    <row r="406" spans="1:26">
+      <c r="B406" t="s">
+        <v>614</v>
+      </c>
+      <c r="C406" t="s">
+        <v>610</v>
+      </c>
+    </row>
+    <row r="407" spans="1:26">
+      <c r="B407" t="s">
+        <v>615</v>
+      </c>
+      <c r="C407" t="s">
+        <v>610</v>
+      </c>
+    </row>
+    <row r="408" spans="1:26">
+      <c r="B408" t="s">
+        <v>616</v>
+      </c>
+      <c r="C408" t="s">
+        <v>617</v>
+      </c>
+    </row>
+    <row r="409" spans="1:26">
+      <c r="B409" t="s">
+        <v>618</v>
+      </c>
+      <c r="C409" t="s">
+        <v>617</v>
+      </c>
+    </row>
+    <row r="410" spans="1:26">
+      <c r="B410" t="s">
+        <v>619</v>
+      </c>
+      <c r="C410" t="s">
+        <v>620</v>
+      </c>
+    </row>
+    <row r="411" spans="1:26">
+      <c r="B411" t="s">
+        <v>621</v>
+      </c>
+      <c r="C411" t="s">
+        <v>620</v>
+      </c>
+    </row>
+    <row r="412" spans="1:26">
+      <c r="B412" t="s">
+        <v>622</v>
+      </c>
+      <c r="C412" t="s">
+        <v>623</v>
+      </c>
+    </row>
+    <row r="413" spans="1:26">
+      <c r="B413" t="s">
+        <v>624</v>
+      </c>
+      <c r="C413" t="s">
+        <v>623</v>
+      </c>
+    </row>
+    <row r="414" spans="1:26">
+      <c r="B414" t="s">
+        <v>625</v>
+      </c>
+      <c r="C414" t="s">
+        <v>623</v>
+      </c>
+    </row>
+    <row r="415" spans="1:26">
+      <c r="B415" t="s">
+        <v>626</v>
+      </c>
+      <c r="C415" t="s">
+        <v>623</v>
+      </c>
+    </row>
+    <row r="416" spans="1:26">
+      <c r="B416" t="s">
+        <v>627</v>
+      </c>
+      <c r="C416" t="s">
+        <v>628</v>
+      </c>
+    </row>
+    <row r="417" spans="1:26">
+      <c r="B417" t="s">
+        <v>629</v>
+      </c>
+      <c r="C417" t="s">
+        <v>630</v>
+      </c>
+    </row>
+    <row r="418" spans="1:26">
+      <c r="B418" t="s">
+        <v>631</v>
+      </c>
+      <c r="C418" t="s">
+        <v>630</v>
+      </c>
+    </row>
+    <row r="419" spans="1:26">
+      <c r="B419" t="s">
+        <v>632</v>
+      </c>
+      <c r="C419" t="s">
+        <v>633</v>
+      </c>
+    </row>
+    <row r="420" spans="1:26">
+      <c r="B420" t="s">
+        <v>634</v>
+      </c>
+      <c r="C420" t="s">
+        <v>630</v>
+      </c>
+    </row>
+    <row r="421" spans="1:26">
+      <c r="B421" t="s">
+        <v>635</v>
+      </c>
+      <c r="C421" t="s">
+        <v>630</v>
+      </c>
+    </row>
+    <row r="422" spans="1:26">
+      <c r="B422" t="s">
+        <v>636</v>
+      </c>
+      <c r="C422" t="s">
+        <v>633</v>
+      </c>
+    </row>
+    <row r="423" spans="1:26">
+      <c r="B423" t="s">
+        <v>637</v>
+      </c>
+      <c r="C423" t="s">
+        <v>633</v>
+      </c>
+    </row>
+    <row r="424" spans="1:26">
+      <c r="B424" t="s">
+        <v>638</v>
+      </c>
+      <c r="C424" t="s">
+        <v>633</v>
+      </c>
+    </row>
+    <row r="425" spans="1:26">
+      <c r="B425" t="s">
+        <v>639</v>
+      </c>
+      <c r="C425" t="s">
+        <v>633</v>
+      </c>
+    </row>
+    <row r="426" spans="1:26">
+      <c r="B426" t="s">
+        <v>640</v>
+      </c>
+      <c r="C426" t="s">
+        <v>630</v>
+      </c>
+    </row>
+    <row r="427" spans="1:26">
+      <c r="B427" t="s">
+        <v>641</v>
+      </c>
+      <c r="C427" t="s">
+        <v>630</v>
+      </c>
+    </row>
+    <row r="428" spans="1:26">
+      <c r="B428" t="s">
+        <v>642</v>
+      </c>
+      <c r="C428" t="s">
+        <v>643</v>
+      </c>
+    </row>
+    <row r="429" spans="1:26">
+      <c r="B429" t="s">
+        <v>644</v>
+      </c>
+      <c r="C429" t="s">
+        <v>645</v>
+      </c>
+    </row>
+    <row r="430" spans="1:26">
+      <c r="B430" t="s">
+        <v>646</v>
+      </c>
+      <c r="C430" t="s">
+        <v>645</v>
+      </c>
+    </row>
+    <row r="431" spans="1:26">
+      <c r="B431" t="s">
+        <v>647</v>
+      </c>
+      <c r="C431" t="s">
+        <v>648</v>
+      </c>
+    </row>
+    <row r="432" spans="1:26">
+      <c r="B432" t="s">
+        <v>649</v>
+      </c>
+      <c r="C432" t="s">
+        <v>648</v>
+      </c>
+    </row>
+    <row r="433" spans="1:26">
+      <c r="B433" t="s">
+        <v>650</v>
+      </c>
+      <c r="C433" t="s">
+        <v>648</v>
+      </c>
+    </row>
+    <row r="434" spans="1:26">
+      <c r="B434" t="s">
+        <v>651</v>
+      </c>
+      <c r="C434" t="s">
+        <v>652</v>
+      </c>
+    </row>
+    <row r="435" spans="1:26" customHeight="1" ht="756">
+      <c r="A435"/>
+      <c r="B435" t="s">
+        <v>653</v>
+      </c>
+      <c r="C435" t="s">
+        <v>654</v>
+      </c>
+    </row>
+    <row r="436" spans="1:26">
+      <c r="B436" t="s">
+        <v>655</v>
+      </c>
+      <c r="C436" t="s">
+        <v>656</v>
+      </c>
+    </row>
+    <row r="437" spans="1:26">
+      <c r="B437" t="s">
+        <v>657</v>
+      </c>
+      <c r="C437" t="s">
+        <v>658</v>
+      </c>
+    </row>
+    <row r="438" spans="1:26">
+      <c r="B438" t="s">
+        <v>659</v>
+      </c>
+      <c r="C438" t="s">
+        <v>660</v>
+      </c>
+    </row>
+    <row r="439" spans="1:26">
+      <c r="B439" t="s">
+        <v>661</v>
+      </c>
+      <c r="C439" t="s">
+        <v>662</v>
+      </c>
+    </row>
+    <row r="440" spans="1:26">
+      <c r="B440" t="s">
+        <v>663</v>
+      </c>
+      <c r="C440" t="s">
+        <v>664</v>
+      </c>
+    </row>
+    <row r="441" spans="1:26">
+      <c r="B441" t="s">
+        <v>665</v>
+      </c>
+      <c r="C441" t="s">
+        <v>666</v>
+      </c>
+    </row>
+    <row r="442" spans="1:26">
+      <c r="B442" t="s">
+        <v>667</v>
+      </c>
+      <c r="C442" t="s">
+        <v>668</v>
+      </c>
+    </row>
+    <row r="443" spans="1:26">
+      <c r="B443" t="s">
+        <v>669</v>
+      </c>
+      <c r="C443" t="s">
+        <v>670</v>
+      </c>
+    </row>
+    <row r="444" spans="1:26">
+      <c r="B444" t="s">
+        <v>671</v>
+      </c>
+      <c r="C444" t="s">
+        <v>672</v>
+      </c>
+    </row>
+    <row r="445" spans="1:26">
+      <c r="B445" t="s">
+        <v>673</v>
+      </c>
+      <c r="C445" t="s">
+        <v>674</v>
+      </c>
+    </row>
+    <row r="446" spans="1:26">
+      <c r="B446" t="s">
+        <v>675</v>
+      </c>
+      <c r="C446" t="s">
+        <v>676</v>
+      </c>
+    </row>
+    <row r="447" spans="1:26">
+      <c r="B447" t="s">
+        <v>677</v>
+      </c>
+      <c r="C447" t="s">
+        <v>678</v>
+      </c>
+    </row>
+    <row r="448" spans="1:26">
+      <c r="B448" t="s">
+        <v>679</v>
+      </c>
+      <c r="C448" t="s">
+        <v>680</v>
+      </c>
+    </row>
+    <row r="449" spans="1:26">
+      <c r="B449" t="s">
+        <v>681</v>
+      </c>
+      <c r="C449" t="s">
+        <v>682</v>
+      </c>
+    </row>
+    <row r="450" spans="1:26">
+      <c r="B450" t="s">
+        <v>683</v>
+      </c>
+      <c r="C450" t="s">
+        <v>684</v>
+      </c>
+    </row>
+    <row r="451" spans="1:26">
+      <c r="B451" t="s">
+        <v>685</v>
+      </c>
+      <c r="C451" t="s">
+        <v>686</v>
+      </c>
+    </row>
+    <row r="452" spans="1:26">
+      <c r="B452" t="s">
+        <v>687</v>
+      </c>
+      <c r="C452" t="s">
+        <v>688</v>
+      </c>
+    </row>
+    <row r="453" spans="1:26">
+      <c r="B453" t="s">
+        <v>689</v>
+      </c>
+      <c r="C453" t="s">
+        <v>690</v>
+      </c>
+    </row>
+    <row r="454" spans="1:26">
+      <c r="B454" t="s">
+        <v>691</v>
+      </c>
+      <c r="C454" t="s">
+        <v>692</v>
+      </c>
+    </row>
+    <row r="455" spans="1:26">
+      <c r="B455" t="s">
+        <v>693</v>
+      </c>
+      <c r="C455" t="s">
+        <v>694</v>
+      </c>
+    </row>
+    <row r="456" spans="1:26">
+      <c r="B456" t="s">
+        <v>695</v>
+      </c>
+      <c r="C456" t="s">
+        <v>696</v>
+      </c>
+    </row>
+    <row r="457" spans="1:26">
+      <c r="B457" t="s">
+        <v>697</v>
+      </c>
+      <c r="C457" t="s">
+        <v>698</v>
+      </c>
+    </row>
+    <row r="458" spans="1:26">
+      <c r="B458" t="s">
+        <v>699</v>
+      </c>
+      <c r="C458" t="s">
+        <v>700</v>
+      </c>
+    </row>
+    <row r="459" spans="1:26">
+      <c r="B459" t="s">
+        <v>701</v>
+      </c>
+      <c r="C459" t="s">
+        <v>702</v>
+      </c>
+    </row>
+    <row r="460" spans="1:26">
+      <c r="B460" t="s">
+        <v>703</v>
+      </c>
+      <c r="C460" t="s">
+        <v>704</v>
+      </c>
+    </row>
+    <row r="461" spans="1:26">
+      <c r="B461" t="s">
+        <v>705</v>
+      </c>
+      <c r="C461" t="s">
+        <v>706</v>
+      </c>
+    </row>
+    <row r="462" spans="1:26">
+      <c r="B462" t="s">
+        <v>707</v>
+      </c>
+      <c r="C462" t="s">
+        <v>708</v>
+      </c>
+    </row>
+    <row r="463" spans="1:26">
+      <c r="B463" t="s">
+        <v>709</v>
+      </c>
+      <c r="C463" t="s">
+        <v>710</v>
+      </c>
+    </row>
+    <row r="464" spans="1:26">
+      <c r="B464" t="s">
+        <v>711</v>
+      </c>
+      <c r="C464" t="s">
+        <v>712</v>
+      </c>
+    </row>
+    <row r="465" spans="1:26">
+      <c r="B465" t="s">
+        <v>713</v>
+      </c>
+      <c r="C465" t="s">
+        <v>714</v>
+      </c>
+    </row>
+    <row r="466" spans="1:26">
+      <c r="B466" t="s">
+        <v>715</v>
+      </c>
+      <c r="C466" t="s">
+        <v>716</v>
+      </c>
+    </row>
+    <row r="467" spans="1:26">
+      <c r="B467" t="s">
+        <v>717</v>
+      </c>
+      <c r="C467" t="s">
+        <v>718</v>
+      </c>
+    </row>
+    <row r="468" spans="1:26">
+      <c r="B468" t="s">
+        <v>719</v>
+      </c>
+      <c r="C468" t="s">
+        <v>720</v>
+      </c>
+    </row>
+    <row r="469" spans="1:26">
+      <c r="B469" t="s">
+        <v>721</v>
+      </c>
+      <c r="C469" t="s">
+        <v>722</v>
+      </c>
+    </row>
+    <row r="470" spans="1:26">
+      <c r="B470" t="s">
+        <v>723</v>
+      </c>
+      <c r="C470" t="s">
+        <v>724</v>
+      </c>
+    </row>
+    <row r="471" spans="1:26">
+      <c r="B471" t="s">
+        <v>725</v>
+      </c>
+      <c r="C471" t="s">
+        <v>726</v>
+      </c>
+    </row>
+    <row r="472" spans="1:26">
+      <c r="B472" t="s">
+        <v>727</v>
+      </c>
+      <c r="C472" t="s">
+        <v>728</v>
+      </c>
+    </row>
+    <row r="473" spans="1:26">
+      <c r="B473" t="s">
+        <v>729</v>
+      </c>
+      <c r="C473" t="s">
+        <v>730</v>
+      </c>
+    </row>
+    <row r="474" spans="1:26">
+      <c r="B474" t="s">
+        <v>731</v>
+      </c>
+      <c r="C474" t="s">
+        <v>732</v>
+      </c>
+    </row>
+    <row r="475" spans="1:26">
+      <c r="B475" t="s">
+        <v>733</v>
+      </c>
+      <c r="C475" t="s">
+        <v>734</v>
+      </c>
+    </row>
+    <row r="476" spans="1:26">
+      <c r="B476" t="s">
+        <v>735</v>
+      </c>
+      <c r="C476" t="s">
+        <v>736</v>
+      </c>
+    </row>
+    <row r="477" spans="1:26">
+      <c r="B477" t="s">
+        <v>737</v>
+      </c>
+      <c r="C477" t="s">
+        <v>738</v>
+      </c>
+    </row>
+    <row r="478" spans="1:26">
+      <c r="B478" t="s">
+        <v>739</v>
+      </c>
+      <c r="C478" t="s">
+        <v>740</v>
+      </c>
+    </row>
+    <row r="479" spans="1:26">
+      <c r="B479" t="s">
+        <v>741</v>
+      </c>
+      <c r="C479" t="s">
+        <v>742</v>
+      </c>
+    </row>
+    <row r="480" spans="1:26">
+      <c r="B480" t="s">
+        <v>743</v>
+      </c>
+      <c r="C480" t="s">
+        <v>744</v>
+      </c>
+    </row>
+    <row r="481" spans="1:26">
+      <c r="B481" t="s">
+        <v>745</v>
+      </c>
+      <c r="C481" t="s">
+        <v>746</v>
+      </c>
+    </row>
+    <row r="482" spans="1:26">
+      <c r="B482" t="s">
+        <v>747</v>
+      </c>
+      <c r="C482" t="s">
+        <v>748</v>
+      </c>
+    </row>
+    <row r="483" spans="1:26">
+      <c r="B483" t="s">
+        <v>749</v>
+      </c>
+      <c r="C483" t="s">
+        <v>750</v>
+      </c>
+    </row>
+    <row r="484" spans="1:26">
+      <c r="B484" t="s">
+        <v>751</v>
+      </c>
+      <c r="C484" t="s">
+        <v>752</v>
+      </c>
+    </row>
+    <row r="485" spans="1:26">
+      <c r="B485" t="s">
+        <v>753</v>
+      </c>
+      <c r="C485" t="s">
+        <v>754</v>
+      </c>
+    </row>
+    <row r="486" spans="1:26">
+      <c r="B486" t="s">
+        <v>755</v>
+      </c>
+      <c r="C486" t="s">
+        <v>756</v>
+      </c>
+    </row>
+    <row r="487" spans="1:26">
+      <c r="B487" t="s">
+        <v>757</v>
+      </c>
+      <c r="C487" t="s">
+        <v>758</v>
+      </c>
+    </row>
+    <row r="488" spans="1:26">
+      <c r="B488" t="s">
+        <v>759</v>
+      </c>
+      <c r="C488" t="s">
+        <v>760</v>
+      </c>
+    </row>
+    <row r="489" spans="1:26">
+      <c r="B489" t="s">
+        <v>761</v>
+      </c>
+      <c r="C489" t="s">
+        <v>762</v>
+      </c>
+    </row>
+    <row r="490" spans="1:26">
+      <c r="B490" t="s">
+        <v>763</v>
+      </c>
+      <c r="C490" t="s">
+        <v>764</v>
+      </c>
+    </row>
+    <row r="491" spans="1:26">
+      <c r="B491" t="s">
+        <v>765</v>
+      </c>
+      <c r="C491" t="s">
+        <v>766</v>
+      </c>
+    </row>
+    <row r="492" spans="1:26">
+      <c r="B492" t="s">
+        <v>767</v>
+      </c>
+      <c r="C492" t="s">
+        <v>768</v>
+      </c>
+    </row>
+    <row r="493" spans="1:26">
+      <c r="B493" t="s">
+        <v>769</v>
+      </c>
+      <c r="C493" t="s">
+        <v>770</v>
+      </c>
+    </row>
+    <row r="494" spans="1:26">
+      <c r="B494" t="s">
+        <v>771</v>
+      </c>
+      <c r="C494" t="s">
+        <v>772</v>
+      </c>
+    </row>
+    <row r="495" spans="1:26">
+      <c r="B495" t="s">
+        <v>773</v>
+      </c>
+      <c r="C495" t="s">
+        <v>774</v>
+      </c>
+    </row>
+    <row r="496" spans="1:26">
+      <c r="B496" t="s">
+        <v>775</v>
+      </c>
+      <c r="C496" t="s">
+        <v>776</v>
+      </c>
+    </row>
+    <row r="497" spans="1:26">
+      <c r="B497" t="s">
+        <v>777</v>
+      </c>
+      <c r="C497" t="s">
+        <v>778</v>
+      </c>
+    </row>
+    <row r="498" spans="1:26">
+      <c r="B498" t="s">
+        <v>779</v>
+      </c>
+      <c r="C498" t="s">
+        <v>780</v>
+      </c>
+    </row>
+    <row r="499" spans="1:26">
+      <c r="B499" t="s">
+        <v>781</v>
+      </c>
+      <c r="C499" t="s">
+        <v>782</v>
+      </c>
+    </row>
+    <row r="500" spans="1:26">
+      <c r="B500" t="s">
+        <v>783</v>
+      </c>
+      <c r="C500" t="s">
+        <v>784</v>
+      </c>
+    </row>
+    <row r="501" spans="1:26">
+      <c r="B501" t="s">
+        <v>785</v>
+      </c>
+      <c r="C501" t="s">
+        <v>786</v>
+      </c>
+    </row>
+    <row r="502" spans="1:26">
+      <c r="B502" t="s">
+        <v>787</v>
+      </c>
+      <c r="C502" t="s">
+        <v>788</v>
+      </c>
+    </row>
+    <row r="503" spans="1:26">
+      <c r="B503" t="s">
+        <v>789</v>
+      </c>
+      <c r="C503" t="s">
+        <v>790</v>
+      </c>
+    </row>
+    <row r="504" spans="1:26">
+      <c r="B504" t="s">
+        <v>791</v>
+      </c>
+      <c r="C504" t="s">
+        <v>792</v>
+      </c>
+    </row>
+    <row r="505" spans="1:26">
+      <c r="B505" t="s">
+        <v>793</v>
+      </c>
+      <c r="C505" t="s">
+        <v>794</v>
+      </c>
+    </row>
+    <row r="506" spans="1:26">
+      <c r="B506" t="s">
+        <v>795</v>
+      </c>
+      <c r="C506" t="s">
+        <v>796</v>
+      </c>
+    </row>
+    <row r="507" spans="1:26">
+      <c r="B507" t="s">
+        <v>797</v>
+      </c>
+      <c r="C507" t="s">
+        <v>798</v>
+      </c>
+    </row>
+    <row r="508" spans="1:26">
+      <c r="B508" t="s">
+        <v>799</v>
+      </c>
+      <c r="C508" t="s">
+        <v>800</v>
+      </c>
+    </row>
+    <row r="509" spans="1:26">
+      <c r="B509" t="s">
+        <v>801</v>
+      </c>
+      <c r="C509" t="s">
+        <v>802</v>
+      </c>
+    </row>
+    <row r="510" spans="1:26">
+      <c r="B510" t="s">
+        <v>803</v>
+      </c>
+      <c r="C510" t="s">
+        <v>804</v>
+      </c>
+    </row>
+    <row r="511" spans="1:26">
+      <c r="B511" t="s">
+        <v>805</v>
+      </c>
+      <c r="C511" t="s">
+        <v>806</v>
+      </c>
+    </row>
+    <row r="512" spans="1:26">
+      <c r="B512" t="s">
+        <v>807</v>
+      </c>
+      <c r="C512" t="s">
+        <v>808</v>
+      </c>
+    </row>
+    <row r="513" spans="1:26">
+      <c r="B513" t="s">
+        <v>809</v>
+      </c>
+      <c r="C513" t="s">
+        <v>810</v>
+      </c>
+    </row>
+    <row r="514" spans="1:26">
+      <c r="B514" t="s">
+        <v>811</v>
+      </c>
+      <c r="C514" t="s">
+        <v>812</v>
+      </c>
+    </row>
+    <row r="515" spans="1:26">
+      <c r="B515" t="s">
+        <v>813</v>
+      </c>
+      <c r="C515" t="s">
+        <v>814</v>
+      </c>
+    </row>
+    <row r="516" spans="1:26">
+      <c r="B516" t="s">
+        <v>815</v>
+      </c>
+    </row>
+    <row r="517" spans="1:26">
+      <c r="B517" t="s">
+        <v>816</v>
+      </c>
+      <c r="C517" t="s">
+        <v>817</v>
+      </c>
+    </row>
+    <row r="518" spans="1:26">
+      <c r="B518" t="s">
+        <v>818</v>
+      </c>
+      <c r="C518" t="s">
+        <v>819</v>
+      </c>
+    </row>
+    <row r="519" spans="1:26">
+      <c r="B519" t="s">
+        <v>820</v>
+      </c>
+      <c r="C519" t="s">
+        <v>821</v>
+      </c>
+    </row>
+    <row r="520" spans="1:26">
+      <c r="B520" t="s">
+        <v>822</v>
+      </c>
+      <c r="C520" t="s">
+        <v>823</v>
+      </c>
+    </row>
+    <row r="521" spans="1:26">
+      <c r="B521" t="s">
+        <v>824</v>
+      </c>
+      <c r="C521" t="s">
+        <v>825</v>
+      </c>
+    </row>
+    <row r="522" spans="1:26">
+      <c r="B522" t="s">
+        <v>826</v>
+      </c>
+      <c r="C522" t="s">
+        <v>827</v>
+      </c>
+    </row>
+    <row r="523" spans="1:26">
+      <c r="B523" t="s">
+        <v>828</v>
+      </c>
+      <c r="C523" t="s">
+        <v>829</v>
+      </c>
+    </row>
+    <row r="524" spans="1:26">
+      <c r="B524" t="s">
+        <v>830</v>
+      </c>
+      <c r="C524" t="s">
+        <v>831</v>
+      </c>
+    </row>
+    <row r="525" spans="1:26">
+      <c r="B525" t="s">
+        <v>832</v>
+      </c>
+      <c r="C525" t="s">
+        <v>833</v>
+      </c>
+    </row>
+    <row r="526" spans="1:26">
+      <c r="B526" t="s">
+        <v>834</v>
+      </c>
+      <c r="C526" t="s">
+        <v>835</v>
+      </c>
+    </row>
+    <row r="527" spans="1:26">
+      <c r="B527" t="s">
+        <v>836</v>
+      </c>
+      <c r="C527" t="s">
+        <v>837</v>
+      </c>
+    </row>
+    <row r="528" spans="1:26">
+      <c r="B528" t="s">
+        <v>838</v>
+      </c>
+      <c r="C528" t="s">
+        <v>839</v>
+      </c>
+    </row>
+    <row r="529" spans="1:26">
+      <c r="B529" t="s">
+        <v>840</v>
+      </c>
+      <c r="C529" t="s">
+        <v>841</v>
+      </c>
+    </row>
+    <row r="530" spans="1:26">
+      <c r="B530" t="s">
+        <v>842</v>
+      </c>
+      <c r="C530" t="s">
+        <v>843</v>
+      </c>
+    </row>
+    <row r="531" spans="1:26">
+      <c r="B531" t="s">
+        <v>844</v>
+      </c>
+      <c r="C531" t="s">
+        <v>845</v>
+      </c>
+    </row>
+    <row r="532" spans="1:26">
+      <c r="B532" t="s">
+        <v>846</v>
+      </c>
+      <c r="C532" t="s">
+        <v>845</v>
+      </c>
+    </row>
+    <row r="533" spans="1:26">
+      <c r="B533" t="s">
+        <v>847</v>
+      </c>
+      <c r="C533" t="s">
+        <v>848</v>
+      </c>
+    </row>
+    <row r="534" spans="1:26">
+      <c r="B534" t="s">
+        <v>849</v>
+      </c>
+      <c r="C534" t="s">
+        <v>850</v>
+      </c>
+    </row>
+    <row r="535" spans="1:26">
+      <c r="B535" t="s">
+        <v>851</v>
+      </c>
+      <c r="C535" t="s">
+        <v>852</v>
+      </c>
+    </row>
+    <row r="536" spans="1:26">
+      <c r="B536" t="s">
+        <v>853</v>
+      </c>
+      <c r="C536" t="s">
+        <v>854</v>
+      </c>
+    </row>
+    <row r="537" spans="1:26">
+      <c r="B537" t="s">
+        <v>855</v>
+      </c>
+      <c r="C537" t="s">
+        <v>856</v>
+      </c>
+    </row>
+    <row r="538" spans="1:26">
+      <c r="B538" t="s">
+        <v>857</v>
+      </c>
+      <c r="C538" t="s">
+        <v>858</v>
+      </c>
+    </row>
+    <row r="539" spans="1:26">
+      <c r="B539" t="s">
+        <v>859</v>
+      </c>
+      <c r="C539" t="s">
+        <v>860</v>
+      </c>
+    </row>
+    <row r="540" spans="1:26">
+      <c r="B540" t="s">
+        <v>861</v>
+      </c>
+      <c r="C540" t="s">
+        <v>862</v>
+      </c>
+    </row>
+    <row r="541" spans="1:26">
+      <c r="B541" t="s">
+        <v>863</v>
+      </c>
+      <c r="C541" t="s">
+        <v>864</v>
+      </c>
+    </row>
+    <row r="542" spans="1:26" customHeight="1" ht="758">
+      <c r="A542"/>
+      <c r="B542" t="s">
+        <v>865</v>
+      </c>
+      <c r="C542" t="s">
+        <v>866</v>
+      </c>
+    </row>
+    <row r="543" spans="1:26">
+      <c r="B543" t="s">
+        <v>867</v>
+      </c>
+      <c r="C543" t="s">
+        <v>868</v>
+      </c>
+    </row>
+    <row r="544" spans="1:26">
+      <c r="B544" t="s">
+        <v>869</v>
+      </c>
+      <c r="C544" t="s">
+        <v>870</v>
+      </c>
+    </row>
+    <row r="545" spans="1:26">
+      <c r="B545" t="s">
+        <v>871</v>
+      </c>
+      <c r="C545" t="s">
+        <v>872</v>
+      </c>
+    </row>
+    <row r="546" spans="1:26">
+      <c r="B546" t="s">
+        <v>873</v>
+      </c>
+      <c r="C546" t="s">
+        <v>874</v>
+      </c>
+    </row>
+    <row r="547" spans="1:26">
+      <c r="B547" t="s">
+        <v>875</v>
+      </c>
+      <c r="C547" t="s">
+        <v>876</v>
+      </c>
+    </row>
+    <row r="548" spans="1:26">
+      <c r="B548" t="s">
+        <v>877</v>
+      </c>
+      <c r="C548" t="s">
+        <v>878</v>
+      </c>
+    </row>
+    <row r="549" spans="1:26">
+      <c r="B549" t="s">
+        <v>879</v>
+      </c>
+      <c r="C549" t="s">
+        <v>880</v>
+      </c>
+    </row>
+    <row r="550" spans="1:26">
+      <c r="B550" t="s">
+        <v>881</v>
+      </c>
+      <c r="C550" t="s">
+        <v>882</v>
+      </c>
+    </row>
+    <row r="551" spans="1:26">
+      <c r="B551" t="s">
+        <v>883</v>
+      </c>
+      <c r="C551" t="s">
+        <v>884</v>
+      </c>
+    </row>
+    <row r="552" spans="1:26">
+      <c r="B552" t="s">
+        <v>885</v>
+      </c>
+      <c r="C552" t="s">
+        <v>886</v>
+      </c>
+    </row>
+    <row r="553" spans="1:26">
+      <c r="B553" t="s">
+        <v>887</v>
+      </c>
+      <c r="C553" t="s">
+        <v>888</v>
+      </c>
+    </row>
+    <row r="554" spans="1:26">
+      <c r="B554" t="s">
+        <v>889</v>
+      </c>
+      <c r="C554" t="s">
+        <v>890</v>
+      </c>
+    </row>
+    <row r="555" spans="1:26">
+      <c r="B555" t="s">
+        <v>891</v>
+      </c>
+      <c r="C555" t="s">
+        <v>892</v>
+      </c>
+    </row>
+    <row r="556" spans="1:26">
+      <c r="B556" t="s">
+        <v>893</v>
+      </c>
+      <c r="C556" t="s">
+        <v>894</v>
+      </c>
+    </row>
+    <row r="557" spans="1:26">
+      <c r="B557" t="s">
+        <v>895</v>
+      </c>
+      <c r="C557" t="s">
+        <v>896</v>
+      </c>
+    </row>
+    <row r="558" spans="1:26">
+      <c r="B558" t="s">
+        <v>897</v>
+      </c>
+      <c r="C558" t="s">
+        <v>898</v>
+      </c>
+    </row>
+    <row r="559" spans="1:26">
+      <c r="B559" t="s">
+        <v>899</v>
+      </c>
+      <c r="C559" t="s">
+        <v>900</v>
+      </c>
+    </row>
+    <row r="560" spans="1:26">
+      <c r="B560" t="s">
+        <v>901</v>
+      </c>
+      <c r="C560" t="s">
+        <v>902</v>
+      </c>
+    </row>
+    <row r="561" spans="1:26">
+      <c r="B561" t="s">
+        <v>903</v>
+      </c>
+      <c r="C561" t="s">
+        <v>904</v>
+      </c>
+    </row>
+    <row r="562" spans="1:26">
+      <c r="B562" t="s">
+        <v>905</v>
+      </c>
+      <c r="C562" t="s">
+        <v>906</v>
+      </c>
+    </row>
+    <row r="563" spans="1:26">
+      <c r="B563" t="s">
+        <v>907</v>
+      </c>
+      <c r="C563" t="s">
+        <v>908</v>
+      </c>
+    </row>
+    <row r="564" spans="1:26">
+      <c r="B564" t="s">
+        <v>909</v>
+      </c>
+      <c r="C564" t="s">
+        <v>910</v>
+      </c>
+    </row>
+    <row r="565" spans="1:26">
+      <c r="B565" t="s">
+        <v>911</v>
+      </c>
+      <c r="C565" t="s">
+        <v>912</v>
+      </c>
+    </row>
+    <row r="566" spans="1:26">
+      <c r="B566" t="s">
+        <v>913</v>
+      </c>
+      <c r="C566" t="s">
+        <v>914</v>
+      </c>
+    </row>
+    <row r="567" spans="1:26">
+      <c r="B567" t="s">
+        <v>915</v>
+      </c>
+      <c r="C567" t="s">
+        <v>916</v>
+      </c>
+    </row>
+    <row r="568" spans="1:26">
+      <c r="B568" t="s">
+        <v>917</v>
+      </c>
+      <c r="C568" t="s">
+        <v>918</v>
+      </c>
+    </row>
+    <row r="569" spans="1:26">
+      <c r="B569" t="s">
+        <v>919</v>
+      </c>
+      <c r="C569" t="s">
+        <v>920</v>
+      </c>
+    </row>
+    <row r="570" spans="1:26">
+      <c r="B570" t="s">
+        <v>921</v>
+      </c>
+      <c r="C570" t="s">
+        <v>922</v>
+      </c>
+    </row>
+    <row r="571" spans="1:26">
+      <c r="B571" t="s">
+        <v>923</v>
+      </c>
+      <c r="C571" t="s">
+        <v>924</v>
+      </c>
+    </row>
+    <row r="572" spans="1:26">
+      <c r="B572" t="s">
+        <v>925</v>
+      </c>
+      <c r="C572" t="s">
+        <v>926</v>
+      </c>
+    </row>
+    <row r="573" spans="1:26">
+      <c r="B573" t="s">
+        <v>927</v>
+      </c>
+      <c r="C573" t="s">
+        <v>928</v>
+      </c>
+    </row>
+    <row r="574" spans="1:26">
+      <c r="B574" t="s">
+        <v>929</v>
+      </c>
+      <c r="C574" t="s">
+        <v>930</v>
+      </c>
+    </row>
+    <row r="575" spans="1:26">
+      <c r="B575" t="s">
+        <v>931</v>
+      </c>
+      <c r="C575" t="s">
+        <v>932</v>
+      </c>
+    </row>
+    <row r="576" spans="1:26">
+      <c r="B576" t="s">
+        <v>933</v>
+      </c>
+      <c r="C576" t="s">
+        <v>934</v>
+      </c>
+    </row>
+    <row r="577" spans="1:26">
+      <c r="B577" t="s">
+        <v>935</v>
+      </c>
+      <c r="C577" t="s">
+        <v>936</v>
+      </c>
+    </row>
+    <row r="578" spans="1:26">
+      <c r="B578" t="s">
+        <v>937</v>
+      </c>
+      <c r="C578" t="s">
+        <v>938</v>
+      </c>
+    </row>
+    <row r="579" spans="1:26">
+      <c r="B579" t="s">
+        <v>939</v>
+      </c>
+      <c r="C579" t="s">
+        <v>940</v>
+      </c>
+    </row>
+    <row r="580" spans="1:26">
+      <c r="B580" t="s">
+        <v>941</v>
+      </c>
+      <c r="C580" t="s">
+        <v>942</v>
+      </c>
+    </row>
+    <row r="581" spans="1:26">
+      <c r="B581" t="s">
+        <v>943</v>
+      </c>
+      <c r="C581" t="s">
+        <v>944</v>
+      </c>
+    </row>
+    <row r="582" spans="1:26">
+      <c r="B582" t="s">
+        <v>945</v>
+      </c>
+      <c r="C582" t="s">
+        <v>946</v>
+      </c>
+    </row>
+    <row r="583" spans="1:26">
+      <c r="B583" t="s">
+        <v>947</v>
+      </c>
+      <c r="C583" t="s">
+        <v>948</v>
+      </c>
+    </row>
+    <row r="584" spans="1:26">
+      <c r="B584" t="s">
+        <v>949</v>
+      </c>
+      <c r="C584" t="s">
+        <v>950</v>
+      </c>
+    </row>
+    <row r="585" spans="1:26">
+      <c r="B585" t="s">
+        <v>951</v>
+      </c>
+      <c r="C585" t="s">
+        <v>952</v>
+      </c>
+    </row>
+    <row r="586" spans="1:26">
+      <c r="B586" t="s">
+        <v>953</v>
+      </c>
+      <c r="C586" t="s">
+        <v>954</v>
+      </c>
+    </row>
+    <row r="587" spans="1:26">
+      <c r="B587" t="s">
+        <v>955</v>
+      </c>
+      <c r="C587" t="s">
+        <v>956</v>
+      </c>
+    </row>
+    <row r="588" spans="1:26">
+      <c r="B588" t="s">
+        <v>957</v>
+      </c>
+      <c r="C588" t="s">
+        <v>958</v>
+      </c>
+    </row>
+    <row r="589" spans="1:26">
+      <c r="B589" t="s">
+        <v>959</v>
+      </c>
+      <c r="C589" t="s">
+        <v>960</v>
+      </c>
+    </row>
+    <row r="590" spans="1:26">
+      <c r="B590" t="s">
+        <v>961</v>
+      </c>
+      <c r="C590" t="s">
+        <v>962</v>
+      </c>
+    </row>
+    <row r="591" spans="1:26">
+      <c r="B591" t="s">
+        <v>963</v>
+      </c>
+      <c r="C591" t="s">
+        <v>964</v>
+      </c>
+    </row>
+    <row r="592" spans="1:26">
+      <c r="B592" t="s">
+        <v>965</v>
+      </c>
+      <c r="C592" t="s">
+        <v>966</v>
+      </c>
+    </row>
+    <row r="593" spans="1:26">
+      <c r="B593" t="s">
+        <v>967</v>
+      </c>
+      <c r="C593" t="s">
+        <v>968</v>
+      </c>
+    </row>
+    <row r="594" spans="1:26">
+      <c r="B594" t="s">
+        <v>969</v>
+      </c>
+      <c r="C594" t="s">
+        <v>970</v>
+      </c>
+    </row>
+    <row r="595" spans="1:26">
+      <c r="B595" t="s">
+        <v>971</v>
+      </c>
+      <c r="C595" t="s">
+        <v>972</v>
+      </c>
+    </row>
+    <row r="596" spans="1:26">
+      <c r="B596" t="s">
+        <v>973</v>
+      </c>
+      <c r="C596" t="s">
+        <v>974</v>
+      </c>
+    </row>
+    <row r="597" spans="1:26">
+      <c r="B597" t="s">
+        <v>975</v>
+      </c>
+      <c r="C597" t="s">
+        <v>976</v>
+      </c>
+    </row>
+    <row r="598" spans="1:26">
+      <c r="B598" t="s">
+        <v>977</v>
+      </c>
+      <c r="C598" t="s">
+        <v>978</v>
+      </c>
+    </row>
+    <row r="599" spans="1:26">
+      <c r="B599" t="s">
+        <v>979</v>
+      </c>
+      <c r="C599" t="s">
+        <v>980</v>
+      </c>
+    </row>
+    <row r="600" spans="1:26">
+      <c r="B600" t="s">
+        <v>981</v>
+      </c>
+      <c r="C600" t="s">
+        <v>982</v>
+      </c>
+    </row>
+    <row r="601" spans="1:26">
+      <c r="B601" t="s">
+        <v>983</v>
+      </c>
+      <c r="C601" t="s">
+        <v>984</v>
+      </c>
+    </row>
+    <row r="602" spans="1:26">
+      <c r="B602" t="s">
+        <v>985</v>
+      </c>
+      <c r="C602" t="s">
+        <v>986</v>
+      </c>
+    </row>
+    <row r="603" spans="1:26">
+      <c r="B603" t="s">
+        <v>987</v>
+      </c>
+      <c r="C603" t="s">
+        <v>988</v>
+      </c>
+    </row>
+    <row r="604" spans="1:26">
+      <c r="B604" t="s">
+        <v>989</v>
+      </c>
+      <c r="C604" t="s">
+        <v>990</v>
+      </c>
+    </row>
+    <row r="605" spans="1:26">
+      <c r="B605" t="s">
+        <v>991</v>
+      </c>
+      <c r="C605" t="s">
+        <v>992</v>
+      </c>
+    </row>
+    <row r="606" spans="1:26">
+      <c r="B606" t="s">
+        <v>993</v>
+      </c>
+      <c r="C606" t="s">
+        <v>990</v>
+      </c>
+    </row>
+    <row r="607" spans="1:26">
+      <c r="B607" t="s">
+        <v>994</v>
+      </c>
+      <c r="C607" t="s">
+        <v>990</v>
+      </c>
+    </row>
+    <row r="608" spans="1:26">
+      <c r="B608" t="s">
+        <v>995</v>
+      </c>
+      <c r="C608" t="s">
+        <v>996</v>
+      </c>
+    </row>
+    <row r="609" spans="1:26">
+      <c r="B609" t="s">
+        <v>997</v>
+      </c>
+      <c r="C609" t="s">
+        <v>996</v>
+      </c>
+    </row>
+    <row r="610" spans="1:26">
+      <c r="B610" t="s">
+        <v>998</v>
+      </c>
+      <c r="C610" t="s">
+        <v>999</v>
+      </c>
+    </row>
+    <row r="611" spans="1:26">
+      <c r="B611" t="s">
+        <v>1000</v>
+      </c>
+      <c r="C611" t="s">
+        <v>1001</v>
+      </c>
+    </row>
+    <row r="612" spans="1:26">
+      <c r="B612" t="s">
+        <v>1002</v>
+      </c>
+      <c r="C612" t="s">
+        <v>1001</v>
+      </c>
+    </row>
+    <row r="613" spans="1:26">
+      <c r="B613" t="s">
+        <v>1003</v>
+      </c>
+      <c r="C613" t="s">
+        <v>1004</v>
+      </c>
+    </row>
+    <row r="614" spans="1:26">
+      <c r="B614" t="s">
+        <v>1005</v>
+      </c>
+      <c r="C614" t="s">
+        <v>1004</v>
+      </c>
+    </row>
+    <row r="615" spans="1:26">
+      <c r="B615" t="s">
+        <v>1006</v>
+      </c>
+      <c r="C615" t="s">
+        <v>1007</v>
+      </c>
+    </row>
+    <row r="616" spans="1:26">
+      <c r="B616" t="s">
+        <v>1008</v>
+      </c>
+      <c r="C616" t="s">
+        <v>1009</v>
+      </c>
+    </row>
+    <row r="617" spans="1:26">
+      <c r="B617" t="s">
+        <v>1010</v>
+      </c>
+      <c r="C617" t="s">
+        <v>1011</v>
+      </c>
+    </row>
+    <row r="618" spans="1:26">
+      <c r="B618" t="s">
+        <v>1012</v>
+      </c>
+      <c r="C618" t="s">
+        <v>1013</v>
+      </c>
+    </row>
+    <row r="619" spans="1:26">
+      <c r="B619" t="s">
+        <v>1014</v>
+      </c>
+      <c r="C619" t="s">
+        <v>1015</v>
+      </c>
+    </row>
+    <row r="620" spans="1:26">
+      <c r="B620" t="s">
+        <v>1016</v>
+      </c>
+      <c r="C620" t="s">
+        <v>1017</v>
+      </c>
+    </row>
+    <row r="621" spans="1:26">
+      <c r="B621" t="s">
+        <v>1018</v>
+      </c>
+      <c r="C621" t="s">
+        <v>1019</v>
+      </c>
+    </row>
+    <row r="622" spans="1:26">
+      <c r="B622" t="s">
+        <v>1020</v>
+      </c>
+      <c r="C622" t="s">
+        <v>1021</v>
+      </c>
+    </row>
+    <row r="623" spans="1:26">
+      <c r="B623" t="s">
+        <v>1022</v>
+      </c>
+      <c r="C623" t="s">
+        <v>1023</v>
+      </c>
+    </row>
+    <row r="624" spans="1:26">
+      <c r="B624" t="s">
+        <v>1024</v>
+      </c>
+      <c r="C624" t="s">
+        <v>1025</v>
+      </c>
+    </row>
+    <row r="625" spans="1:26">
+      <c r="B625" t="s">
+        <v>1026</v>
+      </c>
+      <c r="C625" t="s">
+        <v>1004</v>
+      </c>
+    </row>
+    <row r="626" spans="1:26">
+      <c r="B626" t="s">
+        <v>1027</v>
+      </c>
+      <c r="C626" t="s">
+        <v>1004</v>
+      </c>
+    </row>
+    <row r="627" spans="1:26">
+      <c r="B627" t="s">
+        <v>1028</v>
+      </c>
+      <c r="C627" t="s">
+        <v>1029</v>
+      </c>
+    </row>
+    <row r="628" spans="1:26">
+      <c r="B628" t="s">
+        <v>1030</v>
+      </c>
+      <c r="C628" t="s">
+        <v>1007</v>
+      </c>
+    </row>
+    <row r="629" spans="1:26">
+      <c r="B629" t="s">
+        <v>1031</v>
+      </c>
+      <c r="C629" t="s">
+        <v>1032</v>
+      </c>
+    </row>
+    <row r="630" spans="1:26">
+      <c r="B630" t="s">
+        <v>1033</v>
+      </c>
+      <c r="C630" t="s">
+        <v>1034</v>
+      </c>
+    </row>
+    <row r="631" spans="1:26">
+      <c r="B631" t="s">
+        <v>1035</v>
+      </c>
+      <c r="C631" t="s">
+        <v>1036</v>
+      </c>
+    </row>
+    <row r="632" spans="1:26">
+      <c r="B632" t="s">
+        <v>1037</v>
+      </c>
+      <c r="C632" t="s">
+        <v>1038</v>
+      </c>
+    </row>
+    <row r="633" spans="1:26">
+      <c r="B633" t="s">
+        <v>1039</v>
+      </c>
+      <c r="C633" t="s">
+        <v>1040</v>
+      </c>
+    </row>
+    <row r="634" spans="1:26">
+      <c r="B634" t="s">
+        <v>1041</v>
+      </c>
+      <c r="C634" t="s">
+        <v>1042</v>
+      </c>
+    </row>
+    <row r="635" spans="1:26">
+      <c r="B635" t="s">
+        <v>1043</v>
+      </c>
+      <c r="C635" t="s">
+        <v>1044</v>
+      </c>
+    </row>
+    <row r="636" spans="1:26">
+      <c r="B636" t="s">
+        <v>1045</v>
+      </c>
+      <c r="C636" t="s">
+        <v>1046</v>
+      </c>
+    </row>
+    <row r="637" spans="1:26">
+      <c r="B637" t="s">
+        <v>1047</v>
+      </c>
+      <c r="C637" t="s">
+        <v>1048</v>
+      </c>
+    </row>
+    <row r="638" spans="1:26">
+      <c r="B638" t="s">
+        <v>1049</v>
+      </c>
+      <c r="C638" t="s">
+        <v>1050</v>
+      </c>
+    </row>
+    <row r="639" spans="1:26">
+      <c r="B639" t="s">
+        <v>1051</v>
+      </c>
+      <c r="C639" t="s">
+        <v>1052</v>
+      </c>
+    </row>
+    <row r="640" spans="1:26">
+      <c r="B640" t="s">
+        <v>1053</v>
+      </c>
+      <c r="C640" t="s">
+        <v>1054</v>
+      </c>
+    </row>
+    <row r="641" spans="1:26">
+      <c r="B641" t="s">
+        <v>1055</v>
+      </c>
+      <c r="C641" t="s">
+        <v>1056</v>
+      </c>
+    </row>
+    <row r="642" spans="1:26">
+      <c r="B642" t="s">
+        <v>1057</v>
+      </c>
+      <c r="C642" t="s">
+        <v>1058</v>
+      </c>
+    </row>
+    <row r="643" spans="1:26">
+      <c r="B643" t="s">
+        <v>1059</v>
+      </c>
+      <c r="C643" t="s">
+        <v>1060</v>
+      </c>
+    </row>
+    <row r="644" spans="1:26">
+      <c r="B644" t="s">
+        <v>1061</v>
+      </c>
+      <c r="C644" t="s">
+        <v>1062</v>
+      </c>
+    </row>
+    <row r="645" spans="1:26">
+      <c r="B645" t="s">
+        <v>1063</v>
+      </c>
+      <c r="C645" t="s">
+        <v>1064</v>
+      </c>
+    </row>
+    <row r="646" spans="1:26">
+      <c r="B646" t="s">
+        <v>1065</v>
+      </c>
+      <c r="C646" t="s">
+        <v>1058</v>
+      </c>
+    </row>
+    <row r="647" spans="1:26">
+      <c r="B647" t="s">
+        <v>1066</v>
+      </c>
+      <c r="C647" t="s">
+        <v>1058</v>
+      </c>
+    </row>
+    <row r="648" spans="1:26">
+      <c r="B648" t="s">
+        <v>1067</v>
+      </c>
+      <c r="C648" t="s">
+        <v>1068</v>
+      </c>
+    </row>
+    <row r="649" spans="1:26">
+      <c r="B649" t="s">
+        <v>1069</v>
+      </c>
+      <c r="C649" t="s">
+        <v>1058</v>
+      </c>
+    </row>
+    <row r="650" spans="1:26">
+      <c r="B650" t="s">
+        <v>1070</v>
+      </c>
+      <c r="C650" t="s">
+        <v>1068</v>
+      </c>
+    </row>
+    <row r="651" spans="1:26">
+      <c r="B651" t="s">
+        <v>1071</v>
+      </c>
+      <c r="C651" t="s">
+        <v>1064</v>
+      </c>
+    </row>
+    <row r="652" spans="1:26">
+      <c r="B652" t="s">
+        <v>1072</v>
+      </c>
+      <c r="C652" t="s">
+        <v>1064</v>
+      </c>
+    </row>
+    <row r="653" spans="1:26">
+      <c r="B653" t="s">
+        <v>1073</v>
+      </c>
+      <c r="C653" t="s">
+        <v>1074</v>
+      </c>
+    </row>
+    <row r="654" spans="1:26">
+      <c r="B654" t="s">
+        <v>1075</v>
+      </c>
+      <c r="C654" t="s">
+        <v>1074</v>
+      </c>
+    </row>
+    <row r="655" spans="1:26">
+      <c r="B655" t="s">
+        <v>1076</v>
+      </c>
+      <c r="C655" t="s">
+        <v>1074</v>
+      </c>
+    </row>
+    <row r="656" spans="1:26">
+      <c r="B656" t="s">
+        <v>1077</v>
+      </c>
+      <c r="C656" t="s">
+        <v>1078</v>
+      </c>
+    </row>
+    <row r="657" spans="1:26">
+      <c r="B657" t="s">
+        <v>1079</v>
+      </c>
+      <c r="C657" t="s">
+        <v>1080</v>
+      </c>
+    </row>
+    <row r="658" spans="1:26">
+      <c r="B658" t="s">
+        <v>1081</v>
+      </c>
+      <c r="C658" t="s">
+        <v>1082</v>
+      </c>
+    </row>
+    <row r="659" spans="1:26">
+      <c r="B659" t="s">
+        <v>1083</v>
+      </c>
+      <c r="C659" t="s">
+        <v>1078</v>
+      </c>
+    </row>
+    <row r="660" spans="1:26">
+      <c r="B660" t="s">
+        <v>1084</v>
+      </c>
+      <c r="C660" t="s">
+        <v>1068</v>
+      </c>
+    </row>
+    <row r="661" spans="1:26">
+      <c r="B661" t="s">
+        <v>1085</v>
+      </c>
+      <c r="C661" t="s">
+        <v>1058</v>
+      </c>
+    </row>
+    <row r="662" spans="1:26">
+      <c r="B662" t="s">
+        <v>1086</v>
+      </c>
+      <c r="C662" t="s">
+        <v>1068</v>
+      </c>
+    </row>
+    <row r="663" spans="1:26">
+      <c r="B663" t="s">
+        <v>1087</v>
+      </c>
+      <c r="C663" t="s">
+        <v>1068</v>
+      </c>
+    </row>
+    <row r="664" spans="1:26">
+      <c r="B664" t="s">
+        <v>1088</v>
+      </c>
+      <c r="C664" t="s">
+        <v>1089</v>
+      </c>
+    </row>
+    <row r="665" spans="1:26">
+      <c r="B665" t="s">
+        <v>1090</v>
+      </c>
+      <c r="C665" t="s">
+        <v>1058</v>
+      </c>
+    </row>
+    <row r="666" spans="1:26">
+      <c r="B666" t="s">
+        <v>1091</v>
+      </c>
+      <c r="C666" t="s">
+        <v>1092</v>
+      </c>
+    </row>
+    <row r="667" spans="1:26">
+      <c r="B667" t="s">
+        <v>1093</v>
+      </c>
+      <c r="C667" t="s">
+        <v>1094</v>
+      </c>
+    </row>
+    <row r="668" spans="1:26">
+      <c r="B668" t="s">
+        <v>1095</v>
+      </c>
+      <c r="C668" t="s">
+        <v>1096</v>
+      </c>
+    </row>
+    <row r="669" spans="1:26">
+      <c r="B669" t="s">
+        <v>1097</v>
+      </c>
+      <c r="C669" t="s">
+        <v>1094</v>
+      </c>
+    </row>
+    <row r="670" spans="1:26">
+      <c r="B670" t="s">
+        <v>1098</v>
+      </c>
+      <c r="C670" t="s">
+        <v>1099</v>
+      </c>
+    </row>
+    <row r="671" spans="1:26">
+      <c r="B671" t="s">
+        <v>1100</v>
+      </c>
+      <c r="C671" t="s">
+        <v>1101</v>
+      </c>
+    </row>
+    <row r="672" spans="1:26">
+      <c r="B672" t="s">
+        <v>1102</v>
+      </c>
+      <c r="C672" t="s">
+        <v>1103</v>
+      </c>
+    </row>
+    <row r="673" spans="1:26">
+      <c r="B673" t="s">
+        <v>1104</v>
+      </c>
+      <c r="C673" t="s">
+        <v>1105</v>
+      </c>
+    </row>
+    <row r="674" spans="1:26">
+      <c r="B674" t="s">
+        <v>1106</v>
+      </c>
+      <c r="C674" t="s">
+        <v>1107</v>
+      </c>
+    </row>
+    <row r="675" spans="1:26">
+      <c r="B675" t="s">
+        <v>1108</v>
+      </c>
+      <c r="C675" t="s">
+        <v>1109</v>
+      </c>
+    </row>
+    <row r="676" spans="1:26">
+      <c r="B676" t="s">
+        <v>1110</v>
+      </c>
+      <c r="C676" t="s">
+        <v>286</v>
+      </c>
+    </row>
+    <row r="677" spans="1:26">
+      <c r="B677" t="s">
+        <v>1111</v>
+      </c>
+      <c r="C677" t="s">
+        <v>1112</v>
+      </c>
+    </row>
+    <row r="678" spans="1:26">
+      <c r="B678" t="s">
+        <v>1113</v>
+      </c>
+      <c r="C678" t="s">
+        <v>1112</v>
+      </c>
+    </row>
+    <row r="679" spans="1:26">
+      <c r="B679" t="s">
+        <v>1114</v>
+      </c>
+      <c r="C679" t="s">
+        <v>1115</v>
+      </c>
+    </row>
+    <row r="680" spans="1:26">
+      <c r="B680" t="s">
+        <v>1116</v>
+      </c>
+      <c r="C680" t="s">
+        <v>1117</v>
+      </c>
+    </row>
+    <row r="681" spans="1:26">
+      <c r="B681" t="s">
+        <v>1118</v>
+      </c>
+      <c r="C681" t="s">
+        <v>1119</v>
+      </c>
+    </row>
+    <row r="682" spans="1:26">
+      <c r="B682" t="s">
+        <v>1120</v>
+      </c>
+      <c r="C682" t="s">
+        <v>1121</v>
+      </c>
+    </row>
+    <row r="683" spans="1:26">
+      <c r="B683" t="s">
+        <v>1122</v>
+      </c>
+      <c r="C683" t="s">
+        <v>1112</v>
+      </c>
+    </row>
+    <row r="684" spans="1:26">
+      <c r="B684" t="s">
+        <v>1123</v>
+      </c>
+      <c r="C684" t="s">
+        <v>1121</v>
+      </c>
+    </row>
+    <row r="685" spans="1:26">
+      <c r="B685" t="s">
+        <v>1124</v>
+      </c>
+      <c r="C685" t="s">
+        <v>286</v>
+      </c>
+    </row>
+    <row r="686" spans="1:26">
+      <c r="B686" t="s">
+        <v>1125</v>
+      </c>
+      <c r="C686" t="s">
+        <v>1126</v>
+      </c>
+    </row>
+    <row r="687" spans="1:26">
+      <c r="B687" t="s">
+        <v>1127</v>
+      </c>
+      <c r="C687" t="s">
+        <v>1128</v>
+      </c>
+    </row>
+    <row r="688" spans="1:26">
+      <c r="B688" t="s">
+        <v>1129</v>
+      </c>
+      <c r="C688" t="s">
+        <v>289</v>
+      </c>
+    </row>
+    <row r="689" spans="1:26">
+      <c r="B689" t="s">
+        <v>1130</v>
+      </c>
+      <c r="C689" t="s">
+        <v>1131</v>
+      </c>
+    </row>
+    <row r="690" spans="1:26">
+      <c r="B690" t="s">
+        <v>1132</v>
+      </c>
+      <c r="C690" t="s">
+        <v>1133</v>
+      </c>
+    </row>
+    <row r="691" spans="1:26">
+      <c r="B691" t="s">
+        <v>1134</v>
+      </c>
+      <c r="C691" t="s">
+        <v>1135</v>
+      </c>
+    </row>
+    <row r="692" spans="1:26">
+      <c r="B692" t="s">
+        <v>1136</v>
+      </c>
+      <c r="C692" t="s">
+        <v>1135</v>
+      </c>
+    </row>
+    <row r="693" spans="1:26">
+      <c r="B693" t="s">
+        <v>1137</v>
+      </c>
+      <c r="C693" t="s">
+        <v>1138</v>
+      </c>
+    </row>
+    <row r="694" spans="1:26">
+      <c r="B694" t="s">
+        <v>1139</v>
+      </c>
+      <c r="C694" t="s">
+        <v>1140</v>
+      </c>
+    </row>
+    <row r="695" spans="1:26">
+      <c r="B695" t="s">
+        <v>1141</v>
+      </c>
+      <c r="C695" t="s">
+        <v>1142</v>
+      </c>
+    </row>
+    <row r="696" spans="1:26">
+      <c r="B696" t="s">
+        <v>1143</v>
+      </c>
+      <c r="C696" t="s">
+        <v>1144</v>
+      </c>
+    </row>
+    <row r="697" spans="1:26">
+      <c r="B697" t="s">
+        <v>1145</v>
+      </c>
+      <c r="C697" t="s">
+        <v>1146</v>
+      </c>
+    </row>
+    <row r="698" spans="1:26">
+      <c r="B698" t="s">
+        <v>1147</v>
+      </c>
+      <c r="C698" t="s">
+        <v>1148</v>
+      </c>
+    </row>
+    <row r="699" spans="1:26">
+      <c r="B699" t="s">
+        <v>1149</v>
+      </c>
+      <c r="C699" t="s">
+        <v>1150</v>
+      </c>
+    </row>
+    <row r="700" spans="1:26">
+      <c r="B700" t="s">
+        <v>1151</v>
+      </c>
+      <c r="C700" t="s">
+        <v>1152</v>
+      </c>
+    </row>
+    <row r="701" spans="1:26">
+      <c r="B701" t="s">
+        <v>1153</v>
+      </c>
+      <c r="C701" t="s">
+        <v>1154</v>
+      </c>
+    </row>
+    <row r="702" spans="1:26">
+      <c r="B702" t="s">
+        <v>1155</v>
+      </c>
+      <c r="C702" t="s">
+        <v>1156</v>
+      </c>
+    </row>
+    <row r="703" spans="1:26">
+      <c r="B703" t="s">
+        <v>1157</v>
+      </c>
+      <c r="C703" t="s">
+        <v>1158</v>
+      </c>
+    </row>
+    <row r="704" spans="1:26">
+      <c r="B704" t="s">
+        <v>1159</v>
+      </c>
+      <c r="C704" t="s">
+        <v>1160</v>
+      </c>
+    </row>
+    <row r="705" spans="1:26">
+      <c r="B705" t="s">
+        <v>1161</v>
+      </c>
+      <c r="C705" t="s">
+        <v>1162</v>
+      </c>
+    </row>
+    <row r="706" spans="1:26">
+      <c r="B706" t="s">
+        <v>1163</v>
+      </c>
+      <c r="C706" t="s">
+        <v>1164</v>
+      </c>
+    </row>
+    <row r="707" spans="1:26">
+      <c r="B707" t="s">
+        <v>1165</v>
+      </c>
+      <c r="C707" t="s">
+        <v>1166</v>
+      </c>
+    </row>
+    <row r="708" spans="1:26">
+      <c r="B708" t="s">
+        <v>1167</v>
+      </c>
+      <c r="C708" t="s">
+        <v>1166</v>
+      </c>
+    </row>
+    <row r="709" spans="1:26">
+      <c r="B709" t="s">
+        <v>1168</v>
+      </c>
+      <c r="C709" t="s">
+        <v>1166</v>
+      </c>
+    </row>
+    <row r="710" spans="1:26">
+      <c r="B710" t="s">
+        <v>1169</v>
+      </c>
+      <c r="C710" t="s">
+        <v>1166</v>
+      </c>
+    </row>
+    <row r="711" spans="1:26">
+      <c r="B711" t="s">
+        <v>1170</v>
+      </c>
+      <c r="C711" t="s">
+        <v>1171</v>
+      </c>
+    </row>
+    <row r="712" spans="1:26">
+      <c r="B712" t="s">
+        <v>1172</v>
+      </c>
+      <c r="C712" t="s">
+        <v>1173</v>
+      </c>
+    </row>
+    <row r="713" spans="1:26">
+      <c r="B713" t="s">
+        <v>1174</v>
+      </c>
+      <c r="C713" t="s">
+        <v>1175</v>
+      </c>
+    </row>
+    <row r="714" spans="1:26">
+      <c r="B714" t="s">
+        <v>1176</v>
+      </c>
+      <c r="C714" t="s">
+        <v>1177</v>
+      </c>
+    </row>
+    <row r="715" spans="1:26">
+      <c r="B715" t="s">
+        <v>1178</v>
+      </c>
+      <c r="C715" t="s">
+        <v>1179</v>
+      </c>
+    </row>
+    <row r="716" spans="1:26">
+      <c r="B716" t="s">
+        <v>1180</v>
+      </c>
+      <c r="C716" t="s">
+        <v>1179</v>
+      </c>
+    </row>
+    <row r="717" spans="1:26">
+      <c r="B717" t="s">
+        <v>1181</v>
+      </c>
+      <c r="C717" t="s">
+        <v>1182</v>
+      </c>
+    </row>
+    <row r="718" spans="1:26">
+      <c r="B718" t="s">
+        <v>1183</v>
+      </c>
+      <c r="C718" t="s">
+        <v>1184</v>
+      </c>
+    </row>
+    <row r="719" spans="1:26">
+      <c r="B719" t="s">
+        <v>1185</v>
+      </c>
+      <c r="C719" t="s">
+        <v>1186</v>
+      </c>
+    </row>
+    <row r="720" spans="1:26">
+      <c r="B720" t="s">
+        <v>1187</v>
+      </c>
+      <c r="C720" t="s">
+        <v>1186</v>
+      </c>
+    </row>
+    <row r="721" spans="1:26">
+      <c r="B721" t="s">
+        <v>1188</v>
+      </c>
+      <c r="C721" t="s">
+        <v>1189</v>
+      </c>
+    </row>
+    <row r="722" spans="1:26">
+      <c r="B722" t="s">
+        <v>1190</v>
+      </c>
+      <c r="C722" t="s">
+        <v>1191</v>
+      </c>
+    </row>
+    <row r="723" spans="1:26">
+      <c r="B723" t="s">
+        <v>1192</v>
+      </c>
+      <c r="C723" t="s">
+        <v>1193</v>
+      </c>
+    </row>
+    <row r="724" spans="1:26">
+      <c r="B724" t="s">
+        <v>1194</v>
+      </c>
+      <c r="C724" t="s">
+        <v>1195</v>
+      </c>
+    </row>
+    <row r="725" spans="1:26">
+      <c r="B725" t="s">
+        <v>1196</v>
+      </c>
+      <c r="C725" t="s">
+        <v>1197</v>
+      </c>
+    </row>
+    <row r="726" spans="1:26">
+      <c r="B726" t="s">
+        <v>1198</v>
+      </c>
+      <c r="C726" t="s">
+        <v>1199</v>
+      </c>
+    </row>
+    <row r="727" spans="1:26">
+      <c r="B727" t="s">
+        <v>1200</v>
+      </c>
+      <c r="C727" t="s">
+        <v>1201</v>
+      </c>
+    </row>
+    <row r="728" spans="1:26">
+      <c r="B728" t="s">
+        <v>1202</v>
+      </c>
+      <c r="C728" t="s">
+        <v>1203</v>
+      </c>
+    </row>
+    <row r="729" spans="1:26">
+      <c r="B729" t="s">
+        <v>1204</v>
+      </c>
+      <c r="C729" t="s">
+        <v>1203</v>
+      </c>
+    </row>
+    <row r="730" spans="1:26">
+      <c r="B730" t="s">
+        <v>1205</v>
+      </c>
+      <c r="C730" t="s">
+        <v>1206</v>
+      </c>
+    </row>
+    <row r="731" spans="1:26">
+      <c r="B731" t="s">
+        <v>1207</v>
+      </c>
+      <c r="C731" t="s">
+        <v>1208</v>
+      </c>
+    </row>
+    <row r="732" spans="1:26">
+      <c r="B732" t="s">
+        <v>1209</v>
+      </c>
+      <c r="C732" t="s">
+        <v>1206</v>
+      </c>
+    </row>
+    <row r="733" spans="1:26">
+      <c r="B733" t="s">
+        <v>1210</v>
+      </c>
+      <c r="C733" t="s">
+        <v>1211</v>
+      </c>
+    </row>
+    <row r="734" spans="1:26">
+      <c r="B734" t="s">
+        <v>1212</v>
+      </c>
+      <c r="C734" t="s">
+        <v>1206</v>
+      </c>
+    </row>
+    <row r="735" spans="1:26">
+      <c r="B735" t="s">
+        <v>1213</v>
+      </c>
+      <c r="C735" t="s">
+        <v>1214</v>
+      </c>
+    </row>
+    <row r="736" spans="1:26">
+      <c r="B736" t="s">
+        <v>1215</v>
+      </c>
+      <c r="C736" t="s">
+        <v>1216</v>
+      </c>
+    </row>
+    <row r="737" spans="1:26">
+      <c r="B737" t="s">
+        <v>1217</v>
+      </c>
+      <c r="C737" t="s">
+        <v>1218</v>
+      </c>
+    </row>
+    <row r="738" spans="1:26">
+      <c r="B738" t="s">
+        <v>1219</v>
+      </c>
+      <c r="C738" t="s">
+        <v>1220</v>
+      </c>
+    </row>
+    <row r="739" spans="1:26">
+      <c r="B739" t="s">
+        <v>1221</v>
+      </c>
+      <c r="C739" t="s">
+        <v>187</v>
+      </c>
+    </row>
+    <row r="740" spans="1:26">
+      <c r="B740" t="s">
+        <v>1222</v>
+      </c>
+      <c r="C740" t="s">
+        <v>204</v>
+      </c>
+    </row>
+    <row r="741" spans="1:26">
+      <c r="B741" t="s">
+        <v>1223</v>
+      </c>
+      <c r="C741" t="s">
+        <v>1224</v>
+      </c>
+    </row>
+    <row r="742" spans="1:26">
+      <c r="B742" t="s">
+        <v>1225</v>
+      </c>
+      <c r="C742" t="s">
+        <v>1226</v>
+      </c>
+    </row>
+    <row r="743" spans="1:26">
+      <c r="B743" t="s">
+        <v>1227</v>
+      </c>
+      <c r="C743" t="s">
+        <v>206</v>
+      </c>
+    </row>
+    <row r="744" spans="1:26">
+      <c r="B744" t="s">
+        <v>1228</v>
+      </c>
+      <c r="C744" t="s">
+        <v>206</v>
+      </c>
+    </row>
+    <row r="745" spans="1:26">
+      <c r="B745" t="s">
+        <v>1229</v>
+      </c>
+      <c r="C745" t="s">
+        <v>204</v>
+      </c>
+    </row>
+    <row r="746" spans="1:26">
+      <c r="B746" t="s">
+        <v>1230</v>
+      </c>
+      <c r="C746" t="s">
+        <v>206</v>
+      </c>
+    </row>
+    <row r="747" spans="1:26">
+      <c r="B747" t="s">
+        <v>1231</v>
+      </c>
+      <c r="C747" t="s">
+        <v>190</v>
+      </c>
+    </row>
+    <row r="748" spans="1:26">
+      <c r="B748" t="s">
+        <v>1232</v>
+      </c>
+      <c r="C748" t="s">
+        <v>190</v>
+      </c>
+    </row>
+    <row r="749" spans="1:26">
+      <c r="B749" t="s">
+        <v>1233</v>
+      </c>
+      <c r="C749" t="s">
+        <v>187</v>
+      </c>
+    </row>
+    <row r="750" spans="1:26">
+      <c r="B750" t="s">
+        <v>1234</v>
+      </c>
+      <c r="C750" t="s">
+        <v>185</v>
+      </c>
+    </row>
+    <row r="751" spans="1:26">
+      <c r="B751" t="s">
+        <v>1235</v>
+      </c>
+      <c r="C751" t="s">
+        <v>185</v>
+      </c>
+    </row>
+    <row r="752" spans="1:26">
+      <c r="B752" t="s">
+        <v>1236</v>
+      </c>
+      <c r="C752" t="s">
+        <v>185</v>
+      </c>
+    </row>
+    <row r="753" spans="1:26">
+      <c r="B753" t="s">
+        <v>1237</v>
+      </c>
+      <c r="C753" t="s">
+        <v>1238</v>
+      </c>
+    </row>
+    <row r="754" spans="1:26">
+      <c r="B754" t="s">
+        <v>1239</v>
+      </c>
+      <c r="C754" t="s">
+        <v>1240</v>
+      </c>
+    </row>
+    <row r="755" spans="1:26">
+      <c r="B755" t="s">
+        <v>1241</v>
+      </c>
+      <c r="C755" t="s">
+        <v>1242</v>
+      </c>
+    </row>
+    <row r="756" spans="1:26">
+      <c r="B756" t="s">
+        <v>1243</v>
+      </c>
+      <c r="C756" t="s">
+        <v>1244</v>
+      </c>
+    </row>
+    <row r="757" spans="1:26">
+      <c r="B757" t="s">
+        <v>1245</v>
+      </c>
+      <c r="C757" t="s">
+        <v>1246</v>
+      </c>
+    </row>
+    <row r="758" spans="1:26">
+      <c r="B758" t="s">
+        <v>1247</v>
+      </c>
+      <c r="C758" t="s">
+        <v>1248</v>
+      </c>
+    </row>
+    <row r="759" spans="1:26">
+      <c r="B759" t="s">
+        <v>1249</v>
+      </c>
+      <c r="C759" t="s">
+        <v>1250</v>
+      </c>
+    </row>
+    <row r="760" spans="1:26">
+      <c r="B760" t="s">
+        <v>1251</v>
+      </c>
+      <c r="C760" t="s">
+        <v>1252</v>
+      </c>
+    </row>
+    <row r="761" spans="1:26">
+      <c r="B761" t="s">
+        <v>1253</v>
+      </c>
+      <c r="C761" t="s">
+        <v>1254</v>
+      </c>
+    </row>
+    <row r="762" spans="1:26">
+      <c r="B762" t="s">
+        <v>1255</v>
+      </c>
+      <c r="C762" t="s">
+        <v>1256</v>
+      </c>
+    </row>
+    <row r="763" spans="1:26">
+      <c r="B763" t="s">
+        <v>1257</v>
+      </c>
+      <c r="C763" t="s">
+        <v>1256</v>
+      </c>
+    </row>
+    <row r="764" spans="1:26">
+      <c r="B764" t="s">
+        <v>1258</v>
+      </c>
+      <c r="C764" t="s">
+        <v>1259</v>
+      </c>
+    </row>
+    <row r="765" spans="1:26">
+      <c r="B765" t="s">
+        <v>1260</v>
+      </c>
+      <c r="C765" t="s">
+        <v>1261</v>
+      </c>
+    </row>
+    <row r="766" spans="1:26">
+      <c r="B766" t="s">
+        <v>1262</v>
+      </c>
+      <c r="C766" t="s">
+        <v>1263</v>
+      </c>
+    </row>
+    <row r="767" spans="1:26">
+      <c r="B767" t="s">
+        <v>1264</v>
+      </c>
+      <c r="C767" t="s">
+        <v>1259</v>
+      </c>
+    </row>
+    <row r="768" spans="1:26">
+      <c r="B768" t="s">
+        <v>1265</v>
+      </c>
+      <c r="C768" t="s">
+        <v>1256</v>
+      </c>
+    </row>
+    <row r="769" spans="1:26">
+      <c r="B769" t="s">
+        <v>1266</v>
+      </c>
+      <c r="C769" t="s">
+        <v>1267</v>
+      </c>
+    </row>
+    <row r="770" spans="1:26">
+      <c r="B770" t="s">
+        <v>1268</v>
+      </c>
+      <c r="C770" t="s">
+        <v>1269</v>
+      </c>
+    </row>
+    <row r="771" spans="1:26">
+      <c r="B771" t="s">
+        <v>1270</v>
+      </c>
+      <c r="C771" t="s">
+        <v>1271</v>
+      </c>
+    </row>
+    <row r="772" spans="1:26">
+      <c r="B772" t="s">
+        <v>1272</v>
+      </c>
+      <c r="C772" t="s">
+        <v>1269</v>
+      </c>
+    </row>
+    <row r="773" spans="1:26">
+      <c r="B773" t="s">
+        <v>1273</v>
+      </c>
+      <c r="C773" t="s">
+        <v>1269</v>
+      </c>
+    </row>
+    <row r="774" spans="1:26">
+      <c r="B774" t="s">
+        <v>1274</v>
+      </c>
+      <c r="C774" t="s">
+        <v>1269</v>
+      </c>
+    </row>
+    <row r="775" spans="1:26">
+      <c r="B775" t="s">
+        <v>1275</v>
+      </c>
+      <c r="C775" t="s">
+        <v>1276</v>
+      </c>
+    </row>
+    <row r="776" spans="1:26">
+      <c r="B776" t="s">
+        <v>1277</v>
+      </c>
+      <c r="C776" t="s">
+        <v>1278</v>
+      </c>
+    </row>
+    <row r="777" spans="1:26">
+      <c r="B777" t="s">
+        <v>1279</v>
+      </c>
+      <c r="C777" t="s">
+        <v>1280</v>
+      </c>
+    </row>
+    <row r="778" spans="1:26">
+      <c r="B778" t="s">
+        <v>1281</v>
+      </c>
+      <c r="C778" t="s">
+        <v>1282</v>
+      </c>
+    </row>
+    <row r="779" spans="1:26">
+      <c r="B779" t="s">
+        <v>1283</v>
+      </c>
+      <c r="C779" t="s">
+        <v>1284</v>
+      </c>
+    </row>
+    <row r="780" spans="1:26">
+      <c r="B780" t="s">
+        <v>1285</v>
+      </c>
+      <c r="C780" t="s">
+        <v>1286</v>
+      </c>
+    </row>
+    <row r="781" spans="1:26">
+      <c r="B781" t="s">
+        <v>1287</v>
+      </c>
+      <c r="C781" t="s">
+        <v>1280</v>
+      </c>
+    </row>
+    <row r="782" spans="1:26">
+      <c r="B782" t="s">
+        <v>1288</v>
+      </c>
+      <c r="C782" t="s">
+        <v>1289</v>
+      </c>
+    </row>
+    <row r="783" spans="1:26">
+      <c r="B783" t="s">
+        <v>1290</v>
+      </c>
+      <c r="C783" t="s">
+        <v>1280</v>
+      </c>
+    </row>
+    <row r="784" spans="1:26">
+      <c r="B784" t="s">
+        <v>1291</v>
+      </c>
+      <c r="C784" t="s">
+        <v>1292</v>
+      </c>
+    </row>
+    <row r="785" spans="1:26">
+      <c r="B785" t="s">
+        <v>1293</v>
+      </c>
+      <c r="C785" t="s">
+        <v>1294</v>
+      </c>
+    </row>
+    <row r="786" spans="1:26">
+      <c r="B786" t="s">
+        <v>1295</v>
+      </c>
+      <c r="C786" t="s">
+        <v>1296</v>
+      </c>
+    </row>
+    <row r="787" spans="1:26">
+      <c r="B787" t="s">
+        <v>1297</v>
+      </c>
+      <c r="C787" t="s">
+        <v>1298</v>
+      </c>
+    </row>
+    <row r="788" spans="1:26">
+      <c r="B788" t="s">
+        <v>1299</v>
+      </c>
+      <c r="C788" t="s">
+        <v>1300</v>
+      </c>
+    </row>
+    <row r="789" spans="1:26">
+      <c r="B789" t="s">
+        <v>1301</v>
+      </c>
+      <c r="C789" t="s">
+        <v>1302</v>
+      </c>
+    </row>
+    <row r="790" spans="1:26">
+      <c r="B790" t="s">
+        <v>1303</v>
+      </c>
+      <c r="C790" t="s">
+        <v>1304</v>
+      </c>
+    </row>
+    <row r="791" spans="1:26">
+      <c r="B791" t="s">
+        <v>1305</v>
+      </c>
+      <c r="C791" t="s">
+        <v>1306</v>
+      </c>
+    </row>
+    <row r="792" spans="1:26">
+      <c r="B792" t="s">
+        <v>1307</v>
+      </c>
+      <c r="C792" t="s">
+        <v>1308</v>
+      </c>
+    </row>
+    <row r="793" spans="1:26">
+      <c r="B793" t="s">
+        <v>1309</v>
+      </c>
+      <c r="C793" t="s">
+        <v>1310</v>
+      </c>
+    </row>
+    <row r="794" spans="1:26">
+      <c r="B794" t="s">
+        <v>1311</v>
+      </c>
+      <c r="C794" t="s">
+        <v>1310</v>
+      </c>
+    </row>
+    <row r="795" spans="1:26">
+      <c r="B795" t="s">
+        <v>1312</v>
+      </c>
+      <c r="C795" t="s">
+        <v>1313</v>
+      </c>
+    </row>
+    <row r="796" spans="1:26">
+      <c r="B796" t="s">
+        <v>1314</v>
+      </c>
+      <c r="C796" t="s">
+        <v>1313</v>
+      </c>
+    </row>
+    <row r="797" spans="1:26">
+      <c r="B797" t="s">
+        <v>1315</v>
+      </c>
+      <c r="C797" t="s">
+        <v>1316</v>
+      </c>
+    </row>
+    <row r="798" spans="1:26">
+      <c r="B798" t="s">
+        <v>1317</v>
+      </c>
+      <c r="C798" t="s">
+        <v>1318</v>
+      </c>
+    </row>
+    <row r="799" spans="1:26">
+      <c r="B799" t="s">
+        <v>1319</v>
+      </c>
+      <c r="C799" t="s">
+        <v>1320</v>
+      </c>
+    </row>
+    <row r="800" spans="1:26">
+      <c r="B800" t="s">
+        <v>1321</v>
+      </c>
+      <c r="C800" t="s">
+        <v>1320</v>
+      </c>
+    </row>
+    <row r="801" spans="1:26">
+      <c r="B801" t="s">
+        <v>1322</v>
+      </c>
+      <c r="C801" t="s">
+        <v>1323</v>
+      </c>
+    </row>
+    <row r="802" spans="1:26">
+      <c r="B802" t="s">
+        <v>1324</v>
+      </c>
+      <c r="C802" t="s">
+        <v>1323</v>
+      </c>
+    </row>
+    <row r="803" spans="1:26">
+      <c r="B803" t="s">
+        <v>1325</v>
+      </c>
+      <c r="C803" t="s">
+        <v>1326</v>
+      </c>
+    </row>
+    <row r="804" spans="1:26">
+      <c r="B804" t="s">
+        <v>1327</v>
+      </c>
+      <c r="C804" t="s">
+        <v>1328</v>
+      </c>
+    </row>
+    <row r="805" spans="1:26">
+      <c r="B805" t="s">
+        <v>1329</v>
+      </c>
+      <c r="C805" t="s">
+        <v>1318</v>
+      </c>
+    </row>
+    <row r="806" spans="1:26">
+      <c r="B806" t="s">
+        <v>1330</v>
+      </c>
+      <c r="C806" t="s">
+        <v>1331</v>
+      </c>
+    </row>
+    <row r="807" spans="1:26">
+      <c r="B807" t="s">
+        <v>1332</v>
+      </c>
+      <c r="C807" t="s">
+        <v>1333</v>
+      </c>
+    </row>
+    <row r="808" spans="1:26">
+      <c r="B808" t="s">
+        <v>1334</v>
+      </c>
+      <c r="C808" t="s">
+        <v>1335</v>
+      </c>
+    </row>
+    <row r="809" spans="1:26">
+      <c r="B809" t="s">
+        <v>1336</v>
+      </c>
+      <c r="C809" t="s">
+        <v>1337</v>
+      </c>
+    </row>
+    <row r="810" spans="1:26">
+      <c r="B810" t="s">
+        <v>1338</v>
+      </c>
+      <c r="C810" t="s">
+        <v>1339</v>
+      </c>
+    </row>
+    <row r="811" spans="1:26">
+      <c r="B811" t="s">
+        <v>1340</v>
+      </c>
+      <c r="C811" t="s">
+        <v>1341</v>
+      </c>
+    </row>
+    <row r="812" spans="1:26">
+      <c r="B812" t="s">
+        <v>1342</v>
+      </c>
+      <c r="C812" t="s">
+        <v>1343</v>
+      </c>
+    </row>
+    <row r="813" spans="1:26">
+      <c r="B813" t="s">
+        <v>1344</v>
+      </c>
+      <c r="C813" t="s">
+        <v>1345</v>
+      </c>
+    </row>
+    <row r="814" spans="1:26">
+      <c r="B814" t="s">
+        <v>1346</v>
+      </c>
+      <c r="C814" t="s">
+        <v>1347</v>
+      </c>
+    </row>
+    <row r="815" spans="1:26">
+      <c r="B815" t="s">
+        <v>1348</v>
+      </c>
+      <c r="C815" t="s">
+        <v>1349</v>
+      </c>
+    </row>
+    <row r="816" spans="1:26">
+      <c r="B816" t="s">
+        <v>1350</v>
+      </c>
+      <c r="C816" t="s">
+        <v>1349</v>
+      </c>
+    </row>
+    <row r="817" spans="1:26">
+      <c r="B817" t="s">
+        <v>1351</v>
+      </c>
+      <c r="C817" t="s">
+        <v>1352</v>
+      </c>
+    </row>
+    <row r="818" spans="1:26">
+      <c r="B818" t="s">
+        <v>1353</v>
+      </c>
+      <c r="C818" t="s">
+        <v>1354</v>
+      </c>
+    </row>
+    <row r="819" spans="1:26">
+      <c r="B819" t="s">
+        <v>1355</v>
+      </c>
+      <c r="C819" t="s">
+        <v>1356</v>
+      </c>
+    </row>
+    <row r="820" spans="1:26">
+      <c r="B820" t="s">
+        <v>1357</v>
+      </c>
+      <c r="C820" t="s">
+        <v>1358</v>
+      </c>
+    </row>
+    <row r="821" spans="1:26">
+      <c r="B821" t="s">
+        <v>1359</v>
+      </c>
+      <c r="C821" t="s">
+        <v>1360</v>
+      </c>
+    </row>
+    <row r="822" spans="1:26">
+      <c r="B822" t="s">
+        <v>1361</v>
+      </c>
+      <c r="C822" t="s">
+        <v>1362</v>
+      </c>
+    </row>
+    <row r="823" spans="1:26">
+      <c r="B823" t="s">
+        <v>1363</v>
+      </c>
+      <c r="C823" t="s">
+        <v>1364</v>
+      </c>
+    </row>
+    <row r="824" spans="1:26">
+      <c r="B824" t="s">
+        <v>1365</v>
+      </c>
+      <c r="C824" t="s">
+        <v>1366</v>
+      </c>
+    </row>
+    <row r="825" spans="1:26">
+      <c r="B825" t="s">
+        <v>1367</v>
+      </c>
+      <c r="C825" t="s">
+        <v>1368</v>
+      </c>
+    </row>
+    <row r="826" spans="1:26">
+      <c r="B826" t="s">
+        <v>1369</v>
+      </c>
+      <c r="C826" t="s">
+        <v>1370</v>
+      </c>
+    </row>
+    <row r="827" spans="1:26">
+      <c r="B827" t="s">
+        <v>1371</v>
+      </c>
+      <c r="C827" t="s">
+        <v>1372</v>
+      </c>
+    </row>
+    <row r="828" spans="1:26">
+      <c r="B828" t="s">
+        <v>1373</v>
+      </c>
+      <c r="C828" t="s">
+        <v>1374</v>
+      </c>
+    </row>
+    <row r="829" spans="1:26">
+      <c r="B829" t="s">
+        <v>1375</v>
+      </c>
+      <c r="C829" t="s">
+        <v>1376</v>
+      </c>
+    </row>
+    <row r="830" spans="1:26">
+      <c r="B830" t="s">
+        <v>1377</v>
+      </c>
+      <c r="C830" t="s">
+        <v>1378</v>
+      </c>
+    </row>
+    <row r="831" spans="1:26">
+      <c r="B831" t="s">
+        <v>1379</v>
+      </c>
+      <c r="C831" t="s">
+        <v>1380</v>
+      </c>
+    </row>
+    <row r="832" spans="1:26">
+      <c r="B832" t="s">
+        <v>1381</v>
+      </c>
+      <c r="C832" t="s">
+        <v>1382</v>
+      </c>
+    </row>
+    <row r="833" spans="1:26">
+      <c r="B833" t="s">
+        <v>1383</v>
+      </c>
+      <c r="C833" t="s">
+        <v>1384</v>
+      </c>
+    </row>
+    <row r="834" spans="1:26">
+      <c r="B834" t="s">
+        <v>1385</v>
+      </c>
+      <c r="C834" t="s">
+        <v>1386</v>
+      </c>
+    </row>
+    <row r="835" spans="1:26">
+      <c r="B835" t="s">
+        <v>1387</v>
+      </c>
+      <c r="C835" t="s">
+        <v>1386</v>
+      </c>
+    </row>
+    <row r="836" spans="1:26">
+      <c r="B836" t="s">
+        <v>1388</v>
+      </c>
+      <c r="C836" t="s">
+        <v>1386</v>
+      </c>
+    </row>
+    <row r="837" spans="1:26">
+      <c r="B837" t="s">
+        <v>1389</v>
+      </c>
+      <c r="C837" t="s">
+        <v>1390</v>
+      </c>
+    </row>
+    <row r="838" spans="1:26">
+      <c r="B838" t="s">
+        <v>1391</v>
+      </c>
+      <c r="C838" t="s">
+        <v>1392</v>
+      </c>
+    </row>
+    <row r="839" spans="1:26">
+      <c r="B839" t="s">
+        <v>1393</v>
+      </c>
+      <c r="C839" t="s">
+        <v>1394</v>
+      </c>
+    </row>
+    <row r="840" spans="1:26">
+      <c r="B840" t="s">
+        <v>1395</v>
+      </c>
+      <c r="C840" t="s">
+        <v>1396</v>
+      </c>
+    </row>
+    <row r="841" spans="1:26">
+      <c r="B841" t="s">
+        <v>1397</v>
+      </c>
+      <c r="C841" t="s">
+        <v>1398</v>
+      </c>
+    </row>
+    <row r="842" spans="1:26">
+      <c r="B842" t="s">
+        <v>1399</v>
+      </c>
+      <c r="C842" t="s">
+        <v>1400</v>
+      </c>
+    </row>
+    <row r="843" spans="1:26">
+      <c r="B843" t="s">
+        <v>1401</v>
+      </c>
+      <c r="C843" t="s">
+        <v>1402</v>
+      </c>
+    </row>
+    <row r="844" spans="1:26">
+      <c r="B844" t="s">
+        <v>1403</v>
+      </c>
+      <c r="C844" t="s">
+        <v>1404</v>
+      </c>
+    </row>
+    <row r="845" spans="1:26">
+      <c r="B845" t="s">
+        <v>1405</v>
+      </c>
+      <c r="C845" t="s">
+        <v>1406</v>
+      </c>
+    </row>
+    <row r="846" spans="1:26">
+      <c r="B846" t="s">
+        <v>1407</v>
+      </c>
+      <c r="C846" t="s">
+        <v>1408</v>
+      </c>
+    </row>
+    <row r="847" spans="1:26">
+      <c r="B847" t="s">
+        <v>1409</v>
+      </c>
+      <c r="C847" t="s">
+        <v>1410</v>
+      </c>
+    </row>
+    <row r="848" spans="1:26">
+      <c r="B848" t="s">
+        <v>1411</v>
+      </c>
+      <c r="C848" t="s">
+        <v>1408</v>
+      </c>
+    </row>
+    <row r="849" spans="1:26">
+      <c r="B849" t="s">
+        <v>1412</v>
+      </c>
+      <c r="C849" t="s">
+        <v>1410</v>
+      </c>
+    </row>
+    <row r="850" spans="1:26">
+      <c r="B850" t="s">
+        <v>1413</v>
+      </c>
+      <c r="C850" t="s">
+        <v>1408</v>
+      </c>
+    </row>
+    <row r="851" spans="1:26">
+      <c r="B851" t="s">
+        <v>1414</v>
+      </c>
+      <c r="C851" t="s">
+        <v>1415</v>
+      </c>
+    </row>
+    <row r="852" spans="1:26">
+      <c r="B852" t="s">
+        <v>1416</v>
+      </c>
+      <c r="C852" t="s">
+        <v>1417</v>
+      </c>
+    </row>
+    <row r="853" spans="1:26">
+      <c r="B853" t="s">
+        <v>1418</v>
+      </c>
+      <c r="C853" t="s">
+        <v>1419</v>
+      </c>
+    </row>
+    <row r="854" spans="1:26">
+      <c r="B854" t="s">
+        <v>1420</v>
+      </c>
+      <c r="C854" t="s">
+        <v>1421</v>
+      </c>
+    </row>
+    <row r="855" spans="1:26">
+      <c r="B855" t="s">
+        <v>1422</v>
+      </c>
+      <c r="C855" t="s">
+        <v>1423</v>
+      </c>
+    </row>
+    <row r="856" spans="1:26">
+      <c r="B856" t="s">
+        <v>1424</v>
+      </c>
+      <c r="C856" t="s">
+        <v>1410</v>
+      </c>
+    </row>
+    <row r="857" spans="1:26">
+      <c r="B857" t="s">
+        <v>1425</v>
+      </c>
+      <c r="C857" t="s">
+        <v>1410</v>
+      </c>
+    </row>
+    <row r="858" spans="1:26">
+      <c r="B858" t="s">
+        <v>1426</v>
+      </c>
+      <c r="C858" t="s">
+        <v>1410</v>
+      </c>
+    </row>
+    <row r="859" spans="1:26">
+      <c r="B859" t="s">
+        <v>1427</v>
+      </c>
+      <c r="C859" t="s">
+        <v>1428</v>
+      </c>
+    </row>
+    <row r="860" spans="1:26">
+      <c r="B860" t="s">
+        <v>1429</v>
+      </c>
+      <c r="C860" t="s">
+        <v>1430</v>
+      </c>
+    </row>
+    <row r="861" spans="1:26">
+      <c r="B861" t="s">
+        <v>1431</v>
+      </c>
+      <c r="C861" t="s">
+        <v>1432</v>
+      </c>
+    </row>
+    <row r="862" spans="1:26">
+      <c r="B862" t="s">
+        <v>1433</v>
+      </c>
+      <c r="C862" t="s">
+        <v>1410</v>
+      </c>
+    </row>
+    <row r="863" spans="1:26">
+      <c r="B863" t="s">
+        <v>1434</v>
+      </c>
+      <c r="C863" t="s">
+        <v>1435</v>
+      </c>
+    </row>
+    <row r="864" spans="1:26">
+      <c r="B864" t="s">
+        <v>1436</v>
+      </c>
+      <c r="C864" t="s">
+        <v>1437</v>
+      </c>
+    </row>
+    <row r="865" spans="1:26">
+      <c r="B865" t="s">
+        <v>1438</v>
+      </c>
+      <c r="C865" t="s">
+        <v>1435</v>
+      </c>
+    </row>
+    <row r="866" spans="1:26">
+      <c r="B866" t="s">
+        <v>1439</v>
+      </c>
+      <c r="C866" t="s">
+        <v>1440</v>
+      </c>
+    </row>
+    <row r="867" spans="1:26">
+      <c r="B867" t="s">
+        <v>1441</v>
+      </c>
+      <c r="C867" t="s">
+        <v>1442</v>
+      </c>
+    </row>
+    <row r="868" spans="1:26">
+      <c r="B868" t="s">
+        <v>1443</v>
+      </c>
+      <c r="C868" t="s">
+        <v>1444</v>
+      </c>
+    </row>
+    <row r="869" spans="1:26">
+      <c r="B869" t="s">
+        <v>1445</v>
+      </c>
+      <c r="C869" t="s">
+        <v>1446</v>
+      </c>
+    </row>
+    <row r="870" spans="1:26">
+      <c r="B870" t="s">
+        <v>1447</v>
+      </c>
+      <c r="C870" t="s">
+        <v>1442</v>
+      </c>
+    </row>
+    <row r="871" spans="1:26">
+      <c r="B871" t="s">
+        <v>1448</v>
+      </c>
+      <c r="C871" t="s">
+        <v>1449</v>
+      </c>
+    </row>
+    <row r="872" spans="1:26">
+      <c r="B872" t="s">
+        <v>1450</v>
+      </c>
+      <c r="C872" t="s">
+        <v>1449</v>
+      </c>
+    </row>
+    <row r="873" spans="1:26">
+      <c r="B873" t="s">
+        <v>1451</v>
+      </c>
+      <c r="C873" t="s">
+        <v>1449</v>
+      </c>
+    </row>
+    <row r="874" spans="1:26">
+      <c r="B874" t="s">
+        <v>1452</v>
+      </c>
+      <c r="C874" t="s">
+        <v>1453</v>
+      </c>
+    </row>
+    <row r="875" spans="1:26">
+      <c r="B875" t="s">
+        <v>1454</v>
+      </c>
+      <c r="C875" t="s">
+        <v>1455</v>
+      </c>
+    </row>
+    <row r="876" spans="1:26">
+      <c r="B876" t="s">
+        <v>1456</v>
+      </c>
+      <c r="C876" t="s">
+        <v>1457</v>
+      </c>
+    </row>
+    <row r="877" spans="1:26">
+      <c r="B877" t="s">
+        <v>1458</v>
+      </c>
+      <c r="C877" t="s">
+        <v>1459</v>
+      </c>
+    </row>
+    <row r="878" spans="1:26">
+      <c r="B878" t="s">
+        <v>1460</v>
+      </c>
+      <c r="C878" t="s">
+        <v>1461</v>
+      </c>
+    </row>
+    <row r="879" spans="1:26">
+      <c r="B879" t="s">
+        <v>1462</v>
+      </c>
+      <c r="C879" t="s">
+        <v>1463</v>
+      </c>
+    </row>
+    <row r="880" spans="1:26">
+      <c r="B880" t="s">
+        <v>1464</v>
+      </c>
+      <c r="C880" t="s">
+        <v>1465</v>
+      </c>
+    </row>
+    <row r="881" spans="1:26">
+      <c r="B881" t="s">
+        <v>1466</v>
+      </c>
+      <c r="C881" t="s">
+        <v>1467</v>
+      </c>
+    </row>
+    <row r="882" spans="1:26">
+      <c r="B882" t="s">
+        <v>1468</v>
+      </c>
+      <c r="C882" t="s">
+        <v>1469</v>
+      </c>
+    </row>
+    <row r="883" spans="1:26">
+      <c r="B883" t="s">
+        <v>1470</v>
+      </c>
+      <c r="C883" t="s">
+        <v>1471</v>
+      </c>
+    </row>
+    <row r="884" spans="1:26">
+      <c r="B884" t="s">
+        <v>1472</v>
+      </c>
+      <c r="C884" t="s">
+        <v>1473</v>
+      </c>
+    </row>
+    <row r="885" spans="1:26">
+      <c r="B885" t="s">
+        <v>1474</v>
+      </c>
+      <c r="C885" t="s">
+        <v>1475</v>
+      </c>
+    </row>
+    <row r="886" spans="1:26">
+      <c r="B886" t="s">
+        <v>1476</v>
+      </c>
+      <c r="C886" t="s">
+        <v>1477</v>
+      </c>
+    </row>
+    <row r="887" spans="1:26">
+      <c r="B887" t="s">
+        <v>1478</v>
+      </c>
+      <c r="C887" t="s">
+        <v>1479</v>
+      </c>
+    </row>
+    <row r="888" spans="1:26">
+      <c r="B888" t="s">
+        <v>1480</v>
+      </c>
+      <c r="C888" t="s">
+        <v>1481</v>
+      </c>
+    </row>
+    <row r="889" spans="1:26">
+      <c r="B889" t="s">
+        <v>1482</v>
+      </c>
+      <c r="C889" t="s">
+        <v>1483</v>
+      </c>
+    </row>
+    <row r="890" spans="1:26">
+      <c r="B890" t="s">
+        <v>1484</v>
+      </c>
+      <c r="C890" t="s">
+        <v>1485</v>
+      </c>
+    </row>
+    <row r="891" spans="1:26">
+      <c r="B891" t="s">
+        <v>1486</v>
+      </c>
+      <c r="C891" t="s">
+        <v>1487</v>
+      </c>
+    </row>
+    <row r="892" spans="1:26">
+      <c r="B892" t="s">
+        <v>1488</v>
+      </c>
+      <c r="C892" t="s">
+        <v>1489</v>
+      </c>
+    </row>
+    <row r="893" spans="1:26">
+      <c r="B893" t="s">
+        <v>1490</v>
+      </c>
+      <c r="C893" t="s">
+        <v>1491</v>
+      </c>
+    </row>
+    <row r="894" spans="1:26">
+      <c r="B894" t="s">
+        <v>1492</v>
+      </c>
+      <c r="C894" t="s">
+        <v>1493</v>
+      </c>
+    </row>
+    <row r="895" spans="1:26">
+      <c r="B895" t="s">
+        <v>1494</v>
+      </c>
+      <c r="C895" t="s">
+        <v>1495</v>
+      </c>
+    </row>
+    <row r="896" spans="1:26">
+      <c r="B896" t="s">
+        <v>1496</v>
+      </c>
+      <c r="C896" t="s">
+        <v>1497</v>
+      </c>
+    </row>
+    <row r="897" spans="1:26">
+      <c r="B897" t="s">
+        <v>1498</v>
+      </c>
+      <c r="C897" t="s">
+        <v>1499</v>
+      </c>
+    </row>
+    <row r="898" spans="1:26">
+      <c r="B898" t="s">
+        <v>1500</v>
+      </c>
+      <c r="C898" t="s">
+        <v>1501</v>
+      </c>
+    </row>
+    <row r="899" spans="1:26">
+      <c r="B899" t="s">
+        <v>1502</v>
+      </c>
+      <c r="C899" t="s">
+        <v>1503</v>
+      </c>
+    </row>
+    <row r="900" spans="1:26">
+      <c r="B900" t="s">
+        <v>1504</v>
+      </c>
+      <c r="C900" t="s">
+        <v>1505</v>
+      </c>
+    </row>
+    <row r="901" spans="1:26">
+      <c r="B901" t="s">
+        <v>1506</v>
+      </c>
+      <c r="C901" t="s">
+        <v>1507</v>
+      </c>
+    </row>
+    <row r="902" spans="1:26">
+      <c r="B902" t="s">
+        <v>1508</v>
+      </c>
+      <c r="C902" t="s">
+        <v>1509</v>
+      </c>
+    </row>
+    <row r="903" spans="1:26">
+      <c r="B903" t="s">
+        <v>1510</v>
+      </c>
+      <c r="C903" t="s">
+        <v>1511</v>
+      </c>
+    </row>
+    <row r="904" spans="1:26">
+      <c r="B904" t="s">
+        <v>1512</v>
+      </c>
+      <c r="C904" t="s">
+        <v>1513</v>
+      </c>
+    </row>
+    <row r="905" spans="1:26">
+      <c r="B905" t="s">
+        <v>1514</v>
+      </c>
+      <c r="C905" t="s">
+        <v>1515</v>
+      </c>
+    </row>
+    <row r="906" spans="1:26">
+      <c r="B906" t="s">
+        <v>1516</v>
+      </c>
+      <c r="C906" t="s">
+        <v>1517</v>
+      </c>
+    </row>
+    <row r="907" spans="1:26">
+      <c r="B907" t="s">
+        <v>1518</v>
+      </c>
+      <c r="C907" t="s">
+        <v>1517</v>
+      </c>
+    </row>
+    <row r="908" spans="1:26">
+      <c r="B908" t="s">
+        <v>1519</v>
+      </c>
+      <c r="C908" t="s">
+        <v>1517</v>
+      </c>
+    </row>
+    <row r="909" spans="1:26">
+      <c r="B909" t="s">
+        <v>1520</v>
+      </c>
+      <c r="C909" t="s">
+        <v>1521</v>
+      </c>
+    </row>
+    <row r="910" spans="1:26">
+      <c r="B910" t="s">
+        <v>1522</v>
+      </c>
+      <c r="C910" t="s">
+        <v>1521</v>
+      </c>
+    </row>
+    <row r="911" spans="1:26">
+      <c r="B911" t="s">
+        <v>1523</v>
+      </c>
+      <c r="C911" t="s">
+        <v>1524</v>
+      </c>
+    </row>
+    <row r="912" spans="1:26">
+      <c r="B912" t="s">
+        <v>1525</v>
+      </c>
+      <c r="C912" t="s">
+        <v>1526</v>
+      </c>
+    </row>
+    <row r="913" spans="1:26">
+      <c r="B913" t="s">
+        <v>1527</v>
+      </c>
+      <c r="C913" t="s">
+        <v>1528</v>
+      </c>
+    </row>
+    <row r="914" spans="1:26">
+      <c r="B914" t="s">
+        <v>1529</v>
+      </c>
+      <c r="C914" t="s">
+        <v>1530</v>
+      </c>
+    </row>
+    <row r="915" spans="1:26">
+      <c r="B915" t="s">
+        <v>1531</v>
+      </c>
+      <c r="C915" t="s">
+        <v>1532</v>
+      </c>
+    </row>
+    <row r="916" spans="1:26">
+      <c r="B916" t="s">
+        <v>1533</v>
+      </c>
+      <c r="C916" t="s">
+        <v>1532</v>
+      </c>
+    </row>
+    <row r="917" spans="1:26">
+      <c r="B917" t="s">
+        <v>1534</v>
+      </c>
+      <c r="C917" t="s">
+        <v>1532</v>
+      </c>
+    </row>
+    <row r="918" spans="1:26">
+      <c r="B918" t="s">
+        <v>1535</v>
+      </c>
+      <c r="C918" t="s">
+        <v>1532</v>
+      </c>
+    </row>
+    <row r="919" spans="1:26">
+      <c r="B919" t="s">
+        <v>1536</v>
+      </c>
+      <c r="C919" t="s">
+        <v>1532</v>
+      </c>
+    </row>
+    <row r="920" spans="1:26">
+      <c r="B920" t="s">
+        <v>1537</v>
+      </c>
+      <c r="C920" t="s">
+        <v>1532</v>
+      </c>
+    </row>
+    <row r="921" spans="1:26">
+      <c r="B921" t="s">
+        <v>1538</v>
+      </c>
+      <c r="C921" t="s">
+        <v>1539</v>
+      </c>
+    </row>
+    <row r="922" spans="1:26">
+      <c r="B922" t="s">
+        <v>1540</v>
+      </c>
+      <c r="C922" t="s">
+        <v>1539</v>
+      </c>
+    </row>
+    <row r="923" spans="1:26">
+      <c r="B923" t="s">
+        <v>1541</v>
+      </c>
+      <c r="C923" t="s">
+        <v>1542</v>
+      </c>
+    </row>
+    <row r="924" spans="1:26">
+      <c r="B924" t="s">
+        <v>1543</v>
+      </c>
+      <c r="C924" t="s">
+        <v>1542</v>
+      </c>
+    </row>
+    <row r="925" spans="1:26">
+      <c r="B925" t="s">
+        <v>1544</v>
+      </c>
+      <c r="C925" t="s">
+        <v>1545</v>
+      </c>
+    </row>
+    <row r="926" spans="1:26">
+      <c r="B926" t="s">
+        <v>1546</v>
+      </c>
+      <c r="C926" t="s">
+        <v>1547</v>
+      </c>
+    </row>
+    <row r="927" spans="1:26">
+      <c r="B927" t="s">
+        <v>1548</v>
+      </c>
+      <c r="C927" t="s">
+        <v>1547</v>
+      </c>
+    </row>
+    <row r="928" spans="1:26">
+      <c r="B928" t="s">
+        <v>1549</v>
+      </c>
+      <c r="C928" t="s">
+        <v>1547</v>
+      </c>
+    </row>
+    <row r="929" spans="1:26">
+      <c r="B929" t="s">
+        <v>1550</v>
+      </c>
+      <c r="C929" t="s">
+        <v>1547</v>
+      </c>
+    </row>
+    <row r="930" spans="1:26">
+      <c r="B930" t="s">
+        <v>1551</v>
+      </c>
+      <c r="C930" t="s">
+        <v>1552</v>
+      </c>
+    </row>
+    <row r="931" spans="1:26">
+      <c r="B931" t="s">
+        <v>1553</v>
+      </c>
+      <c r="C931" t="s">
+        <v>1552</v>
+      </c>
+    </row>
+    <row r="932" spans="1:26">
+      <c r="B932" t="s">
+        <v>1554</v>
+      </c>
+      <c r="C932" t="s">
+        <v>1555</v>
+      </c>
+    </row>
+    <row r="933" spans="1:26">
+      <c r="B933" t="s">
+        <v>1556</v>
+      </c>
+      <c r="C933" t="s">
+        <v>1557</v>
+      </c>
+    </row>
+    <row r="934" spans="1:26">
+      <c r="B934" t="s">
+        <v>1558</v>
+      </c>
+      <c r="C934" t="s">
+        <v>1559</v>
+      </c>
+    </row>
+    <row r="935" spans="1:26">
+      <c r="B935" t="s">
+        <v>1560</v>
+      </c>
+      <c r="C935" t="s">
+        <v>1559</v>
+      </c>
+    </row>
+    <row r="936" spans="1:26">
+      <c r="B936" t="s">
+        <v>1561</v>
+      </c>
+      <c r="C936" t="s">
+        <v>1559</v>
+      </c>
+    </row>
+    <row r="937" spans="1:26">
+      <c r="B937" t="s">
+        <v>1562</v>
+      </c>
+      <c r="C937" t="s">
+        <v>1563</v>
+      </c>
+    </row>
+    <row r="938" spans="1:26">
+      <c r="B938" t="s">
+        <v>1564</v>
+      </c>
+      <c r="C938" t="s">
+        <v>1565</v>
+      </c>
+    </row>
+    <row r="939" spans="1:26">
+      <c r="B939" t="s">
+        <v>1566</v>
+      </c>
+      <c r="C939" t="s">
+        <v>1567</v>
+      </c>
+    </row>
+    <row r="940" spans="1:26">
+      <c r="B940" t="s">
+        <v>1568</v>
+      </c>
+      <c r="C940" t="s">
+        <v>1569</v>
+      </c>
+    </row>
+    <row r="941" spans="1:26">
+      <c r="B941" t="s">
+        <v>1570</v>
+      </c>
+      <c r="C941" t="s">
+        <v>1046</v>
+      </c>
+    </row>
+    <row r="942" spans="1:26">
+      <c r="B942" t="s">
+        <v>1571</v>
+      </c>
+      <c r="C942" t="s">
+        <v>1567</v>
+      </c>
+    </row>
+    <row r="943" spans="1:26">
+      <c r="B943" t="s">
+        <v>1572</v>
+      </c>
+      <c r="C943" t="s">
+        <v>1573</v>
+      </c>
+    </row>
+    <row r="944" spans="1:26">
+      <c r="B944" t="s">
+        <v>1574</v>
+      </c>
+      <c r="C944" t="s">
+        <v>1575</v>
+      </c>
+    </row>
+    <row r="945" spans="1:26">
+      <c r="B945" t="s">
+        <v>1576</v>
+      </c>
+      <c r="C945" t="s">
+        <v>1046</v>
+      </c>
+    </row>
+    <row r="946" spans="1:26">
+      <c r="B946" t="s">
+        <v>1577</v>
+      </c>
+      <c r="C946" t="s">
+        <v>1578</v>
+      </c>
+    </row>
+    <row r="947" spans="1:26">
+      <c r="B947" t="s">
+        <v>1579</v>
+      </c>
+      <c r="C947" t="s">
+        <v>1578</v>
+      </c>
+    </row>
+    <row r="948" spans="1:26">
+      <c r="B948" t="s">
+        <v>1580</v>
+      </c>
+      <c r="C948" t="s">
+        <v>1581</v>
+      </c>
+    </row>
+    <row r="949" spans="1:26">
+      <c r="B949" t="s">
+        <v>1582</v>
+      </c>
+      <c r="C949" t="s">
+        <v>1583</v>
+      </c>
+    </row>
+    <row r="950" spans="1:26">
+      <c r="B950" t="s">
+        <v>1584</v>
+      </c>
+      <c r="C950" t="s">
+        <v>1583</v>
+      </c>
+    </row>
+    <row r="951" spans="1:26">
+      <c r="B951" t="s">
+        <v>1585</v>
+      </c>
+      <c r="C951" t="s">
+        <v>1586</v>
+      </c>
+    </row>
+    <row r="952" spans="1:26">
+      <c r="B952" t="s">
+        <v>1587</v>
+      </c>
+      <c r="C952" t="s">
+        <v>1588</v>
+      </c>
+    </row>
+    <row r="953" spans="1:26">
+      <c r="B953" t="s">
+        <v>1589</v>
+      </c>
+      <c r="C953" t="s">
+        <v>1590</v>
+      </c>
+    </row>
+    <row r="954" spans="1:26">
+      <c r="B954" t="s">
+        <v>1591</v>
+      </c>
+      <c r="C954" t="s">
+        <v>1590</v>
+      </c>
+    </row>
+    <row r="955" spans="1:26">
+      <c r="B955" t="s">
+        <v>1592</v>
+      </c>
+      <c r="C955" t="s">
+        <v>1593</v>
+      </c>
+    </row>
+    <row r="956" spans="1:26">
+      <c r="B956" t="s">
+        <v>1594</v>
+      </c>
+      <c r="C956" t="s">
+        <v>1593</v>
+      </c>
+    </row>
+    <row r="957" spans="1:26">
+      <c r="B957" t="s">
+        <v>1595</v>
+      </c>
+      <c r="C957" t="s">
+        <v>1596</v>
+      </c>
+    </row>
+    <row r="958" spans="1:26">
+      <c r="B958" t="s">
+        <v>1597</v>
+      </c>
+      <c r="C958" t="s">
+        <v>1598</v>
+      </c>
+    </row>
+    <row r="959" spans="1:26">
+      <c r="B959" t="s">
+        <v>1599</v>
+      </c>
+      <c r="C959" t="s">
+        <v>1600</v>
+      </c>
+    </row>
+    <row r="960" spans="1:26">
+      <c r="B960" t="s">
+        <v>1601</v>
+      </c>
+      <c r="C960" t="s">
+        <v>1600</v>
+      </c>
+    </row>
+    <row r="961" spans="1:26">
+      <c r="B961" t="s">
+        <v>1602</v>
+      </c>
+      <c r="C961" t="s">
+        <v>1603</v>
+      </c>
+    </row>
+    <row r="962" spans="1:26">
+      <c r="B962" t="s">
+        <v>1604</v>
+      </c>
+      <c r="C962" t="s">
+        <v>1605</v>
+      </c>
+    </row>
+    <row r="963" spans="1:26">
+      <c r="B963" t="s">
+        <v>1606</v>
+      </c>
+      <c r="C963" t="s">
+        <v>1605</v>
+      </c>
+    </row>
+    <row r="964" spans="1:26">
+      <c r="B964" t="s">
+        <v>1607</v>
+      </c>
+      <c r="C964" t="s">
+        <v>1608</v>
+      </c>
+    </row>
+    <row r="965" spans="1:26">
+      <c r="B965" t="s">
+        <v>1609</v>
+      </c>
+      <c r="C965" t="s">
+        <v>1608</v>
+      </c>
+    </row>
+    <row r="966" spans="1:26">
+      <c r="B966" t="s">
+        <v>1610</v>
+      </c>
+      <c r="C966" t="s">
+        <v>1611</v>
+      </c>
+    </row>
+    <row r="967" spans="1:26">
+      <c r="B967" t="s">
+        <v>1612</v>
+      </c>
+      <c r="C967" t="s">
+        <v>1611</v>
+      </c>
+    </row>
+    <row r="968" spans="1:26">
+      <c r="B968" t="s">
+        <v>1613</v>
+      </c>
+      <c r="C968" t="s">
+        <v>1614</v>
+      </c>
+    </row>
+    <row r="969" spans="1:26">
+      <c r="B969" t="s">
+        <v>1615</v>
+      </c>
+      <c r="C969" t="s">
+        <v>1616</v>
+      </c>
+    </row>
+    <row r="970" spans="1:26">
+      <c r="B970" t="s">
+        <v>1617</v>
+      </c>
+      <c r="C970" t="s">
+        <v>1618</v>
+      </c>
+    </row>
+    <row r="971" spans="1:26">
+      <c r="B971" t="s">
+        <v>1619</v>
+      </c>
+      <c r="C971" t="s">
+        <v>1618</v>
+      </c>
+    </row>
+    <row r="972" spans="1:26">
+      <c r="B972" t="s">
+        <v>1620</v>
+      </c>
+      <c r="C972" t="s">
+        <v>1621</v>
+      </c>
+    </row>
+    <row r="973" spans="1:26">
+      <c r="B973" t="s">
+        <v>1622</v>
+      </c>
+      <c r="C973" t="s">
+        <v>1623</v>
+      </c>
+    </row>
+    <row r="974" spans="1:26">
+      <c r="B974" t="s">
+        <v>1624</v>
+      </c>
+      <c r="C974" t="s">
+        <v>1625</v>
+      </c>
+    </row>
+    <row r="975" spans="1:26">
+      <c r="B975" t="s">
+        <v>1626</v>
+      </c>
+      <c r="C975" t="s">
+        <v>1625</v>
+      </c>
+    </row>
+    <row r="976" spans="1:26">
+      <c r="B976" t="s">
+        <v>1627</v>
+      </c>
+      <c r="C976" t="s">
+        <v>1628</v>
+      </c>
+    </row>
+    <row r="977" spans="1:26">
+      <c r="B977" t="s">
+        <v>1629</v>
+      </c>
+      <c r="C977" t="s">
+        <v>1628</v>
+      </c>
+    </row>
+    <row r="978" spans="1:26">
+      <c r="B978" t="s">
+        <v>1630</v>
+      </c>
+      <c r="C978" t="s">
+        <v>1625</v>
+      </c>
+    </row>
+    <row r="979" spans="1:26">
+      <c r="B979" t="s">
+        <v>1631</v>
+      </c>
+      <c r="C979" t="s">
+        <v>1625</v>
+      </c>
+    </row>
+    <row r="980" spans="1:26">
+      <c r="B980" t="s">
+        <v>1632</v>
+      </c>
+      <c r="C980" t="s">
+        <v>1633</v>
+      </c>
+    </row>
+    <row r="981" spans="1:26">
+      <c r="B981" t="s">
+        <v>1634</v>
+      </c>
+      <c r="C981" t="s">
+        <v>1633</v>
+      </c>
+    </row>
+    <row r="982" spans="1:26">
+      <c r="B982" t="s">
+        <v>1635</v>
+      </c>
+      <c r="C982" t="s">
+        <v>1633</v>
+      </c>
+    </row>
+    <row r="983" spans="1:26">
+      <c r="B983" t="s">
+        <v>1636</v>
+      </c>
+      <c r="C983" t="s">
+        <v>1633</v>
+      </c>
+    </row>
+    <row r="984" spans="1:26">
+      <c r="B984" t="s">
+        <v>1637</v>
+      </c>
+      <c r="C984" t="s">
+        <v>1623</v>
+      </c>
+    </row>
+    <row r="985" spans="1:26">
+      <c r="B985" t="s">
+        <v>1638</v>
+      </c>
+      <c r="C985" t="s">
+        <v>1628</v>
+      </c>
+    </row>
+    <row r="986" spans="1:26">
+      <c r="B986" t="s">
+        <v>1639</v>
+      </c>
+      <c r="C986" t="s">
+        <v>1640</v>
+      </c>
+    </row>
+    <row r="987" spans="1:26">
+      <c r="B987" t="s">
+        <v>1641</v>
+      </c>
+      <c r="C987" t="s">
+        <v>1642</v>
+      </c>
+    </row>
+    <row r="988" spans="1:26">
+      <c r="B988" t="s">
+        <v>1643</v>
+      </c>
+      <c r="C988" t="s">
+        <v>1642</v>
+      </c>
+    </row>
+    <row r="989" spans="1:26">
+      <c r="B989" t="s">
+        <v>1644</v>
+      </c>
+      <c r="C989" t="s">
+        <v>1645</v>
+      </c>
+    </row>
+    <row r="990" spans="1:26">
+      <c r="B990" t="s">
+        <v>1646</v>
+      </c>
+      <c r="C990" t="s">
+        <v>1647</v>
+      </c>
+    </row>
+    <row r="991" spans="1:26">
+      <c r="B991" t="s">
+        <v>1648</v>
+      </c>
+      <c r="C991" t="s">
+        <v>1649</v>
+      </c>
+    </row>
+    <row r="992" spans="1:26">
+      <c r="B992" t="s">
+        <v>1650</v>
+      </c>
+      <c r="C992" t="s">
+        <v>1651</v>
+      </c>
+    </row>
+    <row r="993" spans="1:26">
+      <c r="B993" t="s">
+        <v>1652</v>
+      </c>
+      <c r="C993" t="s">
+        <v>1651</v>
+      </c>
+    </row>
+    <row r="994" spans="1:26">
+      <c r="B994" t="s">
+        <v>1653</v>
+      </c>
+      <c r="C994" t="s">
+        <v>1651</v>
+      </c>
+    </row>
+    <row r="995" spans="1:26">
+      <c r="B995" t="s">
+        <v>1654</v>
+      </c>
+      <c r="C995" t="s">
+        <v>1651</v>
+      </c>
+    </row>
+    <row r="996" spans="1:26">
+      <c r="B996" t="s">
+        <v>1655</v>
+      </c>
+      <c r="C996" t="s">
+        <v>1651</v>
+      </c>
+    </row>
+    <row r="997" spans="1:26">
+      <c r="B997" t="s">
+        <v>1656</v>
+      </c>
+      <c r="C997" t="s">
+        <v>1657</v>
+      </c>
+    </row>
+    <row r="998" spans="1:26">
+      <c r="B998" t="s">
+        <v>1658</v>
+      </c>
+      <c r="C998" t="s">
+        <v>1659</v>
+      </c>
+    </row>
+    <row r="999" spans="1:26">
+      <c r="B999" t="s">
+        <v>1660</v>
+      </c>
+      <c r="C999" t="s">
+        <v>1661</v>
+      </c>
+    </row>
+    <row r="1000" spans="1:26">
+      <c r="B1000" t="s">
+        <v>1662</v>
+      </c>
+      <c r="C1000" t="s">
+        <v>1663</v>
+      </c>
+    </row>
+    <row r="1001" spans="1:26">
+      <c r="B1001" t="s">
+        <v>1664</v>
+      </c>
+      <c r="C1001" t="s">
+        <v>1663</v>
+      </c>
+    </row>
+    <row r="1002" spans="1:26">
+      <c r="B1002" t="s">
+        <v>1665</v>
+      </c>
+      <c r="C1002" t="s">
+        <v>1666</v>
+      </c>
+    </row>
+    <row r="1003" spans="1:26">
+      <c r="B1003" t="s">
+        <v>1667</v>
+      </c>
+      <c r="C1003" t="s">
+        <v>1668</v>
+      </c>
+    </row>
+    <row r="1004" spans="1:26">
+      <c r="B1004" t="s">
+        <v>1669</v>
+      </c>
+      <c r="C1004" t="s">
+        <v>1670</v>
+      </c>
+    </row>
+    <row r="1005" spans="1:26">
+      <c r="B1005" t="s">
+        <v>1671</v>
+      </c>
+      <c r="C1005" t="s">
+        <v>1670</v>
+      </c>
+    </row>
+    <row r="1006" spans="1:26">
+      <c r="B1006" t="s">
+        <v>1672</v>
+      </c>
+      <c r="C1006" t="s">
+        <v>1673</v>
+      </c>
+    </row>
+    <row r="1007" spans="1:26">
+      <c r="B1007" t="s">
+        <v>1674</v>
+      </c>
+      <c r="C1007" t="s">
+        <v>1675</v>
+      </c>
+    </row>
+    <row r="1008" spans="1:26">
+      <c r="B1008" t="s">
+        <v>1676</v>
+      </c>
+      <c r="C1008" t="s">
+        <v>1677</v>
+      </c>
+    </row>
+    <row r="1009" spans="1:26">
+      <c r="B1009" t="s">
+        <v>1678</v>
+      </c>
+      <c r="C1009" t="s">
+        <v>1670</v>
+      </c>
+    </row>
+    <row r="1010" spans="1:26">
+      <c r="B1010" t="s">
+        <v>1679</v>
+      </c>
+      <c r="C1010" t="s">
+        <v>1668</v>
+      </c>
+    </row>
+    <row r="1011" spans="1:26">
+      <c r="B1011" t="s">
+        <v>1680</v>
+      </c>
+      <c r="C1011" t="s">
+        <v>1668</v>
+      </c>
+    </row>
+    <row r="1012" spans="1:26">
+      <c r="B1012" t="s">
+        <v>1681</v>
+      </c>
+      <c r="C1012" t="s">
+        <v>1668</v>
+      </c>
+    </row>
+    <row r="1013" spans="1:26">
+      <c r="B1013" t="s">
+        <v>1682</v>
+      </c>
+      <c r="C1013" t="s">
+        <v>1677</v>
+      </c>
+    </row>
+    <row r="1014" spans="1:26">
+      <c r="B1014" t="s">
+        <v>1683</v>
+      </c>
+      <c r="C1014" t="s">
+        <v>1677</v>
+      </c>
+    </row>
+    <row r="1015" spans="1:26">
+      <c r="B1015" t="s">
+        <v>1684</v>
+      </c>
+      <c r="C1015" t="s">
+        <v>1668</v>
+      </c>
+    </row>
+    <row r="1016" spans="1:26">
+      <c r="B1016" t="s">
+        <v>1685</v>
+      </c>
+      <c r="C1016" t="s">
+        <v>1670</v>
+      </c>
+    </row>
+    <row r="1017" spans="1:26">
+      <c r="B1017" t="s">
+        <v>1686</v>
+      </c>
+      <c r="C1017" t="s">
+        <v>1687</v>
+      </c>
+    </row>
+    <row r="1018" spans="1:26">
+      <c r="B1018" t="s">
+        <v>1688</v>
+      </c>
+      <c r="C1018" t="s">
+        <v>1687</v>
+      </c>
+    </row>
+    <row r="1019" spans="1:26">
+      <c r="B1019" t="s">
+        <v>1689</v>
+      </c>
+      <c r="C1019" t="s">
+        <v>1687</v>
+      </c>
+    </row>
+    <row r="1020" spans="1:26">
+      <c r="B1020" t="s">
+        <v>1690</v>
+      </c>
+      <c r="C1020" t="s">
+        <v>1691</v>
+      </c>
+    </row>
+    <row r="1021" spans="1:26">
+      <c r="B1021" t="s">
+        <v>1692</v>
+      </c>
+      <c r="C1021" t="s">
+        <v>1693</v>
+      </c>
+    </row>
+    <row r="1022" spans="1:26">
+      <c r="B1022" t="s">
+        <v>1694</v>
+      </c>
+      <c r="C1022" t="s">
+        <v>1693</v>
+      </c>
+    </row>
+    <row r="1023" spans="1:26">
+      <c r="B1023" t="s">
+        <v>1695</v>
+      </c>
+      <c r="C1023" t="s">
+        <v>1696</v>
+      </c>
+    </row>
+    <row r="1024" spans="1:26">
+      <c r="B1024" t="s">
+        <v>1697</v>
+      </c>
+      <c r="C1024" t="s">
+        <v>1696</v>
+      </c>
+    </row>
+    <row r="1025" spans="1:26">
+      <c r="B1025" t="s">
+        <v>1698</v>
+      </c>
+      <c r="C1025" t="s">
+        <v>1699</v>
+      </c>
+    </row>
+    <row r="1026" spans="1:26">
+      <c r="B1026" t="s">
+        <v>1700</v>
+      </c>
+      <c r="C1026" t="s">
+        <v>1696</v>
+      </c>
+    </row>
+    <row r="1027" spans="1:26">
+      <c r="B1027" t="s">
+        <v>1701</v>
+      </c>
+      <c r="C1027" t="s">
+        <v>1702</v>
+      </c>
+    </row>
+    <row r="1028" spans="1:26">
+      <c r="B1028" t="s">
+        <v>1703</v>
+      </c>
+      <c r="C1028" t="s">
+        <v>1704</v>
+      </c>
+    </row>
+    <row r="1029" spans="1:26">
+      <c r="B1029" t="s">
+        <v>1705</v>
+      </c>
+      <c r="C1029" t="s">
+        <v>1706</v>
+      </c>
+    </row>
+    <row r="1030" spans="1:26">
+      <c r="B1030" t="s">
+        <v>1707</v>
+      </c>
+      <c r="C1030" t="s">
+        <v>1708</v>
+      </c>
+    </row>
+    <row r="1031" spans="1:26">
+      <c r="B1031" t="s">
+        <v>1709</v>
+      </c>
+      <c r="C1031" t="s">
+        <v>1710</v>
+      </c>
+    </row>
+    <row r="1032" spans="1:26">
+      <c r="B1032" t="s">
+        <v>1711</v>
+      </c>
+      <c r="C1032" t="s">
+        <v>1712</v>
+      </c>
+    </row>
+    <row r="1033" spans="1:26">
+      <c r="B1033" t="s">
+        <v>1713</v>
+      </c>
+      <c r="C1033" t="s">
+        <v>1714</v>
+      </c>
+    </row>
+    <row r="1034" spans="1:26">
+      <c r="B1034" t="s">
+        <v>1715</v>
+      </c>
+      <c r="C1034" t="s">
+        <v>1714</v>
+      </c>
+    </row>
+    <row r="1035" spans="1:26">
+      <c r="B1035" t="s">
+        <v>1716</v>
+      </c>
+      <c r="C1035" t="s">
+        <v>1717</v>
+      </c>
+    </row>
+    <row r="1036" spans="1:26">
+      <c r="B1036" t="s">
+        <v>1718</v>
+      </c>
+      <c r="C1036" t="s">
+        <v>1712</v>
+      </c>
+    </row>
+    <row r="1037" spans="1:26">
+      <c r="B1037" t="s">
+        <v>1719</v>
+      </c>
+      <c r="C1037" t="s">
+        <v>1720</v>
+      </c>
+    </row>
+    <row r="1038" spans="1:26">
+      <c r="B1038" t="s">
+        <v>1721</v>
+      </c>
+      <c r="C1038" t="s">
+        <v>1722</v>
+      </c>
+    </row>
+    <row r="1039" spans="1:26">
+      <c r="B1039" t="s">
+        <v>1723</v>
+      </c>
+      <c r="C1039" t="s">
+        <v>1722</v>
+      </c>
+    </row>
+    <row r="1040" spans="1:26">
+      <c r="B1040" t="s">
+        <v>1724</v>
+      </c>
+      <c r="C1040" t="s">
+        <v>1725</v>
+      </c>
+    </row>
+    <row r="1041" spans="1:26">
+      <c r="B1041" t="s">
+        <v>1726</v>
+      </c>
+      <c r="C1041" t="s">
+        <v>1725</v>
+      </c>
+    </row>
+    <row r="1042" spans="1:26">
+      <c r="B1042" t="s">
+        <v>1727</v>
+      </c>
+      <c r="C1042" t="s">
+        <v>1728</v>
+      </c>
+    </row>
+    <row r="1043" spans="1:26">
+      <c r="B1043" t="s">
+        <v>1729</v>
+      </c>
+      <c r="C1043" t="s">
+        <v>1728</v>
+      </c>
+    </row>
+    <row r="1044" spans="1:26">
+      <c r="B1044" t="s">
+        <v>1730</v>
+      </c>
+      <c r="C1044" t="s">
+        <v>1731</v>
+      </c>
+    </row>
+    <row r="1045" spans="1:26">
+      <c r="B1045" t="s">
+        <v>1732</v>
+      </c>
+      <c r="C1045" t="s">
+        <v>1731</v>
+      </c>
+    </row>
+    <row r="1046" spans="1:26">
+      <c r="B1046" t="s">
+        <v>1733</v>
+      </c>
+      <c r="C1046" t="s">
+        <v>1734</v>
+      </c>
+    </row>
+    <row r="1047" spans="1:26">
+      <c r="B1047" t="s">
+        <v>1735</v>
+      </c>
+      <c r="C1047" t="s">
+        <v>1734</v>
+      </c>
+    </row>
+    <row r="1048" spans="1:26">
+      <c r="B1048" t="s">
+        <v>1736</v>
+      </c>
+      <c r="C1048" t="s">
+        <v>1737</v>
+      </c>
+    </row>
+    <row r="1049" spans="1:26">
+      <c r="B1049" t="s">
+        <v>1738</v>
+      </c>
+      <c r="C1049" t="s">
+        <v>1739</v>
+      </c>
+    </row>
+    <row r="1050" spans="1:26">
+      <c r="B1050" t="s">
+        <v>1740</v>
+      </c>
+      <c r="C1050" t="s">
+        <v>1739</v>
+      </c>
+    </row>
+    <row r="1051" spans="1:26">
+      <c r="B1051" t="s">
+        <v>1741</v>
+      </c>
+      <c r="C1051" t="s">
+        <v>1742</v>
+      </c>
+    </row>
+    <row r="1052" spans="1:26">
+      <c r="B1052" t="s">
+        <v>1743</v>
+      </c>
+      <c r="C1052" t="s">
+        <v>1744</v>
+      </c>
+    </row>
+    <row r="1053" spans="1:26">
+      <c r="B1053" t="s">
+        <v>1745</v>
+      </c>
+      <c r="C1053" t="s">
+        <v>1746</v>
+      </c>
+    </row>
+    <row r="1054" spans="1:26">
+      <c r="B1054" t="s">
+        <v>1747</v>
+      </c>
+      <c r="C1054" t="s">
+        <v>1748</v>
+      </c>
+    </row>
+    <row r="1055" spans="1:26">
+      <c r="B1055" t="s">
+        <v>1749</v>
+      </c>
+      <c r="C1055" t="s">
+        <v>1748</v>
+      </c>
+    </row>
+    <row r="1056" spans="1:26">
+      <c r="B1056" t="s">
+        <v>1750</v>
+      </c>
+      <c r="C1056" t="s">
+        <v>1751</v>
+      </c>
+    </row>
+    <row r="1057" spans="1:26">
+      <c r="B1057" t="s">
+        <v>1752</v>
+      </c>
+      <c r="C1057" t="s">
+        <v>1753</v>
+      </c>
+    </row>
+    <row r="1058" spans="1:26">
+      <c r="B1058" t="s">
+        <v>1754</v>
+      </c>
+      <c r="C1058" t="s">
+        <v>1755</v>
+      </c>
+    </row>
+    <row r="1059" spans="1:26">
+      <c r="B1059" t="s">
+        <v>1756</v>
+      </c>
+      <c r="C1059" t="s">
+        <v>1757</v>
+      </c>
+    </row>
+    <row r="1060" spans="1:26">
+      <c r="B1060" t="s">
+        <v>1758</v>
+      </c>
+      <c r="C1060" t="s">
+        <v>1759</v>
+      </c>
+    </row>
+    <row r="1061" spans="1:26">
+      <c r="B1061" t="s">
+        <v>1760</v>
+      </c>
+      <c r="C1061" t="s">
+        <v>1761</v>
+      </c>
+    </row>
+    <row r="1062" spans="1:26">
+      <c r="B1062" t="s">
+        <v>1762</v>
+      </c>
+      <c r="C1062" t="s">
+        <v>1763</v>
+      </c>
+    </row>
+    <row r="1063" spans="1:26">
+      <c r="B1063" t="s">
+        <v>1764</v>
+      </c>
+      <c r="C1063" t="s">
+        <v>1763</v>
+      </c>
+    </row>
+    <row r="1064" spans="1:26">
+      <c r="B1064" t="s">
+        <v>1765</v>
+      </c>
+      <c r="C1064" t="s">
+        <v>1757</v>
+      </c>
+    </row>
+    <row r="1065" spans="1:26">
+      <c r="B1065" t="s">
+        <v>1766</v>
+      </c>
+      <c r="C1065" t="s">
+        <v>1755</v>
+      </c>
+    </row>
+    <row r="1066" spans="1:26">
+      <c r="B1066" t="s">
+        <v>1767</v>
+      </c>
+      <c r="C1066" t="s">
+        <v>1761</v>
+      </c>
+    </row>
+    <row r="1067" spans="1:26">
+      <c r="B1067" t="s">
+        <v>1768</v>
+      </c>
+      <c r="C1067" t="s">
+        <v>1755</v>
+      </c>
+    </row>
+    <row r="1068" spans="1:26">
+      <c r="B1068" t="s">
+        <v>1769</v>
+      </c>
+      <c r="C1068" t="s">
+        <v>1757</v>
+      </c>
+    </row>
+    <row r="1069" spans="1:26">
+      <c r="B1069" t="s">
+        <v>1770</v>
+      </c>
+      <c r="C1069" t="s">
+        <v>1763</v>
+      </c>
+    </row>
+    <row r="1070" spans="1:26">
+      <c r="B1070" t="s">
+        <v>1771</v>
+      </c>
+      <c r="C1070" t="s">
+        <v>1759</v>
+      </c>
+    </row>
+    <row r="1071" spans="1:26">
+      <c r="B1071" t="s">
+        <v>1772</v>
+      </c>
+      <c r="C1071" t="s">
+        <v>1773</v>
+      </c>
+    </row>
+    <row r="1072" spans="1:26">
+      <c r="B1072" t="s">
+        <v>1774</v>
+      </c>
+      <c r="C1072" t="s">
+        <v>1773</v>
+      </c>
+    </row>
+    <row r="1073" spans="1:26">
+      <c r="B1073" t="s">
+        <v>1775</v>
+      </c>
+      <c r="C1073" t="s">
+        <v>1773</v>
+      </c>
+    </row>
+    <row r="1074" spans="1:26">
+      <c r="B1074" t="s">
+        <v>1776</v>
+      </c>
+      <c r="C1074" t="s">
+        <v>1773</v>
+      </c>
+    </row>
+    <row r="1075" spans="1:26">
+      <c r="B1075" t="s">
+        <v>1777</v>
+      </c>
+      <c r="C1075" t="s">
+        <v>1778</v>
+      </c>
+    </row>
+    <row r="1076" spans="1:26">
+      <c r="B1076" t="s">
+        <v>1779</v>
+      </c>
+      <c r="C1076" t="s">
+        <v>1780</v>
+      </c>
+    </row>
+    <row r="1077" spans="1:26">
+      <c r="B1077" t="s">
+        <v>1781</v>
+      </c>
+      <c r="C1077" t="s">
+        <v>1778</v>
+      </c>
+    </row>
+    <row r="1078" spans="1:26">
+      <c r="B1078" t="s">
+        <v>1782</v>
+      </c>
+      <c r="C1078" t="s">
+        <v>1778</v>
+      </c>
+    </row>
+    <row r="1079" spans="1:26">
+      <c r="B1079" t="s">
+        <v>1783</v>
+      </c>
+      <c r="C1079" t="s">
+        <v>1784</v>
+      </c>
+    </row>
+    <row r="1080" spans="1:26">
+      <c r="B1080" t="s">
+        <v>1785</v>
+      </c>
+      <c r="C1080" t="s">
+        <v>1786</v>
+      </c>
+    </row>
+    <row r="1081" spans="1:26">
+      <c r="B1081" t="s">
+        <v>1787</v>
+      </c>
+      <c r="C1081" t="s">
+        <v>1788</v>
+      </c>
+    </row>
+    <row r="1082" spans="1:26">
+      <c r="B1082" t="s">
+        <v>1789</v>
+      </c>
+      <c r="C1082" t="s">
+        <v>1790</v>
+      </c>
+    </row>
+    <row r="1083" spans="1:26">
+      <c r="B1083" t="s">
+        <v>1791</v>
+      </c>
+      <c r="C1083" t="s">
+        <v>1792</v>
+      </c>
+    </row>
+    <row r="1084" spans="1:26">
+      <c r="B1084" t="s">
+        <v>1793</v>
+      </c>
+      <c r="C1084" t="s">
+        <v>1792</v>
+      </c>
+    </row>
+    <row r="1085" spans="1:26">
+      <c r="B1085" t="s">
+        <v>1794</v>
+      </c>
+      <c r="C1085" t="s">
+        <v>1792</v>
+      </c>
+    </row>
+    <row r="1086" spans="1:26">
+      <c r="B1086" t="s">
+        <v>1795</v>
+      </c>
+      <c r="C1086" t="s">
+        <v>1792</v>
+      </c>
+    </row>
+    <row r="1087" spans="1:26">
+      <c r="B1087" t="s">
+        <v>1796</v>
+      </c>
+      <c r="C1087" t="s">
+        <v>1797</v>
+      </c>
+    </row>
+    <row r="1088" spans="1:26">
+      <c r="B1088" t="s">
+        <v>1798</v>
+      </c>
+      <c r="C1088" t="s">
+        <v>1799</v>
+      </c>
+    </row>
+    <row r="1089" spans="1:26">
+      <c r="B1089" t="s">
+        <v>1800</v>
+      </c>
+      <c r="C1089" t="s">
+        <v>1799</v>
+      </c>
+    </row>
+    <row r="1090" spans="1:26">
+      <c r="B1090" t="s">
+        <v>1801</v>
+      </c>
+      <c r="C1090" t="s">
+        <v>1786</v>
+      </c>
+    </row>
+    <row r="1091" spans="1:26">
+      <c r="B1091" t="s">
+        <v>1802</v>
+      </c>
+      <c r="C1091" t="s">
+        <v>1792</v>
+      </c>
+    </row>
+    <row r="1092" spans="1:26">
+      <c r="B1092" t="s">
+        <v>1803</v>
+      </c>
+      <c r="C1092" t="s">
+        <v>1804</v>
+      </c>
+    </row>
+    <row r="1093" spans="1:26">
+      <c r="B1093" t="s">
+        <v>1805</v>
+      </c>
+      <c r="C1093" t="s">
+        <v>1804</v>
+      </c>
+    </row>
+    <row r="1094" spans="1:26">
+      <c r="B1094" t="s">
+        <v>1806</v>
+      </c>
+      <c r="C1094" t="s">
+        <v>1804</v>
+      </c>
+    </row>
+    <row r="1095" spans="1:26">
+      <c r="B1095" t="s">
+        <v>1807</v>
+      </c>
+      <c r="C1095" t="s">
+        <v>1808</v>
+      </c>
+    </row>
+    <row r="1096" spans="1:26">
+      <c r="B1096" t="s">
+        <v>1809</v>
+      </c>
+      <c r="C1096" t="s">
+        <v>1810</v>
+      </c>
+    </row>
+    <row r="1097" spans="1:26">
+      <c r="B1097" t="s">
+        <v>1811</v>
+      </c>
+      <c r="C1097" t="s">
+        <v>1812</v>
+      </c>
+    </row>
+    <row r="1098" spans="1:26">
+      <c r="B1098" t="s">
+        <v>1813</v>
+      </c>
+      <c r="C1098" t="s">
+        <v>1814</v>
+      </c>
+    </row>
+    <row r="1099" spans="1:26">
+      <c r="B1099" t="s">
+        <v>1815</v>
+      </c>
+      <c r="C1099" t="s">
+        <v>1816</v>
+      </c>
+    </row>
+    <row r="1100" spans="1:26">
+      <c r="B1100" t="s">
+        <v>1817</v>
+      </c>
+      <c r="C1100" t="s">
+        <v>1818</v>
+      </c>
+    </row>
+    <row r="1101" spans="1:26">
+      <c r="B1101" t="s">
+        <v>1819</v>
+      </c>
+      <c r="C1101" t="s">
+        <v>1820</v>
+      </c>
+    </row>
+    <row r="1102" spans="1:26">
+      <c r="B1102" t="s">
+        <v>1821</v>
+      </c>
+      <c r="C1102" t="s">
+        <v>1822</v>
+      </c>
+    </row>
+    <row r="1103" spans="1:26">
+      <c r="B1103" t="s">
+        <v>1823</v>
+      </c>
+      <c r="C1103" t="s">
+        <v>1824</v>
+      </c>
+    </row>
+    <row r="1104" spans="1:26">
+      <c r="B1104" t="s">
+        <v>1825</v>
+      </c>
+      <c r="C1104" t="s">
+        <v>1826</v>
+      </c>
+    </row>
+    <row r="1105" spans="1:26">
+      <c r="B1105" t="s">
+        <v>1827</v>
+      </c>
+      <c r="C1105" t="s">
+        <v>1828</v>
+      </c>
+    </row>
+    <row r="1106" spans="1:26">
+      <c r="B1106" t="s">
+        <v>1829</v>
+      </c>
+      <c r="C1106" t="s">
+        <v>1830</v>
+      </c>
+    </row>
+    <row r="1107" spans="1:26">
+      <c r="B1107" t="s">
+        <v>1831</v>
+      </c>
+      <c r="C1107" t="s">
+        <v>1832</v>
+      </c>
+    </row>
+    <row r="1108" spans="1:26">
+      <c r="B1108" t="s">
+        <v>1833</v>
+      </c>
+      <c r="C1108" t="s">
+        <v>1834</v>
+      </c>
+    </row>
+    <row r="1109" spans="1:26">
+      <c r="B1109" t="s">
+        <v>1835</v>
+      </c>
+      <c r="C1109" t="s">
+        <v>1836</v>
+      </c>
+    </row>
+    <row r="1110" spans="1:26">
+      <c r="B1110" t="s">
+        <v>1837</v>
+      </c>
+      <c r="C1110" t="s">
+        <v>1838</v>
+      </c>
+    </row>
+    <row r="1111" spans="1:26">
+      <c r="B1111" t="s">
+        <v>1839</v>
+      </c>
+      <c r="C1111" t="s">
+        <v>1840</v>
+      </c>
+    </row>
+    <row r="1112" spans="1:26">
+      <c r="B1112" t="s">
+        <v>1841</v>
+      </c>
+      <c r="C1112" t="s">
+        <v>1842</v>
+      </c>
+    </row>
+    <row r="1113" spans="1:26">
+      <c r="B1113" t="s">
+        <v>1843</v>
+      </c>
+      <c r="C1113" t="s">
+        <v>1844</v>
+      </c>
+    </row>
+    <row r="1114" spans="1:26">
+      <c r="B1114" t="s">
+        <v>1845</v>
+      </c>
+      <c r="C1114" t="s">
+        <v>1846</v>
+      </c>
+    </row>
+    <row r="1115" spans="1:26">
+      <c r="B1115" t="s">
+        <v>1847</v>
+      </c>
+      <c r="C1115" t="s">
+        <v>1848</v>
+      </c>
+    </row>
+    <row r="1116" spans="1:26">
+      <c r="B1116" t="s">
+        <v>1849</v>
+      </c>
+      <c r="C1116" t="s">
+        <v>1850</v>
+      </c>
+    </row>
+    <row r="1117" spans="1:26">
+      <c r="B1117" t="s">
+        <v>1851</v>
+      </c>
+      <c r="C1117" t="s">
+        <v>1852</v>
+      </c>
+    </row>
+    <row r="1118" spans="1:26">
+      <c r="B1118" t="s">
+        <v>1853</v>
+      </c>
+      <c r="C1118" t="s">
+        <v>1854</v>
+      </c>
+    </row>
+    <row r="1119" spans="1:26">
+      <c r="B1119" t="s">
+        <v>1855</v>
+      </c>
+      <c r="C1119" t="s">
+        <v>1856</v>
+      </c>
+    </row>
+    <row r="1120" spans="1:26">
+      <c r="B1120" t="s">
+        <v>1857</v>
+      </c>
+      <c r="C1120" t="s">
+        <v>1858</v>
+      </c>
+    </row>
+    <row r="1121" spans="1:26">
+      <c r="B1121" t="s">
+        <v>1859</v>
+      </c>
+      <c r="C1121" t="s">
+        <v>1860</v>
+      </c>
+    </row>
+    <row r="1122" spans="1:26">
+      <c r="B1122" t="s">
+        <v>1861</v>
+      </c>
+      <c r="C1122" t="s">
+        <v>1862</v>
+      </c>
+    </row>
+    <row r="1123" spans="1:26">
+      <c r="B1123" t="s">
+        <v>1863</v>
+      </c>
+      <c r="C1123" t="s">
+        <v>1864</v>
+      </c>
+    </row>
+    <row r="1124" spans="1:26">
+      <c r="B1124" t="s">
+        <v>1865</v>
+      </c>
+      <c r="C1124" t="s">
+        <v>1866</v>
+      </c>
+    </row>
+    <row r="1125" spans="1:26">
+      <c r="B1125" t="s">
+        <v>1867</v>
+      </c>
+      <c r="C1125" t="s">
+        <v>1868</v>
+      </c>
+    </row>
+    <row r="1126" spans="1:26">
+      <c r="B1126" t="s">
+        <v>1869</v>
+      </c>
+      <c r="C1126" t="s">
+        <v>1870</v>
+      </c>
+    </row>
+    <row r="1127" spans="1:26">
+      <c r="B1127" t="s">
+        <v>1871</v>
+      </c>
+      <c r="C1127" t="s">
+        <v>1872</v>
+      </c>
+    </row>
+    <row r="1128" spans="1:26">
+      <c r="B1128" t="s">
+        <v>1873</v>
+      </c>
+      <c r="C1128" t="s">
+        <v>1874</v>
+      </c>
+    </row>
+    <row r="1129" spans="1:26">
+      <c r="B1129" t="s">
+        <v>1875</v>
+      </c>
+      <c r="C1129" t="s">
+        <v>1876</v>
+      </c>
+    </row>
+    <row r="1130" spans="1:26">
+      <c r="B1130" t="s">
+        <v>1877</v>
+      </c>
+      <c r="C1130" t="s">
+        <v>1878</v>
+      </c>
+    </row>
+    <row r="1131" spans="1:26">
+      <c r="B1131" t="s">
+        <v>1879</v>
+      </c>
+      <c r="C1131" t="s">
+        <v>1880</v>
+      </c>
+    </row>
+    <row r="1132" spans="1:26">
+      <c r="B1132" t="s">
+        <v>1881</v>
+      </c>
+      <c r="C1132" t="s">
+        <v>1882</v>
+      </c>
+    </row>
+    <row r="1133" spans="1:26">
+      <c r="B1133" t="s">
+        <v>1883</v>
+      </c>
+      <c r="C1133" t="s">
+        <v>1884</v>
+      </c>
+    </row>
+    <row r="1134" spans="1:26">
+      <c r="B1134" t="s">
+        <v>1885</v>
+      </c>
+      <c r="C1134" t="s">
+        <v>1886</v>
+      </c>
+    </row>
+    <row r="1135" spans="1:26">
+      <c r="B1135" t="s">
+        <v>1887</v>
+      </c>
+      <c r="C1135" t="s">
+        <v>1888</v>
+      </c>
+    </row>
+    <row r="1136" spans="1:26">
+      <c r="B1136" t="s">
+        <v>1889</v>
+      </c>
+      <c r="C1136" t="s">
+        <v>1890</v>
+      </c>
+    </row>
+    <row r="1137" spans="1:26">
+      <c r="B1137" t="s">
+        <v>1891</v>
+      </c>
+      <c r="C1137" t="s">
+        <v>1892</v>
+      </c>
+    </row>
+    <row r="1138" spans="1:26">
+      <c r="B1138" t="s">
+        <v>1893</v>
+      </c>
+      <c r="C1138" t="s">
+        <v>1894</v>
+      </c>
+    </row>
+    <row r="1139" spans="1:26">
+      <c r="B1139" t="s">
+        <v>1895</v>
+      </c>
+      <c r="C1139" t="s">
+        <v>1896</v>
+      </c>
+    </row>
+    <row r="1140" spans="1:26">
+      <c r="B1140" t="s">
+        <v>1897</v>
+      </c>
+      <c r="C1140" t="s">
+        <v>1898</v>
+      </c>
+    </row>
+    <row r="1141" spans="1:26">
+      <c r="B1141" t="s">
+        <v>1899</v>
+      </c>
+      <c r="C1141" t="s">
+        <v>1900</v>
+      </c>
+    </row>
+    <row r="1142" spans="1:26">
+      <c r="B1142" t="s">
+        <v>1901</v>
+      </c>
+      <c r="C1142" t="s">
+        <v>1902</v>
+      </c>
+    </row>
+    <row r="1143" spans="1:26">
+      <c r="B1143" t="s">
+        <v>1903</v>
+      </c>
+      <c r="C1143" t="s">
+        <v>1904</v>
+      </c>
+    </row>
+    <row r="1144" spans="1:26">
+      <c r="B1144" t="s">
+        <v>1905</v>
+      </c>
+      <c r="C1144" t="s">
+        <v>1906</v>
+      </c>
+    </row>
+    <row r="1145" spans="1:26">
+      <c r="B1145" t="s">
+        <v>1907</v>
+      </c>
+      <c r="C1145" t="s">
+        <v>1908</v>
+      </c>
+    </row>
+    <row r="1146" spans="1:26">
+      <c r="B1146" t="s">
+        <v>1909</v>
+      </c>
+      <c r="C1146" t="s">
+        <v>1910</v>
+      </c>
+    </row>
+    <row r="1147" spans="1:26">
+      <c r="B1147" t="s">
+        <v>1911</v>
+      </c>
+      <c r="C1147" t="s">
+        <v>1912</v>
+      </c>
+    </row>
+    <row r="1148" spans="1:26">
+      <c r="B1148" t="s">
+        <v>1913</v>
+      </c>
+      <c r="C1148" t="s">
+        <v>1914</v>
+      </c>
+    </row>
+    <row r="1149" spans="1:26">
+      <c r="B1149" t="s">
+        <v>1915</v>
+      </c>
+      <c r="C1149" t="s">
+        <v>1916</v>
+      </c>
+    </row>
+    <row r="1150" spans="1:26">
+      <c r="B1150" t="s">
+        <v>1917</v>
+      </c>
+      <c r="C1150" t="s">
+        <v>1918</v>
+      </c>
+    </row>
+    <row r="1151" spans="1:26">
+      <c r="B1151" t="s">
+        <v>1919</v>
+      </c>
+      <c r="C1151" t="s">
+        <v>1920</v>
+      </c>
+    </row>
+    <row r="1152" spans="1:26">
+      <c r="B1152" t="s">
+        <v>1921</v>
+      </c>
+      <c r="C1152" t="s">
+        <v>1922</v>
+      </c>
+    </row>
+    <row r="1153" spans="1:26">
+      <c r="B1153" t="s">
+        <v>1923</v>
+      </c>
+      <c r="C1153" t="s">
+        <v>1924</v>
+      </c>
+    </row>
+    <row r="1154" spans="1:26">
+      <c r="B1154" t="s">
+        <v>1925</v>
+      </c>
+      <c r="C1154" t="s">
+        <v>1926</v>
+      </c>
+    </row>
+    <row r="1155" spans="1:26">
+      <c r="B1155" t="s">
+        <v>1927</v>
+      </c>
+      <c r="C1155" t="s">
+        <v>1928</v>
+      </c>
+    </row>
+    <row r="1156" spans="1:26">
+      <c r="B1156" t="s">
+        <v>1929</v>
+      </c>
+      <c r="C1156" t="s">
+        <v>1930</v>
+      </c>
+    </row>
+    <row r="1157" spans="1:26">
+      <c r="B1157" t="s">
+        <v>1931</v>
+      </c>
+      <c r="C1157" t="s">
+        <v>1932</v>
+      </c>
+    </row>
+    <row r="1158" spans="1:26">
+      <c r="B1158" t="s">
+        <v>1933</v>
+      </c>
+      <c r="C1158" t="s">
+        <v>1934</v>
+      </c>
+    </row>
+    <row r="1159" spans="1:26">
+      <c r="B1159" t="s">
+        <v>1935</v>
+      </c>
+      <c r="C1159" t="s">
+        <v>1936</v>
+      </c>
+    </row>
+    <row r="1160" spans="1:26">
+      <c r="B1160" t="s">
+        <v>1937</v>
+      </c>
+      <c r="C1160" t="s">
+        <v>1938</v>
+      </c>
+    </row>
+    <row r="1161" spans="1:26">
+      <c r="B1161" t="s">
+        <v>1939</v>
+      </c>
+      <c r="C1161" t="s">
+        <v>1940</v>
+      </c>
+    </row>
+    <row r="1162" spans="1:26">
+      <c r="B1162" t="s">
+        <v>1941</v>
+      </c>
+      <c r="C1162" t="s">
+        <v>1942</v>
+      </c>
+    </row>
+    <row r="1163" spans="1:26">
+      <c r="B1163" t="s">
+        <v>1943</v>
+      </c>
+      <c r="C1163" t="s">
+        <v>1944</v>
+      </c>
+    </row>
+    <row r="1164" spans="1:26">
+      <c r="B1164" t="s">
+        <v>1945</v>
+      </c>
+      <c r="C1164" t="s">
+        <v>1946</v>
+      </c>
+    </row>
+    <row r="1165" spans="1:26">
+      <c r="B1165" t="s">
+        <v>1947</v>
+      </c>
+      <c r="C1165" t="s">
+        <v>1948</v>
+      </c>
+    </row>
+    <row r="1166" spans="1:26">
+      <c r="B1166" t="s">
+        <v>1949</v>
+      </c>
+      <c r="C1166" t="s">
+        <v>1950</v>
+      </c>
+    </row>
+    <row r="1167" spans="1:26">
+      <c r="B1167" t="s">
+        <v>1951</v>
+      </c>
+      <c r="C1167" t="s">
+        <v>1952</v>
+      </c>
+    </row>
+    <row r="1168" spans="1:26">
+      <c r="B1168" t="s">
+        <v>1953</v>
+      </c>
+      <c r="C1168" t="s">
+        <v>1954</v>
+      </c>
+    </row>
+    <row r="1169" spans="1:26">
+      <c r="B1169" t="s">
+        <v>1955</v>
+      </c>
+      <c r="C1169" t="s">
+        <v>1956</v>
+      </c>
+    </row>
+    <row r="1170" spans="1:26">
+      <c r="B1170" t="s">
+        <v>1957</v>
+      </c>
+      <c r="C1170" t="s">
+        <v>1958</v>
+      </c>
+    </row>
+    <row r="1171" spans="1:26">
+      <c r="B1171" t="s">
+        <v>1959</v>
+      </c>
+      <c r="C1171" t="s">
+        <v>1960</v>
+      </c>
+    </row>
+    <row r="1172" spans="1:26">
+      <c r="B1172" t="s">
+        <v>1961</v>
+      </c>
+      <c r="C1172" t="s">
+        <v>1962</v>
+      </c>
+    </row>
+    <row r="1173" spans="1:26">
+      <c r="B1173" t="s">
+        <v>1963</v>
+      </c>
+      <c r="C1173" t="s">
+        <v>1964</v>
+      </c>
+    </row>
+    <row r="1174" spans="1:26">
+      <c r="B1174" t="s">
+        <v>1965</v>
+      </c>
+      <c r="C1174" t="s">
+        <v>1966</v>
+      </c>
+    </row>
+    <row r="1175" spans="1:26">
+      <c r="B1175" t="s">
+        <v>1967</v>
+      </c>
+      <c r="C1175" t="s">
+        <v>1968</v>
+      </c>
+    </row>
+    <row r="1176" spans="1:26">
+      <c r="B1176" t="s">
+        <v>1969</v>
+      </c>
+      <c r="C1176" t="s">
+        <v>1970</v>
+      </c>
+    </row>
+    <row r="1177" spans="1:26">
+      <c r="B1177" t="s">
+        <v>1971</v>
+      </c>
+      <c r="C1177" t="s">
+        <v>1972</v>
+      </c>
+    </row>
+    <row r="1178" spans="1:26">
+      <c r="B1178" t="s">
+        <v>1973</v>
+      </c>
+      <c r="C1178" t="s">
+        <v>1974</v>
+      </c>
+    </row>
+    <row r="1179" spans="1:26">
+      <c r="B1179" t="s">
+        <v>1975</v>
+      </c>
+      <c r="C1179" t="s">
+        <v>1976</v>
+      </c>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
+  <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Results</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>