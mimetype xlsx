--- v1 (2026-01-27)
+++ v2 (2026-08-17)
@@ -28,168 +28,168 @@
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Results" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="44">
   <si>
     <t>Image</t>
   </si>
   <si>
     <t>Object</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Date</t>
   </si>
   <si>
+    <t>Newsclipping - Vancouver Daily Province: Bhagwan Singh can not return is declaration (2021_07_10785)</t>
+  </si>
+  <si>
+    <t>Letter from Reid to Stevens re an account of the Komagatu Maru (2021_07_10772)</t>
+  </si>
+  <si>
+    <t>Page 650</t>
+  </si>
+  <si>
+    <t>Letter from Malcolm Reid to Stevens enclosing newspaper clippings re Bhagwan Singh (2021_07_10685)</t>
+  </si>
+  <si>
+    <t>Page 120</t>
+  </si>
+  <si>
+    <t>Copy of letter from Malcolm Reid to W. D. Scott re Dr. Davichand's plan to bring in sixty Hindus (2021_07_10656)</t>
+  </si>
+  <si>
+    <t>Page 95</t>
+  </si>
+  <si>
+    <t>Letter from Malcolm Reid to Stevens enclosing translations of the Hindu paper 'Mutiny' (2021_07_10655)</t>
+  </si>
+  <si>
+    <t>Page 62</t>
+  </si>
+  <si>
+    <t>[A wooden bridge over a slough at Jericho Beach] (2021_07_10631)</t>
+  </si>
+  <si>
+    <t>City of Vancouver Archives. Item number CVA 371-415</t>
+  </si>
+  <si>
+    <t>Komagata Maru moored in unknown harbour (2021_07_10599)</t>
+  </si>
+  <si>
+    <t>Vancouver Public Library. Accession number 83583</t>
+  </si>
+  <si>
+    <t>Newsclipping - Vancouver Sun: Immigration department ignores Justice's order: Hindu priest is deported (2021_07_10515)</t>
+  </si>
+  <si>
+    <t>[Extract from Malcolm R. J. Reid, Dominion Immigration Agent, to William D. Scott, Superintendent of Immigration, re need to enforce immigration laws] (2021_07_10351)</t>
+  </si>
+  <si>
+    <t>Library and Archives Canada. RG76, Vol. 387, File 536999, PEI RO</t>
+  </si>
+  <si>
+    <t>[Extract from Thomas R. E. McInnes, Vancouver, to Robert Borden, Prime Minister, re need for Immigration Department to work with Hindu leaders] (2021_07_10350)</t>
+  </si>
+  <si>
+    <t>Library and Archives Canada. Borden Papers</t>
+  </si>
+  <si>
+    <t>Why was Bhagwan Singh deported from Canada: the disloyalty of the Hindustanis who helped to deport Bhagwan Singh [Extract from issue number 5 of the Ghadar paper edited by Har Dayal and published in San Francisco in December, 1914. Translated in Vancouver for the Immigration Department] (2021_07_10349)</t>
+  </si>
+  <si>
+    <t>Statement given to Immigration officers by informers and their friends [re meeting by Husain Rahim and Sohan Lal] (2021_07_10323)</t>
+  </si>
+  <si>
+    <t>City of Vancouver Archives. Add. Mss. No. 69, Vol. 1</t>
+  </si>
+  <si>
+    <t>Copies of the declarations [of Sikhs re tyranny] (see p. 121) (2021_07_9376)</t>
+  </si>
+  <si>
+    <t>Page 122-127</t>
+  </si>
+  <si>
+    <t>[Translations of Hindu paper 'Mutiny' No. 9] (2021_07_9363)</t>
+  </si>
+  <si>
+    <t>Page 63-92</t>
+  </si>
+  <si>
+    <t>Copy of letter from Malcolm Reid to W. D. Scott sent with Minutes of a Board of Enquiry re Natha Singh, alias Bhagwan Singh (2021_07_9321)</t>
+  </si>
+  <si>
+    <t>Page 49-51</t>
+  </si>
+  <si>
+    <t>[Malcolm R. J. Reid, Dominion Immigration Agent, to William W. Cory, Deputy Minister of the Interior. With enclosures] (2021_07_4824)</t>
+  </si>
+  <si>
+    <t>Library and Archives Canada. RG7-G-21, Vol. 206, File 332, vol. 13 (a)</t>
+  </si>
+  <si>
+    <t>The Hindustanee Volume 1 No. 2 Page 1-8 (2021_07_3131)</t>
+  </si>
+  <si>
+    <t>Page 009-016</t>
+  </si>
+  <si>
+    <t>The Hindustanee Volume 1 No. 1 Page 1-8 (2021_07_3122)</t>
+  </si>
+  <si>
+    <t>Page 001-008</t>
+  </si>
+  <si>
+    <t>Copy of report of Malcolm Reid (see p. 685). Page 1-5 (2021_07_2448)</t>
+  </si>
+  <si>
+    <t>Page 686-690</t>
+  </si>
+  <si>
+    <t>[1914 scrapbook] (2021_07_2227)</t>
+  </si>
+  <si>
+    <t>This scrapbook contains newspaper clippings collected by Arjan Singh Chand.</t>
+  </si>
+  <si>
+    <t>The Hindustanee. Vol. 1, no. II (2021_07_2023)</t>
+  </si>
+  <si>
+    <t>Taken from a scrapbook created by Arjan Singh Chand.</t>
+  </si>
+  <si>
     <t>The Hindustanee. Vol. 1, no. I (2021_07_2014)</t>
-  </si>
-[...115 lines deleted...]
-    <t>Newsclipping - Vancouver Daily Province: Bhagwan Singh can not return is declaration (2021_07_10785)</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="12"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
@@ -211,693 +211,693 @@
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="left" vertical="center" textRotation="0" wrapText="false" shrinkToFit="true"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="true"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24556_ca_object_representations_media_3636_large1.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54838_ca_object_representations_media_3637_large2.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38502_ca_object_representations_media_3644_large3.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5857_ca_object_representations_media_3659_large4.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11370_ca_object_representations_media_3766_large5.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65269_ca_object_representations_media_3767_large6.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728_ca_object_representations_media_3994_large7.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/documentIcon7008.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/documentIcon7009.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/documentIcon70010.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23972_ca_object_representations_media_3172_large11.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14287_ca_object_representations_media_3198_large12.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62728_ca_object_representations_media_3199_large13.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34856_ca_object_representations_media_3200_large14.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50624_ca_object_representations_media_3368_large15.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33608_ca_object_representations_media_3047_large16.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30435_ca_object_representations_media_3077_large17.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10689_ca_object_representations_media_3400_large18.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4545_ca_object_representations_media_3401_large19.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1001_ca_object_representations_media_3430_large20.jpg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97456_ca_object_representations_media_3542_large21.jpg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14280_ca_object_representations_media_3555_large22.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14280_ca_object_representations_media_3555_large1.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97456_ca_object_representations_media_3542_large2.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1001_ca_object_representations_media_3430_large3.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4545_ca_object_representations_media_3401_large4.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10689_ca_object_representations_media_3400_large5.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30435_ca_object_representations_media_3077_large6.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33608_ca_object_representations_media_3047_large7.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50624_ca_object_representations_media_3368_large8.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34856_ca_object_representations_media_3200_large9.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62728_ca_object_representations_media_3199_large10.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14287_ca_object_representations_media_3198_large11.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23972_ca_object_representations_media_3172_large12.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/documentIcon70013.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/documentIcon70014.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/documentIcon70015.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728_ca_object_representations_media_3994_large16.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65269_ca_object_representations_media_3767_large17.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11370_ca_object_representations_media_3766_large18.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5857_ca_object_representations_media_3659_large19.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38502_ca_object_representations_media_3644_large20.jpg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54838_ca_object_representations_media_3637_large21.jpg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24556_ca_object_representations_media_3636_large22.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
+    <xdr:ext cx="6667500" cy="8296275"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="1" name="imageA2" descr="imageA2"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>2</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="10810875"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="2" name="imageA3" descr="imageA3"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>3</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="8724900"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="3" name="imageA4" descr="imageA4"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId3"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>4</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="8286750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="4" name="imageA5" descr="imageA5"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId4"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>5</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="8705850"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="5" name="imageA6" descr="imageA6"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId5"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>6</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4552950"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="6" name="imageA7" descr="imageA7"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId6"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>7</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="3838575"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="7" name="imageA8" descr="imageA8"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId7"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>8</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="10287000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="8" name="imageA9" descr="imageA9"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId8"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>9</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="3162300"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="9" name="imageA10" descr="imageA10"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId9"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>10</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="3467100"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="10" name="imageA11" descr="imageA11"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId10"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>11</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="8077200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="11" name="imageA12" descr="imageA12"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId11"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>12</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="8620125"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="12" name="imageA13" descr="imageA13"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId12"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>13</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="3333750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="13" name="imageA14" descr="imageA14"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId13"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>14</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="3333750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="14" name="imageA15" descr="imageA15"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId14"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>15</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="3333750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="15" name="imageA16" descr="imageA16"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId15"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>16</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="11096625"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="16" name="imageA17" descr="imageA17"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId16"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>17</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="9029700"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="17" name="imageA18" descr="imageA18"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId17"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>18</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="8896350"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="18" name="imageA19" descr="imageA19"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId18"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>19</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="10772775"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="19" name="imageA20" descr="imageA20"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId19"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>20</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="10277475"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="20" name="imageA21" descr="imageA21"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId20"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
     <xdr:ext cx="6667500" cy="10172700"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="1" name="imageA2" descr="imageA2"/>
-[...23 lines deleted...]
-      <xdr:row>2</xdr:row>
+        <xdr:cNvPr id="21" name="imageA22" descr="imageA22"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId21"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>22</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="6667500" cy="10172700"/>
-    <xdr:pic>
-[...598 lines deleted...]
-    <xdr:ext cx="6667500" cy="8296275"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="22" name="imageA23" descr="imageA23"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId22"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
@@ -1223,237 +1223,237 @@
     <col min="18" max="18" width="9.10" bestFit="true" style="0"/>
     <col min="19" max="19" width="9.10" bestFit="true" style="0"/>
     <col min="20" max="20" width="9.10" bestFit="true" style="0"/>
     <col min="21" max="21" width="9.10" bestFit="true" style="0"/>
     <col min="22" max="22" width="9.10" bestFit="true" style="0"/>
     <col min="23" max="23" width="9.10" bestFit="true" style="0"/>
     <col min="24" max="24" width="9.10" bestFit="true" style="0"/>
     <col min="25" max="25" width="9.10" bestFit="true" style="0"/>
     <col min="26" max="26" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26" customHeight="1" ht="30">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
     </row>
-    <row r="2" spans="1:26" customHeight="1" ht="907">
+    <row r="2" spans="1:26" customHeight="1" ht="741">
       <c r="A2"/>
       <c r="B2" t="s">
         <v>4</v>
       </c>
-      <c r="C2" t="s">
-[...3 lines deleted...]
-    <row r="3" spans="1:26" customHeight="1" ht="907">
+    </row>
+    <row r="3" spans="1:26" customHeight="1" ht="964">
       <c r="A3"/>
       <c r="B3" t="s">
+        <v>5</v>
+      </c>
+      <c r="C3" t="s">
         <v>6</v>
       </c>
-      <c r="C3" t="s">
-[...3 lines deleted...]
-    <row r="4" spans="1:26" customHeight="1" ht="917">
+    </row>
+    <row r="4" spans="1:26" customHeight="1" ht="778">
       <c r="A4"/>
       <c r="B4" t="s">
         <v>7</v>
       </c>
       <c r="C4" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="5" spans="1:26" customHeight="1" ht="961">
+    <row r="5" spans="1:26" customHeight="1" ht="740">
       <c r="A5"/>
       <c r="B5" t="s">
         <v>9</v>
       </c>
       <c r="C5" t="s">
         <v>10</v>
       </c>
     </row>
-    <row r="6" spans="1:26" customHeight="1" ht="794">
+    <row r="6" spans="1:26" customHeight="1" ht="776">
       <c r="A6"/>
       <c r="B6" t="s">
         <v>11</v>
       </c>
       <c r="C6" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="7" spans="1:26" customHeight="1" ht="805">
+    <row r="7" spans="1:26" customHeight="1" ht="406">
       <c r="A7"/>
       <c r="B7" t="s">
         <v>13</v>
       </c>
       <c r="C7" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="8" spans="1:26" customHeight="1" ht="990">
+    <row r="8" spans="1:26" customHeight="1" ht="342">
       <c r="A8"/>
       <c r="B8" t="s">
         <v>15</v>
       </c>
       <c r="C8" t="s">
         <v>16</v>
       </c>
     </row>
-    <row r="9" spans="1:26" customHeight="1" ht="0">
+    <row r="9" spans="1:26" customHeight="1" ht="918">
       <c r="A9"/>
       <c r="B9" t="s">
         <v>17</v>
       </c>
-      <c r="C9" t="s">
-[...3 lines deleted...]
-    <row r="10" spans="1:26" customHeight="1" ht="0">
+    </row>
+    <row r="10" spans="1:26" customHeight="1" ht="283">
       <c r="A10"/>
       <c r="B10" t="s">
+        <v>18</v>
+      </c>
+      <c r="C10" t="s">
         <v>19</v>
       </c>
-      <c r="C10" t="s">
-[...3 lines deleted...]
-    <row r="11" spans="1:26" customHeight="1" ht="0">
+    </row>
+    <row r="11" spans="1:26" customHeight="1" ht="309">
       <c r="A11"/>
       <c r="B11" t="s">
+        <v>20</v>
+      </c>
+      <c r="C11" t="s">
         <v>21</v>
       </c>
-      <c r="C11" t="s">
-[...3 lines deleted...]
-    <row r="12" spans="1:26" customHeight="1" ht="769">
+    </row>
+    <row r="12" spans="1:26" customHeight="1" ht="720">
       <c r="A12"/>
       <c r="B12" t="s">
-        <v>23</v>
-[...5 lines deleted...]
-    <row r="13" spans="1:26" customHeight="1" ht="720">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="13" spans="1:26" customHeight="1" ht="769">
       <c r="A13"/>
       <c r="B13" t="s">
-        <v>25</v>
-[...2 lines deleted...]
-    <row r="14" spans="1:26" customHeight="1" ht="309">
+        <v>23</v>
+      </c>
+      <c r="C13" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="14" spans="1:26" customHeight="1" ht="0">
       <c r="A14"/>
       <c r="B14" t="s">
+        <v>25</v>
+      </c>
+      <c r="C14" t="s">
         <v>26</v>
       </c>
-      <c r="C14" t="s">
-[...3 lines deleted...]
-    <row r="15" spans="1:26" customHeight="1" ht="283">
+    </row>
+    <row r="15" spans="1:26" customHeight="1" ht="0">
       <c r="A15"/>
       <c r="B15" t="s">
+        <v>27</v>
+      </c>
+      <c r="C15" t="s">
         <v>28</v>
       </c>
-      <c r="C15" t="s">
-[...3 lines deleted...]
-    <row r="16" spans="1:26" customHeight="1" ht="918">
+    </row>
+    <row r="16" spans="1:26" customHeight="1" ht="0">
       <c r="A16"/>
       <c r="B16" t="s">
+        <v>29</v>
+      </c>
+      <c r="C16" t="s">
         <v>30</v>
       </c>
     </row>
-    <row r="17" spans="1:26" customHeight="1" ht="342">
+    <row r="17" spans="1:26" customHeight="1" ht="990">
       <c r="A17"/>
       <c r="B17" t="s">
         <v>31</v>
       </c>
       <c r="C17" t="s">
         <v>32</v>
       </c>
     </row>
-    <row r="18" spans="1:26" customHeight="1" ht="406">
+    <row r="18" spans="1:26" customHeight="1" ht="805">
       <c r="A18"/>
       <c r="B18" t="s">
         <v>33</v>
       </c>
       <c r="C18" t="s">
         <v>34</v>
       </c>
     </row>
-    <row r="19" spans="1:26" customHeight="1" ht="776">
+    <row r="19" spans="1:26" customHeight="1" ht="794">
       <c r="A19"/>
       <c r="B19" t="s">
         <v>35</v>
       </c>
       <c r="C19" t="s">
         <v>36</v>
       </c>
     </row>
-    <row r="20" spans="1:26" customHeight="1" ht="740">
+    <row r="20" spans="1:26" customHeight="1" ht="961">
       <c r="A20"/>
       <c r="B20" t="s">
         <v>37</v>
       </c>
       <c r="C20" t="s">
         <v>38</v>
       </c>
     </row>
-    <row r="21" spans="1:26" customHeight="1" ht="778">
+    <row r="21" spans="1:26" customHeight="1" ht="917">
       <c r="A21"/>
       <c r="B21" t="s">
         <v>39</v>
       </c>
       <c r="C21" t="s">
         <v>40</v>
       </c>
     </row>
-    <row r="22" spans="1:26" customHeight="1" ht="964">
+    <row r="22" spans="1:26" customHeight="1" ht="907">
       <c r="A22"/>
       <c r="B22" t="s">
         <v>41</v>
       </c>
       <c r="C22" t="s">
         <v>42</v>
       </c>
     </row>
-    <row r="23" spans="1:26" customHeight="1" ht="741">
+    <row r="23" spans="1:26" customHeight="1" ht="907">
       <c r="A23"/>
       <c r="B23" t="s">
         <v>43</v>
+      </c>
+      <c r="C23" t="s">
+        <v>42</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>