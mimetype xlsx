--- v0 (2025-12-13)
+++ v1 (2026-07-06)
@@ -1,73 +1,141 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
+  <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
+  <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Results" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="4">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="26">
   <si>
     <t>Image</t>
   </si>
   <si>
     <t>Object</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Date</t>
+  </si>
+  <si>
+    <t>[Green savings account booklet from The Royal Bank of Canada in Victoria, B.C.] (2020_05_01_13_003)</t>
+  </si>
+  <si>
+    <t>Green savings account booklet from The Royal Bank of Canadai n Victoria, B.C. Includes record of deposits and withdrawals from 1925 to 1935.</t>
+  </si>
+  <si>
+    <t>[Green savings account booklet from The Royal Bank of Canada in Victoria, B.C.] (2020_05_01_13_011)</t>
+  </si>
+  <si>
+    <t>Green savings account booklet of Mayo Singh from The Royal Bank of Canada in Victoria, B.C. Includes record of deposits and withdrawals from 1937 to 1946.</t>
+  </si>
+  <si>
+    <t>[Green savings account booklet of Mayo Singh from The Royal Bank of Canada in Victoria, B.C.] (2020_05_01_13_004)</t>
+  </si>
+  <si>
+    <t>Green savings account booklet of Mayo Singh from The Royal Bank of Canada in Victoria, B.C. Includes record of deposits and withdrawals from 1931 to 1937.</t>
+  </si>
+  <si>
+    <t>[Mayo Singh's account booklet of The Canadian Bank of Commerce] (2020_05_01_13_009)</t>
+  </si>
+  <si>
+    <t>Mayo Singh's account booklet of The Canadian Bank of Commerce. Includes record of deposits and withdrawals from 1919 to 1925.</t>
+  </si>
+  <si>
+    <t>[Red outer protective sleeve for savings account booklet from The Canadian Bank of Commerce in Victoria, B.C.] (2020_05_01_13_010)</t>
+  </si>
+  <si>
+    <t>Red outer protective sleeve for savings account booklet from The Canadian Bank of Commerce. It is for account No. 11001.</t>
+  </si>
+  <si>
+    <t>[Red savings account booklet from The Canadian Bank of Commerce] (2020_05_01_13_005)</t>
+  </si>
+  <si>
+    <t>Red savings account booklet from The Canadian Bank of Commerce. Includes record of deposits and withdrawals from 1922 to 1925.</t>
+  </si>
+  <si>
+    <t>[Red savings account booklet from The Canadian Bank of Commerce] (2020_05_01_13_006)</t>
+  </si>
+  <si>
+    <t>Red savings account booklet from The Canadian Bank of Commerce. Includes record of deposits and withdrawals from 1936 to 1939.</t>
+  </si>
+  <si>
+    <t>[Yellow outer protective sleeve for savings account booklet from The Canadian Bank of Commerce in Vancouver, B.C.] (2020_05_01_13_012)</t>
+  </si>
+  <si>
+    <t>Yellow outer protective sleeve for savings account booklet from The Canadian Bank of Commerce in Vancouver, B.C.</t>
+  </si>
+  <si>
+    <t>[Yellow outer protective sleeve for savings account booklet from The Canadian Bank of Commerce in Duncan, B.C.] (2020_05_01_13_013)</t>
+  </si>
+  <si>
+    <t>Yellow outer protective sleeve for savings account booklet from The Canadian Bank of Commerce in Duncan, B.C.</t>
+  </si>
+  <si>
+    <t>[Yellow savings account booklet from the Fairview branch in Vancouver, B.C. of The Canadian Bank of Commerce] (2020_05_01_13_001)</t>
+  </si>
+  <si>
+    <t>Yellow savings account booklet from the Fairview Branch of The Canadian Bank of Commerce in Vancouver, B.C. Account "M590" and "Duplicate" are handwritten on it. Includes record of deposits and withdrawals from 1941 to 1944.</t>
+  </si>
+  <si>
+    <t>[Yellow savings account booklet from the Fairview branch in Duncan, B.C. of The Canadian Bank of Commerce] (2020_05_01_13_002)</t>
+  </si>
+  <si>
+    <t>Yellow savings account booklet from the Fairview Branch of The Canadian Bank of Commerce in Duncan, B.C. Includes record of deposits and withdrawals from 1943 to 1950.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="12"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
@@ -86,50 +154,389 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="left" vertical="center" textRotation="0" wrapText="false" shrinkToFit="true"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="true"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
+</file>
+
+<file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99292_ca_object_representations_media_5289_large1.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98425_ca_object_representations_media_5297_large2.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36114_ca_object_representations_media_5290_large3.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52013_ca_object_representations_media_5295_large4.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29471_ca_object_representations_media_5296_large5.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11951_ca_object_representations_media_5291_large6.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88786_ca_object_representations_media_5292_large7.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77706_ca_object_representations_media_5298_large8.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23581_ca_object_representations_media_5299_large9.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55071_ca_object_representations_media_5287_large10.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93547_ca_object_representations_media_5288_large11.jpg"/></Relationships>
+</file>
+
+<file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
+<xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>1</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="10991850"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="1" name="imageA2" descr="imageA2"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>2</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="11115675"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="2" name="imageA3" descr="imageA3"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>3</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="11496675"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="3" name="imageA4" descr="imageA4"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId3"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>4</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="11287125"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="4" name="imageA5" descr="imageA5"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId4"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>5</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="9820275"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="5" name="imageA6" descr="imageA6"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId5"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>6</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="10648950"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="6" name="imageA7" descr="imageA7"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId6"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>7</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="10496550"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="7" name="imageA8" descr="imageA8"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId7"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>8</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="10334625"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="8" name="imageA9" descr="imageA9"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId8"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>9</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="10067925"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="9" name="imageA10" descr="imageA10"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId9"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>10</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="10925175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="10" name="imageA11" descr="imageA11"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId10"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>11</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="10848975"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="11" name="imageA12" descr="imageA12"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId11"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+</xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -374,121 +781,221 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z1"/>
+  <dimension ref="A1:Z12"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="D1" sqref="D1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="8" bestFit="true" customWidth="true" style="0"/>
-[...1 lines deleted...]
-    <col min="3" max="3" width="16" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="94" customWidth="true" style="0"/>
+    <col min="2" max="2" width="50" customWidth="true" style="0"/>
+    <col min="3" max="3" width="50" customWidth="true" style="0"/>
     <col min="4" max="4" width="6" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="9.10" bestFit="true" style="0"/>
     <col min="6" max="6" width="9.10" bestFit="true" style="0"/>
     <col min="7" max="7" width="9.10" bestFit="true" style="0"/>
     <col min="8" max="8" width="9.10" bestFit="true" style="0"/>
     <col min="9" max="9" width="9.10" bestFit="true" style="0"/>
     <col min="10" max="10" width="9.10" bestFit="true" style="0"/>
     <col min="11" max="11" width="9.10" bestFit="true" style="0"/>
     <col min="12" max="12" width="9.10" bestFit="true" style="0"/>
     <col min="13" max="13" width="9.10" bestFit="true" style="0"/>
     <col min="14" max="14" width="9.10" bestFit="true" style="0"/>
     <col min="15" max="15" width="9.10" bestFit="true" style="0"/>
     <col min="16" max="16" width="9.10" bestFit="true" style="0"/>
     <col min="17" max="17" width="9.10" bestFit="true" style="0"/>
     <col min="18" max="18" width="9.10" bestFit="true" style="0"/>
     <col min="19" max="19" width="9.10" bestFit="true" style="0"/>
     <col min="20" max="20" width="9.10" bestFit="true" style="0"/>
     <col min="21" max="21" width="9.10" bestFit="true" style="0"/>
     <col min="22" max="22" width="9.10" bestFit="true" style="0"/>
     <col min="23" max="23" width="9.10" bestFit="true" style="0"/>
     <col min="24" max="24" width="9.10" bestFit="true" style="0"/>
     <col min="25" max="25" width="9.10" bestFit="true" style="0"/>
     <col min="26" max="26" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26" customHeight="1" ht="30">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
     </row>
+    <row r="2" spans="1:26" customHeight="1" ht="980">
+      <c r="A2"/>
+      <c r="B2" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="3" spans="1:26" customHeight="1" ht="991">
+      <c r="A3"/>
+      <c r="B3" t="s">
+        <v>6</v>
+      </c>
+      <c r="C3" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="4" spans="1:26" customHeight="1" ht="1026">
+      <c r="A4"/>
+      <c r="B4" t="s">
+        <v>8</v>
+      </c>
+      <c r="C4" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="5" spans="1:26" customHeight="1" ht="1007">
+      <c r="A5"/>
+      <c r="B5" t="s">
+        <v>10</v>
+      </c>
+      <c r="C5" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="6" spans="1:26" customHeight="1" ht="877">
+      <c r="A6"/>
+      <c r="B6" t="s">
+        <v>12</v>
+      </c>
+      <c r="C6" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="7" spans="1:26" customHeight="1" ht="950">
+      <c r="A7"/>
+      <c r="B7" t="s">
+        <v>14</v>
+      </c>
+      <c r="C7" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="8" spans="1:26" customHeight="1" ht="937">
+      <c r="A8"/>
+      <c r="B8" t="s">
+        <v>16</v>
+      </c>
+      <c r="C8" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="9" spans="1:26" customHeight="1" ht="923">
+      <c r="A9"/>
+      <c r="B9" t="s">
+        <v>18</v>
+      </c>
+      <c r="C9" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="10" spans="1:26" customHeight="1" ht="899">
+      <c r="A10"/>
+      <c r="B10" t="s">
+        <v>20</v>
+      </c>
+      <c r="C10" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="11" spans="1:26" customHeight="1" ht="975">
+      <c r="A11"/>
+      <c r="B11" t="s">
+        <v>22</v>
+      </c>
+      <c r="C11" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="12" spans="1:26" customHeight="1" ht="969">
+      <c r="A12"/>
+      <c r="B12" t="s">
+        <v>24</v>
+      </c>
+      <c r="C12" t="s">
+        <v>25</v>
+      </c>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
+  <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Results</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>