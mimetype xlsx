--- v0 (2026-02-22)
+++ v1 (2026-07-06)
@@ -1,73 +1,105 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
+  <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
+  <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Results" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="4">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="14">
   <si>
     <t>Image</t>
   </si>
   <si>
     <t>Object</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Date</t>
+  </si>
+  <si>
+    <t>Newsclippings - Swear murder was advocated in temple; Baboo Singh committed; Bela is acquitted by assize jury (2021_07_4219)</t>
+  </si>
+  <si>
+    <t>Page 080</t>
+  </si>
+  <si>
+    <t>[Extract from statement given to Immigration Department by Bela Singh, Babu Singh, Ganga Ram and others. Copy] (2021_07_4812)</t>
+  </si>
+  <si>
+    <t>Library and Archives Canada. RG7-G-21, File 332, vol. 13 (a)</t>
+  </si>
+  <si>
+    <t>Statement[s] made by Bela Singh [and Babu Singh] at the Immigration Office, in the presence of: Detective Crewe, Dominion Immigration Agent Reid, Inspector Hopkinson and Asst. Imm. Agent Howard, on the 18th day of June, A.D. 1914, at the hour of 4.15 o'clock in the afternoon (2021_07_4964)</t>
+  </si>
+  <si>
+    <t>Library and Archives Canada. RG76, Vol. 601, File 879545, pt. 3</t>
+  </si>
+  <si>
+    <t>Copies of the declarations [of Sikhs re tyranny] (see p. 121) (2021_07_9376)</t>
+  </si>
+  <si>
+    <t>Page 122-127</t>
+  </si>
+  <si>
+    <t>Statement given to Immigration officers by informers and their friends [re meeting by Husain Rahim and Sohan Lal] (2021_07_10323)</t>
+  </si>
+  <si>
+    <t>City of Vancouver Archives. Add. Mss. No. 69, Vol. 1</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="12"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
@@ -86,50 +118,209 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="left" vertical="center" textRotation="0" wrapText="false" shrinkToFit="true"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="true"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
+</file>
+
+<file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84090_ca_object_representations_media_3866_large1.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26159_ca_object_representations_media_3992_large2.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37448_ca_object_representations_media_4025_large3.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/documentIcon7004.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23972_ca_object_representations_media_3172_large5.jpg"/></Relationships>
+</file>
+
+<file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
+<xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>1</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="9801225"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="1" name="imageA2" descr="imageA2"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>2</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="11049000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="2" name="imageA3" descr="imageA3"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>3</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="12334875"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="3" name="imageA4" descr="imageA4"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId3"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>4</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="3333750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="4" name="imageA5" descr="imageA5"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId4"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>5</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="8620125"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="5" name="imageA6" descr="imageA6"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId5"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+</xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -374,121 +565,167 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z1"/>
+  <dimension ref="A1:Z6"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="D1" sqref="D1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="8" bestFit="true" customWidth="true" style="0"/>
-[...1 lines deleted...]
-    <col min="3" max="3" width="16" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="94" customWidth="true" style="0"/>
+    <col min="2" max="2" width="50" customWidth="true" style="0"/>
+    <col min="3" max="3" width="50" customWidth="true" style="0"/>
     <col min="4" max="4" width="6" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="9.10" bestFit="true" style="0"/>
     <col min="6" max="6" width="9.10" bestFit="true" style="0"/>
     <col min="7" max="7" width="9.10" bestFit="true" style="0"/>
     <col min="8" max="8" width="9.10" bestFit="true" style="0"/>
     <col min="9" max="9" width="9.10" bestFit="true" style="0"/>
     <col min="10" max="10" width="9.10" bestFit="true" style="0"/>
     <col min="11" max="11" width="9.10" bestFit="true" style="0"/>
     <col min="12" max="12" width="9.10" bestFit="true" style="0"/>
     <col min="13" max="13" width="9.10" bestFit="true" style="0"/>
     <col min="14" max="14" width="9.10" bestFit="true" style="0"/>
     <col min="15" max="15" width="9.10" bestFit="true" style="0"/>
     <col min="16" max="16" width="9.10" bestFit="true" style="0"/>
     <col min="17" max="17" width="9.10" bestFit="true" style="0"/>
     <col min="18" max="18" width="9.10" bestFit="true" style="0"/>
     <col min="19" max="19" width="9.10" bestFit="true" style="0"/>
     <col min="20" max="20" width="9.10" bestFit="true" style="0"/>
     <col min="21" max="21" width="9.10" bestFit="true" style="0"/>
     <col min="22" max="22" width="9.10" bestFit="true" style="0"/>
     <col min="23" max="23" width="9.10" bestFit="true" style="0"/>
     <col min="24" max="24" width="9.10" bestFit="true" style="0"/>
     <col min="25" max="25" width="9.10" bestFit="true" style="0"/>
     <col min="26" max="26" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26" customHeight="1" ht="30">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
     </row>
+    <row r="2" spans="1:26" customHeight="1" ht="875">
+      <c r="A2"/>
+      <c r="B2" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="3" spans="1:26" customHeight="1" ht="986">
+      <c r="A3"/>
+      <c r="B3" t="s">
+        <v>6</v>
+      </c>
+      <c r="C3" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="4" spans="1:26" customHeight="1" ht="1100">
+      <c r="A4"/>
+      <c r="B4" t="s">
+        <v>8</v>
+      </c>
+      <c r="C4" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="5" spans="1:26" customHeight="1" ht="0">
+      <c r="A5"/>
+      <c r="B5" t="s">
+        <v>10</v>
+      </c>
+      <c r="C5" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="6" spans="1:26" customHeight="1" ht="769">
+      <c r="A6"/>
+      <c r="B6" t="s">
+        <v>12</v>
+      </c>
+      <c r="C6" t="s">
+        <v>13</v>
+      </c>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
+  <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Results</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>