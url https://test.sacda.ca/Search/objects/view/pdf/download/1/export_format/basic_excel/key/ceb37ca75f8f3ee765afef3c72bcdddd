--- v0 (2026-07-06)
+++ v1 (2026-07-06)
@@ -1,73 +1,534 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
+  <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
+  <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Results" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="4">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="157">
   <si>
     <t>Image</t>
   </si>
   <si>
     <t>Object</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Date</t>
+  </si>
+  <si>
+    <t>[Correspondence from R. Prevost] (2020_01_002_001)</t>
+  </si>
+  <si>
+    <t>Correspondence written by R. Prevost that were sent, or copied, to Baltej Singh Dhillon, the Calgary Sun, the Council of Sikh Organizations, and Harvey Andre, M.P. for Calgary Centre. Content of correspondence includes Prevost's prejudiced belief against Sikhs and the impact of the overturn of the R.C.M.P. turban ban.</t>
+  </si>
+  <si>
+    <t>Community policing report (2020_01_002_002)</t>
+  </si>
+  <si>
+    <t>This document contains a Community policing report written by Administrator/Clerk Robert Grivel in correspondence to Staff Sgt. Carl W. Busson and was copied to Constable Baltej Singh Dhillion. Content of correspondence includes Grivel's acknowledgement of the Busson's team work to promote a "crime prevention" attitude at the Quesnel detachment.</t>
+  </si>
+  <si>
+    <t>[Notes on directions and meeting from Gurinder Singh] (2020_01_002_003)</t>
+  </si>
+  <si>
+    <t>The first page of this document contains handwritten notes, some of which are written in English. The second page contains a typed thank you note from Director Gurinder Singh.</t>
+  </si>
+  <si>
+    <t>Turban-clad mountie hailed as inspiration (2020_01_002_004)</t>
+  </si>
+  <si>
+    <t>This document contains newspaper articles and letters to the editor from the Windsor Star. The letters to the editor are written between November 11-25 in response to an article written by Jacqueline Smrke about Baltej Singh Dhillon's efforts to overturn the R.C.M.P. turban ban. The document also contains a copy of a letter from Les Dickirsen, a Chairperson with a Human Rights Committee to the Windsor Star in support of Dhillon.</t>
+  </si>
+  <si>
+    <t>[Correspondence from Sikh Education &amp; Research Centre of Windsor] (2020_01_002_005)</t>
+  </si>
+  <si>
+    <t>Correspondence from Sikh Education &amp; Research Centre of Windsor sent to Baltej Singh Dhillon in Quesnel. Content of correspondence relays well wishes, confirmation upon receiving filmed seminars featuring Dhillon, and data about favourability of letters to the editor in response to an article about Dhillon in the Windsor Star.</t>
+  </si>
+  <si>
+    <t>Differences aside = Monumental mountie (2020_01_002_006)</t>
+  </si>
+  <si>
+    <t>This document contains a 2006 newspaper article about Baltej Singh Dhillon. Content recounts Dhillon's struggle to combat the turban ban in the R.C.M.P. in 1991 and the prejudice displayed in response.</t>
+  </si>
+  <si>
+    <t>Class of '91 (2020_01_002_008)</t>
+  </si>
+  <si>
+    <t>This document contains a newspaper clipping from The Globe and Mail, featuring an image of Baltej Singh Dhillon after graduating from the Royal Canadian Mounted Police.</t>
+  </si>
+  <si>
+    <t>[Correspondence from Peter J.M. Pallesen] (2020_01_002_009)</t>
+  </si>
+  <si>
+    <t>This document contains correspondence from Peter J.M. Pallesen to Baltej Singh Dhillon in 1994 about a litigation case arguing against allowing R.C.M.P. uniform variations for religious and traditional reasons. What follows are 10 pages of court documents from March, 1992, a partial newspaper article from the Calgary Herald about the court decision and a policy memo from the Canadian Reform Party of Canada from Calgary.</t>
+  </si>
+  <si>
+    <t>Leave in advance of annual entitlement (2020_01_002_010)</t>
+  </si>
+  <si>
+    <t>Memo sent from the Prince George Subdivision to the Quesnel Detachment, and was copied to Constable Baltej Singh Dhillon, approving annual entitlement of leave for 1995.</t>
+  </si>
+  <si>
+    <t>[Correspondence from Wendy Hanrahan and Dragon Lake Elementary School] (2020_01_002_011)</t>
+  </si>
+  <si>
+    <t>Correspondence written by Secretary Wendy Hanrahan to Baltej Singh Dhillon. The content is Wendy thanking him for speaking with their Parent Advisory Council at the Dragon Lake Elementary School in Quesnel, 1995 on behalf of the Quesnel detachment about safety.</t>
+  </si>
+  <si>
+    <t>Season's greetings (2020_01_002_012)</t>
+  </si>
+  <si>
+    <t>This document contains an envelope and postcard addressed from Peter J.M. Pallesen to Baltej Singh Dhillon at the Quesnel Detachment. The post card wishes Season's Greetings to Baltej and his family from Pallesen in December of 1994.</t>
+  </si>
+  <si>
+    <t>[Certificate from B.C. Ministry of Health] (2020_01_002_013)</t>
+  </si>
+  <si>
+    <t>This certificate was awarded from B.C. Ministry of Health to Baltej Singh Dhillon in 1994. Regional Director of Alcohol and Drug Services Peter Cunningham recognized Dhillon for his commitment and support for Drug Awareness Week.</t>
+  </si>
+  <si>
+    <t>Request for leave in advance (2020_01_002_015)</t>
+  </si>
+  <si>
+    <t>This document from Carl W. Busson to the Prince George Subdivision approves Baltej Singh Dhillon's request for leave from the department. The content is Busson supporting Dhillon's request to attend his sister's wedding in Malaysia in 1995.</t>
+  </si>
+  <si>
+    <t>Re: training candidate (2020_01_002_016)</t>
+  </si>
+  <si>
+    <t>This document from R.B. Kourlwick Jai to Staff Sgt. Hanke, recommending Baltej Singh Dhillon to recieve training for a program entitled Crime Prevention Through Environmental Design. The rest of the document contains another recommendation for a Constable Cam Percy for Advance Child Abuse training program.</t>
+  </si>
+  <si>
+    <t>Citizens on Patrol a way to make a change (2020_01_002_018)</t>
+  </si>
+  <si>
+    <t>This newspaper article written by Joanne Hazen in the Quensel Caribou Observer in the Crime section. The article addresses Baltej Singh Dhillon's participation in the Citizens on Patrol program, where approved patrols of citizens canvas Quesnel and phone in any suspicious activity to the R.C.M.P.</t>
+  </si>
+  <si>
+    <t>[Correspondence from Dianne Pelz] (2020_01_002_019)</t>
+  </si>
+  <si>
+    <t>Correspondence written by Dianne Pelz that was sent to Carl W. Busson and copied to Baltej Singh Dhillon, and Mike Standbridge. Content of correspondence includes Pelz, the Area Coordinator of the Block Parent Program, thanking Dhillon for his support of the program and Standbridge for answering their phone calls.</t>
+  </si>
+  <si>
+    <t>Re: self-defense awareness program (2020_01_002_020)</t>
+  </si>
+  <si>
+    <t>Correspondence between Sergeant K.G. Alrod and Principal Peter Walsh about the Self-Defense Awareness Program and Baltej Singh Dhillon's participation. Dhillon was CC'd in the correspondence. The content is Walsh requesting training videos, as Dhillon had attended one of the four times the self-defense course was held. Included are course evaluation and comments from students.</t>
+  </si>
+  <si>
+    <t>Coquitlam/Port Coquitlam RCMP citizen's patrol seminar (2020_01_002_022)</t>
+  </si>
+  <si>
+    <t>Document is a certificate presented to Baltej Singh Dhillon from Brian Foote and G.B. Braithwaite from the Coquitlam RCMP Citizen's Patrol Seminar. This certificate was present to Dhillon in June of 1995.</t>
+  </si>
+  <si>
+    <t>[Correspondence from Connie Curtis] (2020_01_002_023)</t>
+  </si>
+  <si>
+    <t>Correspondence from Connie Curtis to Baltej Singh Dhillon while at the Training Academy in Regina, Saskatchewan, 1991. Curtis congratulates Dhillon on his graduation and shows support to reassure him that any prejudiced comments towards him are in the minority.</t>
+  </si>
+  <si>
+    <t>Certificate of appointment (2020_01_002_024)</t>
+  </si>
+  <si>
+    <t>This document from the R.C.M.P. to Baltej Singh Dhillon certifies him as a Peace Officer in November of 1990.</t>
+  </si>
+  <si>
+    <t>[Correspondence from Leslie and Michael Kaduch] (2020_01_002_025)</t>
+  </si>
+  <si>
+    <t>Correspondence from Leslie and Michael Kaduch in Ottawa to Baltej Singh Dhillon in Quesnel, B.C. Contents include postcard photo of a man, Horace, posing with a large fish entitled, "Fish Story", and the text congratulates Dhillon on his posting and his strength and tenacity in the face of prejudice and ignorance.</t>
+  </si>
+  <si>
+    <t>Multicultural week : Robron Secondary (2020_01_002_026)</t>
+  </si>
+  <si>
+    <t>This document contains a correspondence from the Campbell River Detachment to the Quesnel detachment, copied to Baltej Singh Dhillon's service file. They thank Dhillon for his presentation to the student body of Robron Secondary School. Also included are newspaper clippings from the Campbell River Mirror these appearances.</t>
+  </si>
+  <si>
+    <t>[Correspondence from Robert Ludine] (2020_01_002_027)</t>
+  </si>
+  <si>
+    <t>Correspondence from Vice-Principal Robert Lundine to Quesnel Detachment, copied to Baltej Singh Dhillon's file. Contents include Dhillon's visit to Robron Secondary, where he was given the honorary title of Principal for the day on Febraryt 26, 1993. Dhillon gave four seperate presentations at Robron Secondary to students grades 9-12.</t>
+  </si>
+  <si>
+    <t>Re: Grant v. Her Majesty the Queen; Federal court action (2020_01_002_028)</t>
+  </si>
+  <si>
+    <t>Correspondence from Susane N. Frost to Baltej Singh Dhillon. Content refers to a legal case about whether the Commissioner and Solicitor General's authority to change RCMP uniforms, and details individuals involved in their legal stance defending the policy change regarding turbans.</t>
+  </si>
+  <si>
+    <t>[Correspondence from Quesnel &amp; District Museum] (2020_01_002_029)</t>
+  </si>
+  <si>
+    <t>Correspondence from Ruth Stubbs, the Curator at the Quesnel &amp; District Museum, to Staff Sgt. Carl W. Busson, copied to Baltej Singh Dhillon's file. Content of correspondence includes Stubbs requesting a turban worn by Dhillon be donated to the museum because of its Religious significance. The other documents are memorandums authorizing this request for it's inclusion in their collection.</t>
+  </si>
+  <si>
+    <t>[Correspondence from Harkinder Singh] (2020_01_002_030)</t>
+  </si>
+  <si>
+    <t>Correspondence from Harkinder Singh to Carl W. Busson, copied for Baltej Singh Dhillon. Contents detail Harkinder Singh's appreciation of Dhillon's appearance at a seminar and the London Sikh Society's Gurdwara, speaking to his professionalism, personal demeanor and experiences in becoming an RCMP offier.</t>
+  </si>
+  <si>
+    <t>Performance evaluation and review report (2020_01_002_031)</t>
+  </si>
+  <si>
+    <t>This document contains a performance review of Baltej Singh Dhillon, completed by Al Ford, R.J.S. Wylie, K.S. Warnica and G.L. Dinyer. Contents include a summary of Dhillon's key duties, performance of duties, strengths and weaknesses.</t>
+  </si>
+  <si>
+    <t>[Correspondence from Bill Warden] (2020_01_002_033)</t>
+  </si>
+  <si>
+    <t>Correspondence from Bill Warden, the Executive Director of the International Centre at the University of Calgary to Staff Sgt. Bob Bouck at the Quesnel Detachment, copied to Baltej Singh Dhillon's personnel file. Warden expresses thanks to Bouck for making Dhillon available to the Calgary community and detailed a positive exchange.</t>
+  </si>
+  <si>
+    <t>[Correspondence from C.C. Barnett] (2020_01_002_034)</t>
+  </si>
+  <si>
+    <t>Correspondence between Judge C.C. Barnett and K.S. Warnica, copied to Baltej Singh Dhillon's personnel file. Barnett writes in support of Dhillon, who he describes as the most impressive young R.C.M.P. member he has encountered, citing his diplomacy skills creating a truce betwen two feuding families in Quesnel. Warnica reponds thanking Judge Barnett for his comments.</t>
+  </si>
+  <si>
+    <t>[Correspondence from Jim Girvin] (2020_01_002_035)</t>
+  </si>
+  <si>
+    <t>Correspondence from Jim Girvin, Chairperson of the Board of School Trustees, to Baltej Singh Dhillon. Contents are Girvin showing appreciation for Dhillon's participation in the Community Interaction/Professional Development Day program in February 1994. Girvin mentions the positive response and compliments from the attendees.</t>
+  </si>
+  <si>
+    <t>Re: Indo Canadian youth symposium (2020_01_002_036)</t>
+  </si>
+  <si>
+    <t>Correspondence from Daljit Ahira to Baltej Singh Dhillon. Contents are Ahira expressing her appreciation to Dhillon for attending and speaking on a panel about his personal experiences at the Youth Symposium.</t>
+  </si>
+  <si>
+    <t>[Correspondence from Ed Napier] (2020_01_002_037)</t>
+  </si>
+  <si>
+    <t>Correspondence from Ed Napier to Baltej Singh Dhillon. Napier expresses thanks for Dhillon's participation in their Community Interaction Week from Feburary 14 to 19, 1994. Napier highlights Dhillon's work to organize the forum on violence.</t>
+  </si>
+  <si>
+    <t>Drug awareness week (2020_01_002_038)</t>
+  </si>
+  <si>
+    <t>This document is a certificate awarded to Baltej Singh Dhillon from Peter Cunningham, the Regional Director of B.C. Ministry of Health. This certificate was awarded while working with the Quesnel RCMP Detachment.</t>
+  </si>
+  <si>
+    <t>Certificate of appreciation (2020_01_002_039)</t>
+  </si>
+  <si>
+    <t>This document is a certificate presented by Henry Eenkooren from the Big Brothers and Big Sisters of Quesnel to Baltej Singh Dhillon in December 1993.</t>
+  </si>
+  <si>
+    <t>A person in the community whom I admire : Constable Baltej Singh Dhillon (2020_01_002_040)</t>
+  </si>
+  <si>
+    <t>This document contains the script of a presentation by Rachel Koblic about Constable Baltej Singh Dhillon. The content of the presentation include Dhillon's position as an RCMP officer, his Sikh faith and how his education shaped his life. The document is signed by Dhillon.</t>
+  </si>
+  <si>
+    <t>[Correspondence from Warren Forsythe] (2020_01_002_041)</t>
+  </si>
+  <si>
+    <t>Correspondence from Warren Forsythe from the Serious Crime Unit to the Quesnel Detachment about Baltej Singh Dhillon assistance in a case. The contents contained are a thank you note and a Performance Log, detailing Dhillon's assistance on a manslaughter case interviewing a suspect.</t>
+  </si>
+  <si>
+    <t>[Correspondence from Bill Warden] (2020_01_002_042)</t>
+  </si>
+  <si>
+    <t>Correspondence from Bill Warden, the Executive Director of the International Centre at the University of Calgary to Baltej Singh Dhillon, thanking Dhillon for taking the interview and giving him best wishes for his career. Also included is the article written by Warden about Dhillon.</t>
+  </si>
+  <si>
+    <t>Re: performance evaluation forms (2020_01_002_043)</t>
+  </si>
+  <si>
+    <t>This document contains a performance review of Baltej Singh Dhillon, completed by K.R. Jones, R.D.J. Epp and E.A. Harrold. Contents include an evaluation of Dhillon's key responsibilties, performance of duties, as well as strengths and weaknesses while on duty.</t>
+  </si>
+  <si>
+    <t>[Correspondence from Barb Garras, Liz Bensted and Helen Manning] (2020_01_002_044)</t>
+  </si>
+  <si>
+    <t>Correspondence from "Johnston Lane" Block Watch Group in Quesnel to Baltej Singh Dhillon. The contents include a letter of thanks to Dhillon for his work in the community, as he has been reassigned to a new detachment.</t>
+  </si>
+  <si>
+    <t>Skills for growing, skills for adolescence combination workshop (2020_01_002_045)</t>
+  </si>
+  <si>
+    <t>This document contains a certificate from Lions-Quest Canada to Baltej Singh Dhillon. Presented by William D. Moody and Joanne Taylor, this document certifies that Dhillon completed the "Skills for Growing - Skills for Adolescence Combination Workshop".</t>
+  </si>
+  <si>
+    <t>Volunteer beyond excellence (2020_01_002_046)</t>
+  </si>
+  <si>
+    <t>This document contains a certificate from the Quesnel School District to Baltej Singh Dhillon. The contents thank Dhillon for volunteering his time to train others in CPR first aid training.</t>
+  </si>
+  <si>
+    <t>[Performance evaluation from Quesnel detachment] (2020_01_002_047)</t>
+  </si>
+  <si>
+    <t>This document contains a partial performance evaluation of Baltej Singh Dhillon from 1995. The contents include an evaluation of summary of duties, performance of duties, as well as strengths and weaknesses.</t>
+  </si>
+  <si>
+    <t>[Correspondence from Epp, R.D.J.] (2020_01_002_051)</t>
+  </si>
+  <si>
+    <t>Correspondence between Quesnel Detachment and Malcolm Wake, the Director of the RCMP Centennial Museum in Saskatchewan. Contents relate to Baltej Singh Dhillon donating regimental turbans worn by Dhillon to the Museum to document the continuing changes within the RCMP.</t>
+  </si>
+  <si>
+    <t>Turbocop doing just fine, thanks = Rumors of turbaned Sikh RCMP officer's near-demise have been greatly exaggerated (2020_01_002_052)</t>
+  </si>
+  <si>
+    <t>The document contains a newspaper article from Regina's The Leader-Post about Baltej Singh Dhillon. Written by journalist Bernard Pilon, he describes Dhillon's time with the RCMP in Quesnel, the prejudice minorities face in the RCMP and the nickname "Turbocop", given to him by Quesnel teenagers.</t>
+  </si>
+  <si>
+    <t>Photograph envelope (2020_01_002_053)</t>
+  </si>
+  <si>
+    <t>This document contains a Photograph Envelope slip from the RCMP in Quesnel. It contains information on Baltej Dhillon Singh, but notes that "NO ID CARD RECEIVED".</t>
+  </si>
+  <si>
+    <t>[RCMP photo of Baltej Singh Dhillon] (2020_01_002_053_002)</t>
+  </si>
+  <si>
+    <t>Image of Baltej Singh Dhillon in his Royal Canadian Mounted Police uniform.</t>
+  </si>
+  <si>
+    <t>[RCMP photo of Baltej Singh Dhillon] (2020_01_002_053_003)</t>
+  </si>
+  <si>
+    <t>[RCMP photo of Baltej Singh Dhillon] (2020_01_002_053_004)</t>
+  </si>
+  <si>
+    <t>[RCMP photo of Baltej Singh Dhillon] (2020_01_002_053_005)</t>
+  </si>
+  <si>
+    <t>[RCMP photo of Baltej Singh Dhillon] (2020_01_002_053_006)</t>
+  </si>
+  <si>
+    <t>[RCMP photo of Baltej Singh Dhillon] (2020_01_002_053_007)</t>
+  </si>
+  <si>
+    <t>[RCMP photo of Baltej Singh Dhillon] (2020_01_002_053_008)</t>
+  </si>
+  <si>
+    <t>[RCMP photo of Baltej Singh Dhillon] (2020_01_002_053_009)</t>
+  </si>
+  <si>
+    <t>[RCMP photo of Baltej Singh Dhillon] (2020_01_002_053_010)</t>
+  </si>
+  <si>
+    <t>[RCMP photo of Baltej Singh Dhillon] (2020_01_002_053_011)</t>
+  </si>
+  <si>
+    <t>[RCMP photo of Baltej Singh Dhillon] (2020_01_002_053_012)</t>
+  </si>
+  <si>
+    <t>[RCMP photo of Baltej Singh Dhillon] (2020_01_002_053_013)</t>
+  </si>
+  <si>
+    <t>[RCMP photo of Baltej Singh Dhillon] (2020_01_002_053_014)</t>
+  </si>
+  <si>
+    <t>[RCMP photo of Baltej Singh Dhillon] (2020_01_002_053_015)</t>
+  </si>
+  <si>
+    <t>[RCMP photo of Baltej Singh Dhillon] (2020_01_002_053_016)</t>
+  </si>
+  <si>
+    <t>[RCMP photo of Baltej Singh Dhillon] (2020_01_002_053_017)</t>
+  </si>
+  <si>
+    <t>[RCMP photo of Baltej Singh Dhillon] (2020_01_002_053_018)</t>
+  </si>
+  <si>
+    <t>[RCMP photo of Baltej Singh Dhillon] (2020_01_002_053_019)</t>
+  </si>
+  <si>
+    <t>[RCMP photo of Baltej Singh Dhillon] (2020_01_002_053_020)</t>
+  </si>
+  <si>
+    <t>[RCMP photo of Baltej Singh Dhillon] (2020_01_002_053_021)</t>
+  </si>
+  <si>
+    <t>[RCMP photo of Baltej Singh Dhillon] (2020_01_002_053_022)</t>
+  </si>
+  <si>
+    <t>[Performance evaluation] (2020_01_002_054)</t>
+  </si>
+  <si>
+    <t>This document contains a Performance Log of Baltej Singh Dhillon in 1993. The contents of the performance log indicate that Dhillon is making improvements interviewing suspects and shows promise in a plain clothes capacity.</t>
+  </si>
+  <si>
+    <t>[Performance evaluation] (2020_01_002_055)</t>
+  </si>
+  <si>
+    <t>This document contains a Performance Log written by E.A. Harrold about Baltej Singh Dhillon in 1992. Contents of Performance Log include mention of Dhillon's positive work ethic, poise and potential despite his limited experience.</t>
+  </si>
+  <si>
+    <t>[Performance evaluation] (2020_01_002_056)</t>
+  </si>
+  <si>
+    <t>This document contains a Performance Log written by R.B. Kowalewich about Baltej Singh Dhillon in October 1992. Contents of Performance Log includes examples of Dhillon's duties, including Dhillon volunteering for an undercover operation and translating on an impaired driving case.</t>
+  </si>
+  <si>
+    <t>[Performance evaluation] (2020_01_002_057)</t>
+  </si>
+  <si>
+    <t>This document contains a Performance Log written by Bob Bouck about Baltej Singh Dhillon in November of 1992. Contents of Performance Log includesmention of Dhillon's community service and overall conduct.</t>
+  </si>
+  <si>
+    <t>[Performance evaluation] (2020_01_002_058)</t>
+  </si>
+  <si>
+    <t>This document contains a Performance Log written by S.A. Wallen about Baltej Singh Dhillon and a letter of thanks from Char Sydenham, the Program Director at the Quesnel Crisis Line, thanking RCMP officers Baltej Singh Dhillon, Kevin Keane, Ted Popik and dispatcher Sherry.</t>
+  </si>
+  <si>
+    <t>Re: diary dates (2020_01_002_059)</t>
+  </si>
+  <si>
+    <t>This document is a memo written by E.A. Harrold to Baltej Singh Dhillon, Cst. Lebarron, Cst. Maceachern and Cst. Collister. The contents are a reminder for the Constables to keep their diary dates current.</t>
+  </si>
+  <si>
+    <t>[Correspondence from Mike Bickerton] (2020_01_002_060)</t>
+  </si>
+  <si>
+    <t>Correspondence written by Principal Mike Bickerton to Bob Bouck, copied to Baltej Singh Dhillon's personnel file. Contents include Bickerton's appreciation for Dhillon speaking to the students during his holdiays in Surrey.</t>
+  </si>
+  <si>
+    <t>Multicultural week, Robron Secondary (2020_01_002_061)</t>
+  </si>
+  <si>
+    <t>Robron Secondary School, Multicultural week (2020_01_002_064)</t>
+  </si>
+  <si>
+    <t>This document is from Epp, R.D.J. from the Prince George Subdivision to the Courtenay Subdivision. Document copied to Baltej Singh Dhillon's file. Content includes approval of Dhillon's attendance at Campbell River for Multicultural Week at Robron Secondary School.</t>
+  </si>
+  <si>
+    <t>Re: Sikh education &amp; research Centre of Windsor (2020_01_002_065)</t>
+  </si>
+  <si>
+    <t>This document contains two correspondence from Warnica, K.S. and Epp, R.D.J. The contents relate to Baltej Singh Dhillon's attendance at a workshop in Windsor, Ontario at the Sikh Education &amp; Research Recntre of Windsor and a thank you letter that was copied to Dhillon's file.</t>
+  </si>
+  <si>
+    <t>[Correspondence from Gurdiner Singh] (2020_01_002_066)</t>
+  </si>
+  <si>
+    <t>This document contains a letter of appreciation from Gurinder Singh, Director of the Sikh Education &amp; Research Centre of Windsor, to K.S. Warnica and R.D.J. Content includes expression of thanks to Baltej Singh Dhillon for participating in their workshop and banquet in November of 1992. Also included is an article written by Jacqueline Smrke from the Windsor Star about Dhillon's participation in the banquet.</t>
+  </si>
+  <si>
+    <t>Activity report (2020_01_002_067)</t>
+  </si>
+  <si>
+    <t>This document contains an activity report and travel itinerary created by Gurinder Singh. Context detail Baltej Singh Dhillon's trip from Quesnel to Windsor to participate in a workshop in Windsor.</t>
+  </si>
+  <si>
+    <t>Turbo cop cracks case (2020_01_002_068)</t>
+  </si>
+  <si>
+    <t>This document contains a correspondence from Teresa Mallan to the news desk about a story on Baltej Singh Dhillon. The contents include Dhillon's fight to overturn the RCMP turban ban and a recent fraud case he worked on. Additionally, there is a newspaper article included from The Province newspaper detailing a year-long investigation into false ICBC claims taking place in Quesnel.</t>
+  </si>
+  <si>
+    <t>[Correspondence from Char Sydenham] (2020_01_002_069)</t>
+  </si>
+  <si>
+    <t>Correspondence from Char Sydenham to the Staff Sergeant at the Quesnel Detachment. Contents include letter of thanks to Kevin Keane, Ted Popik, Baltej Singh Dhillon and Sherry for their work with Quesnel's Crisis Line.</t>
+  </si>
+  <si>
+    <t>[Correspondence from Vivian Flett] (2020_01_002_070)</t>
+  </si>
+  <si>
+    <t>Correspondence from Vivian Flett, Manager at Woodland Park, to Sgt. Bob Bouck. Contents include thanks to Baltej Singh Dhillon, L.J. Robinson, J.R. Paulin and Kevin Keane for helping with their drug issue and quieting down Woodland Park.</t>
+  </si>
+  <si>
+    <t>Field testing of I.I.M. course = Cross cultural communication series, the Sikhs (2020_01_002_071)</t>
+  </si>
+  <si>
+    <t>Correspondence from D.G. Butt to the Quesnel Detachment. Contents include validating the Cross Cultural Communciation Series - The Sikhs, which had been worked through by Baltej Singh Dhillon. Dhillon was given credit for the course on his P.A.R.A.D.E. document.</t>
+  </si>
+  <si>
+    <t>[Interview note from Wylie W.J.B.] (2020_01_002_072)</t>
+  </si>
+  <si>
+    <t>This document contains an interview note with Lillian Squinas with RCMP. Squinas mentions that an RCMP officer of East Indian descent working in Quesnel can be rough when arresting Indigenous young people. It is noted that Baltej Singh Dhillon was spoken to and that he does not treat Indigenous people differently.</t>
+  </si>
+  <si>
+    <t>[Correspondence from Gurdiner Singh] (2020_01_002_073)</t>
+  </si>
+  <si>
+    <t>Correspondence from Gurinder Singh to Baltej Singh Dhillon. Contents include request to recieve Dhillon's personal number and work schedule in order to finalize details of his trip to Windsor, Ontario for a Conference.</t>
+  </si>
+  <si>
+    <t>Keeping the peace at work &amp; at home = Officer faces turban turbulence (2020_01_002_074)</t>
+  </si>
+  <si>
+    <t>This document contains a note from Rick, and four pages from a newspaper article from the Vancouver Sun. Written Kevin Griffin about Baltej Singh Dhillon, the contents of the article focuses on the prejudice Dhillon faces for wearing a turban on the force to Dhillon's community police work.</t>
+  </si>
+  <si>
+    <t>Religious freedom puts young mountie on the line = A town confronts racial intolerance (2020_01_002_075)</t>
+  </si>
+  <si>
+    <t>This document contains a memorandum from Bob Bouck, with an attached newspaper article from The Prince George Citizen. Written by Marylin Storie, the content of the article includes details of the prejudice faced by Baltej Singh Dhillon by wearing a turban with his RCMP uniform, including comments from various citizens.</t>
+  </si>
+  <si>
+    <t>UTV : Cst. Dhillon story (2020_01_003_002)</t>
+  </si>
+  <si>
+    <t>News coverage on U. TV (since rebranded as Global Vancouver) on Baltej Singh Dhillon shortly after he became a RCMP officer in Quesnel.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="12"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
@@ -86,50 +547,2669 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="left" vertical="center" textRotation="0" wrapText="false" shrinkToFit="true"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="true"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
+</file>
+
+<file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69833_ca_object_representations_media_1_large1.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10140_ca_object_representations_media_2_large2.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74240_ca_object_representations_media_3_large3.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72119_ca_object_representations_media_4_large4.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89167_ca_object_representations_media_5_large5.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86190_ca_object_representations_media_6_large6.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62701_ca_object_representations_media_8_large7.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95303_ca_object_representations_media_9_large8.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37405_ca_object_representations_media_10_large9.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63098_ca_object_representations_media_877_large10.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54526_ca_object_representations_media_12_large11.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78332_ca_object_representations_media_11_large12.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65602_ca_object_representations_media_15_large13.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90624_ca_object_representations_media_16_large14.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63264_ca_object_representations_media_17_large15.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27589_ca_object_representations_media_18_large16.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20468_ca_object_representations_media_19_large17.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84198_ca_object_representations_media_21_large18.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37639_ca_object_representations_media_22_large19.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22746_ca_object_representations_media_23_large20.jpg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37086_ca_object_representations_media_24_large21.jpg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53751_ca_object_representations_media_25_large22.jpg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94471_ca_object_representations_media_26_large23.jpg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86003_ca_object_representations_media_27_large24.jpg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89269_ca_object_representations_media_28_large25.jpg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36702_ca_object_representations_media_29_large26.jpg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84162_ca_object_representations_media_30_large27.jpg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47350_ca_object_representations_media_1167_large28.jpg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24718_ca_object_representations_media_32_large29.jpg"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84513_ca_object_representations_media_33_large30.jpg"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21348_ca_object_representations_media_35_large31.jpg"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69083_ca_object_representations_media_36_large32.jpg"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33978_ca_object_representations_media_37_large33.jpg"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9965_ca_object_representations_media_38_large34.jpg"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68113_ca_object_representations_media_39_large35.jpg"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17708_ca_object_representations_media_40_large36.jpg"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90019_ca_object_representations_media_1168_large37.jpg"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22391_ca_object_representations_media_42_large38.jpg"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96289_ca_object_representations_media_43_large39.jpg"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2269_ca_object_representations_media_44_large40.jpg"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77536_ca_object_representations_media_45_large41.jpg"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4873_ca_object_representations_media_46_large42.jpg"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90097_ca_object_representations_media_49_large43.jpg"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29269_ca_object_representations_media_50_large44.jpg"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16184_ca_object_representations_media_51_large45.jpg"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90284_ca_object_representations_media_1146_large46.jpg"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77227_ca_object_representations_media_1147_large47.jpg"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98280_ca_object_representations_media_1148_large48.jpg"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45755_ca_object_representations_media_1149_large49.jpg"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6058_ca_object_representations_media_1150_large50.jpg"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57035_ca_object_representations_media_1151_large51.jpg"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10639_ca_object_representations_media_1152_large52.jpg"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90467_ca_object_representations_media_1153_large53.jpg"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86565_ca_object_representations_media_1154_large54.jpg"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97037_ca_object_representations_media_1155_large55.jpg"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33256_ca_object_representations_media_1156_large56.jpg"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64225_ca_object_representations_media_1157_large57.jpg"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63518_ca_object_representations_media_1158_large58.jpg"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61634_ca_object_representations_media_1159_large59.jpg"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42456_ca_object_representations_media_1160_large60.jpg"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64375_ca_object_representations_media_1161_large61.jpg"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75763_ca_object_representations_media_1162_large62.jpg"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38068_ca_object_representations_media_1163_large63.jpg"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72275_ca_object_representations_media_1164_large64.jpg"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39578_ca_object_representations_media_1165_large65.jpg"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74110_ca_object_representations_media_1166_large66.jpg"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88425_ca_object_representations_media_1169_large67.jpg"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82884_ca_object_representations_media_1170_large68.jpg"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94619_ca_object_representations_media_1171_large69.jpg"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9472_ca_object_representations_media_1172_large70.jpg"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59867_ca_object_representations_media_1173_large71.jpg"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39404_ca_object_representations_media_1174_large72.jpg"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93102_ca_object_representations_media_1175_large73.jpg"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17553_ca_object_representations_media_1176_large74.jpg"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96770_ca_object_representations_media_1178_large75.jpg"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6229_ca_object_representations_media_1179_large76.jpg"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72042_ca_object_representations_media_1180_large77.jpg"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60964_ca_object_representations_media_1181_large78.jpg"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1518_ca_object_representations_media_1182_large79.jpg"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99230_ca_object_representations_media_1183_large80.jpg"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7038_ca_object_representations_media_1184_large81.jpg"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2363_ca_object_representations_media_1185_large82.jpg"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90108_ca_object_representations_media_1186_large83.jpg"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71073_ca_object_representations_media_1187_large84.jpg"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14277_ca_object_representations_media_879_large85.jpg"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45728_ca_object_representations_media_878_large86.jpg"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22365_ca_object_representations_media_1687_large87.jpg"/></Relationships>
+</file>
+
+<file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
+<xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>1</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="8515350"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="1" name="imageA2" descr="imageA2"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>2</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="8572500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="2" name="imageA3" descr="imageA3"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>3</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="8515350"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="3" name="imageA4" descr="imageA4"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId3"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>4</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="11391900"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="4" name="imageA5" descr="imageA5"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId4"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>5</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="8515350"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="5" name="imageA6" descr="imageA6"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId5"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>6</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="8791575"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="6" name="imageA7" descr="imageA7"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId6"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>7</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="6524625"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="7" name="imageA8" descr="imageA8"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId7"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>8</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4933950"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="8" name="imageA9" descr="imageA9"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId8"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>9</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="8572500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="9" name="imageA10" descr="imageA10"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId9"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>10</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="8562975"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="10" name="imageA11" descr="imageA11"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId10"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>11</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="3486150"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="11" name="imageA12" descr="imageA12"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId11"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>12</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="8582025"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="12" name="imageA13" descr="imageA13"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId12"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>13</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="8562975"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="13" name="imageA14" descr="imageA14"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId13"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>14</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="8572500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="14" name="imageA15" descr="imageA15"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId14"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>15</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="7629525"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="15" name="imageA16" descr="imageA16"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId15"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>16</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="8486775"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="16" name="imageA17" descr="imageA17"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId16"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>17</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="8515350"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="17" name="imageA18" descr="imageA18"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId17"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>18</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="5086350"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="18" name="imageA19" descr="imageA19"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId18"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>19</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="8467725"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="19" name="imageA20" descr="imageA20"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId19"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>20</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="8515350"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="20" name="imageA21" descr="imageA21"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId20"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="10715625"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="21" name="imageA22" descr="imageA22"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId21"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>22</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="9201150"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="22" name="imageA23" descr="imageA23"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId22"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>23</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="8543925"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="23" name="imageA24" descr="imageA24"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId23"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>24</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="8801100"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="24" name="imageA25" descr="imageA25"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId24"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>25</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="8515350"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="25" name="imageA26" descr="imageA26"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId25"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>26</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="8477250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="26" name="imageA27" descr="imageA27"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId26"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>27</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="11134725"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="27" name="imageA28" descr="imageA28"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId27"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>28</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="8515350"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="28" name="imageA29" descr="imageA29"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId28"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>29</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="8572500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="29" name="imageA30" descr="imageA30"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId29"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>30</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="8591550"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="30" name="imageA31" descr="imageA31"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId30"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>31</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="8572500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="31" name="imageA32" descr="imageA32"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId31"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>32</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="8553450"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="32" name="imageA33" descr="imageA33"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId32"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>33</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="8572500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="33" name="imageA34" descr="imageA34"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId33"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>34</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="5105400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="34" name="imageA35" descr="imageA35"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId34"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>35</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="8515350"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="35" name="imageA36" descr="imageA36"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId35"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>36</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="8582025"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="36" name="imageA37" descr="imageA37"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId36"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>37</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="8620125"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="37" name="imageA38" descr="imageA38"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId37"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>38</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="8448675"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="38" name="imageA39" descr="imageA39"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId38"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>39</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="8553450"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="39" name="imageA40" descr="imageA40"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId39"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>40</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="8591550"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="40" name="imageA41" descr="imageA41"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId40"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>41</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="5010150"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="41" name="imageA42" descr="imageA42"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>42</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="11249025"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="42" name="imageA43" descr="imageA43"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId42"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>43</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="8524875"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="43" name="imageA44" descr="imageA44"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId43"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>44</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="3590925"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="44" name="imageA45" descr="imageA45"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>45</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="8067675"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="45" name="imageA46" descr="imageA46"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId45"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>46</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="10639425"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="46" name="imageA47" descr="imageA47"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId46"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>47</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="10658475"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="47" name="imageA48" descr="imageA48"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId47"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>48</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="10744200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="48" name="imageA49" descr="imageA49"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId48"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>49</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="10801350"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="49" name="imageA50" descr="imageA50"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId49"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>50</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="10610850"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="50" name="imageA51" descr="imageA51"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId50"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>51</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="9686925"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="51" name="imageA52" descr="imageA52"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId51"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>52</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="10144125"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="52" name="imageA53" descr="imageA53"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId52"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>53</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="10706100"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="53" name="imageA54" descr="imageA54"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId53"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>54</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="10696575"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="54" name="imageA55" descr="imageA55"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId54"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>55</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="10648950"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="55" name="imageA56" descr="imageA56"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId55"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>56</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="10744200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="56" name="imageA57" descr="imageA57"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId56"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>57</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="10791825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="57" name="imageA58" descr="imageA58"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId57"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>58</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="10791825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="58" name="imageA59" descr="imageA59"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId58"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>59</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="10658475"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="59" name="imageA60" descr="imageA60"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId59"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>60</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="10734675"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="60" name="imageA61" descr="imageA61"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId60"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>61</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="10620375"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="61" name="imageA62" descr="imageA62"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId61"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>62</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="10725150"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="62" name="imageA63" descr="imageA63"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId62"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>63</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="10620375"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="63" name="imageA64" descr="imageA64"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId63"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>64</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="10544175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="64" name="imageA65" descr="imageA65"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId64"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>65</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="10620375"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="65" name="imageA66" descr="imageA66"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId65"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>66</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="10163175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="66" name="imageA67" descr="imageA67"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId66"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="8763000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="67" name="imageA68" descr="imageA68"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId67"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>68</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="8610600"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="68" name="imageA69" descr="imageA69"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId68"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>69</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="8572500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="69" name="imageA70" descr="imageA70"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>70</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="8543925"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="70" name="imageA71" descr="imageA71"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>71</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="8467725"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="71" name="imageA72" descr="imageA72"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId71"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>72</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="8553450"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="72" name="imageA73" descr="imageA73"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId72"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>73</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="8601075"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="73" name="imageA74" descr="imageA74"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId73"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>74</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="8553450"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="74" name="imageA75" descr="imageA75"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId74"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>75</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="8562975"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="75" name="imageA76" descr="imageA76"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId75"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>76</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="8553450"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="76" name="imageA77" descr="imageA77"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId76"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>77</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="8620125"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="77" name="imageA78" descr="imageA78"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId77"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>78</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="14458950"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="78" name="imageA79" descr="imageA79"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId78"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>79</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="8524875"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="79" name="imageA80" descr="imageA80"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId79"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>80</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="8543925"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="80" name="imageA81" descr="imageA81"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId80"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>81</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4791075"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="81" name="imageA82" descr="imageA82"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId81"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>82</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="8458200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="82" name="imageA83" descr="imageA83"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId82"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>83</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="8505825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="83" name="imageA84" descr="imageA84"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId83"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>84</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="6762750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="84" name="imageA85" descr="imageA85"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId84"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>85</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6677025" cy="8601075"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="85" name="imageA86" descr="imageA86"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId85"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>86</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="8582025"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="86" name="imageA87" descr="imageA87"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId86"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>87</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="3752850"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="87" name="imageA88" descr="imageA88"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId87"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+</xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -374,121 +3454,905 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z1"/>
+  <dimension ref="A1:Z88"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="D1" sqref="D1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="8" bestFit="true" customWidth="true" style="0"/>
-[...1 lines deleted...]
-    <col min="3" max="3" width="16" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="94" customWidth="true" style="0"/>
+    <col min="2" max="2" width="50" customWidth="true" style="0"/>
+    <col min="3" max="3" width="50" customWidth="true" style="0"/>
     <col min="4" max="4" width="6" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="9.10" bestFit="true" style="0"/>
     <col min="6" max="6" width="9.10" bestFit="true" style="0"/>
     <col min="7" max="7" width="9.10" bestFit="true" style="0"/>
     <col min="8" max="8" width="9.10" bestFit="true" style="0"/>
     <col min="9" max="9" width="9.10" bestFit="true" style="0"/>
     <col min="10" max="10" width="9.10" bestFit="true" style="0"/>
     <col min="11" max="11" width="9.10" bestFit="true" style="0"/>
     <col min="12" max="12" width="9.10" bestFit="true" style="0"/>
     <col min="13" max="13" width="9.10" bestFit="true" style="0"/>
     <col min="14" max="14" width="9.10" bestFit="true" style="0"/>
     <col min="15" max="15" width="9.10" bestFit="true" style="0"/>
     <col min="16" max="16" width="9.10" bestFit="true" style="0"/>
     <col min="17" max="17" width="9.10" bestFit="true" style="0"/>
     <col min="18" max="18" width="9.10" bestFit="true" style="0"/>
     <col min="19" max="19" width="9.10" bestFit="true" style="0"/>
     <col min="20" max="20" width="9.10" bestFit="true" style="0"/>
     <col min="21" max="21" width="9.10" bestFit="true" style="0"/>
     <col min="22" max="22" width="9.10" bestFit="true" style="0"/>
     <col min="23" max="23" width="9.10" bestFit="true" style="0"/>
     <col min="24" max="24" width="9.10" bestFit="true" style="0"/>
     <col min="25" max="25" width="9.10" bestFit="true" style="0"/>
     <col min="26" max="26" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26" customHeight="1" ht="30">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
     </row>
+    <row r="2" spans="1:26" customHeight="1" ht="759">
+      <c r="A2"/>
+      <c r="B2" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="3" spans="1:26" customHeight="1" ht="765">
+      <c r="A3"/>
+      <c r="B3" t="s">
+        <v>6</v>
+      </c>
+      <c r="C3" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="4" spans="1:26" customHeight="1" ht="760">
+      <c r="A4"/>
+      <c r="B4" t="s">
+        <v>8</v>
+      </c>
+      <c r="C4" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="5" spans="1:26" customHeight="1" ht="1016">
+      <c r="A5"/>
+      <c r="B5" t="s">
+        <v>10</v>
+      </c>
+      <c r="C5" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="6" spans="1:26" customHeight="1" ht="760">
+      <c r="A6"/>
+      <c r="B6" t="s">
+        <v>12</v>
+      </c>
+      <c r="C6" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="7" spans="1:26" customHeight="1" ht="785">
+      <c r="A7"/>
+      <c r="B7" t="s">
+        <v>14</v>
+      </c>
+      <c r="C7" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="8" spans="1:26" customHeight="1" ht="582">
+      <c r="A8"/>
+      <c r="B8" t="s">
+        <v>16</v>
+      </c>
+      <c r="C8" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="9" spans="1:26" customHeight="1" ht="441">
+      <c r="A9"/>
+      <c r="B9" t="s">
+        <v>18</v>
+      </c>
+      <c r="C9" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="10" spans="1:26" customHeight="1" ht="765">
+      <c r="A10"/>
+      <c r="B10" t="s">
+        <v>20</v>
+      </c>
+      <c r="C10" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="11" spans="1:26" customHeight="1" ht="764">
+      <c r="A11"/>
+      <c r="B11" t="s">
+        <v>22</v>
+      </c>
+      <c r="C11" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="12" spans="1:26" customHeight="1" ht="311">
+      <c r="A12"/>
+      <c r="B12" t="s">
+        <v>24</v>
+      </c>
+      <c r="C12" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="13" spans="1:26" customHeight="1" ht="766">
+      <c r="A13"/>
+      <c r="B13" t="s">
+        <v>26</v>
+      </c>
+      <c r="C13" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="14" spans="1:26" customHeight="1" ht="764">
+      <c r="A14"/>
+      <c r="B14" t="s">
+        <v>28</v>
+      </c>
+      <c r="C14" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="15" spans="1:26" customHeight="1" ht="765">
+      <c r="A15"/>
+      <c r="B15" t="s">
+        <v>30</v>
+      </c>
+      <c r="C15" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="16" spans="1:26" customHeight="1" ht="680">
+      <c r="A16"/>
+      <c r="B16" t="s">
+        <v>32</v>
+      </c>
+      <c r="C16" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="17" spans="1:26" customHeight="1" ht="757">
+      <c r="A17"/>
+      <c r="B17" t="s">
+        <v>34</v>
+      </c>
+      <c r="C17" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="18" spans="1:26" customHeight="1" ht="760">
+      <c r="A18"/>
+      <c r="B18" t="s">
+        <v>36</v>
+      </c>
+      <c r="C18" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="19" spans="1:26" customHeight="1" ht="453">
+      <c r="A19"/>
+      <c r="B19" t="s">
+        <v>38</v>
+      </c>
+      <c r="C19" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="20" spans="1:26" customHeight="1" ht="756">
+      <c r="A20"/>
+      <c r="B20" t="s">
+        <v>40</v>
+      </c>
+      <c r="C20" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="21" spans="1:26" customHeight="1" ht="759">
+      <c r="A21"/>
+      <c r="B21" t="s">
+        <v>42</v>
+      </c>
+      <c r="C21" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="22" spans="1:26" customHeight="1" ht="956">
+      <c r="A22"/>
+      <c r="B22" t="s">
+        <v>44</v>
+      </c>
+      <c r="C22" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="23" spans="1:26" customHeight="1" ht="821">
+      <c r="A23"/>
+      <c r="B23" t="s">
+        <v>46</v>
+      </c>
+      <c r="C23" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="24" spans="1:26" customHeight="1" ht="763">
+      <c r="A24"/>
+      <c r="B24" t="s">
+        <v>48</v>
+      </c>
+      <c r="C24" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="25" spans="1:26" customHeight="1" ht="786">
+      <c r="A25"/>
+      <c r="B25" t="s">
+        <v>50</v>
+      </c>
+      <c r="C25" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="26" spans="1:26" customHeight="1" ht="760">
+      <c r="A26"/>
+      <c r="B26" t="s">
+        <v>52</v>
+      </c>
+      <c r="C26" t="s">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="27" spans="1:26" customHeight="1" ht="757">
+      <c r="A27"/>
+      <c r="B27" t="s">
+        <v>54</v>
+      </c>
+      <c r="C27" t="s">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="28" spans="1:26" customHeight="1" ht="994">
+      <c r="A28"/>
+      <c r="B28" t="s">
+        <v>56</v>
+      </c>
+      <c r="C28" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="29" spans="1:26" customHeight="1" ht="759">
+      <c r="A29"/>
+      <c r="B29" t="s">
+        <v>58</v>
+      </c>
+      <c r="C29" t="s">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="30" spans="1:26" customHeight="1" ht="765">
+      <c r="A30"/>
+      <c r="B30" t="s">
+        <v>60</v>
+      </c>
+      <c r="C30" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="31" spans="1:26" customHeight="1" ht="767">
+      <c r="A31"/>
+      <c r="B31" t="s">
+        <v>62</v>
+      </c>
+      <c r="C31" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="32" spans="1:26" customHeight="1" ht="765">
+      <c r="A32"/>
+      <c r="B32" t="s">
+        <v>64</v>
+      </c>
+      <c r="C32" t="s">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="33" spans="1:26" customHeight="1" ht="763">
+      <c r="A33"/>
+      <c r="B33" t="s">
+        <v>66</v>
+      </c>
+      <c r="C33" t="s">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="34" spans="1:26" customHeight="1" ht="765">
+      <c r="A34"/>
+      <c r="B34" t="s">
+        <v>68</v>
+      </c>
+      <c r="C34" t="s">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="35" spans="1:26" customHeight="1" ht="455">
+      <c r="A35"/>
+      <c r="B35" t="s">
+        <v>70</v>
+      </c>
+      <c r="C35" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="36" spans="1:26" customHeight="1" ht="759">
+      <c r="A36"/>
+      <c r="B36" t="s">
+        <v>72</v>
+      </c>
+      <c r="C36" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="37" spans="1:26" customHeight="1" ht="765">
+      <c r="A37"/>
+      <c r="B37" t="s">
+        <v>74</v>
+      </c>
+      <c r="C37" t="s">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="38" spans="1:26" customHeight="1" ht="769">
+      <c r="A38"/>
+      <c r="B38" t="s">
+        <v>76</v>
+      </c>
+      <c r="C38" t="s">
+        <v>77</v>
+      </c>
+    </row>
+    <row r="39" spans="1:26" customHeight="1" ht="754">
+      <c r="A39"/>
+      <c r="B39" t="s">
+        <v>78</v>
+      </c>
+      <c r="C39" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="40" spans="1:26" customHeight="1" ht="763">
+      <c r="A40"/>
+      <c r="B40" t="s">
+        <v>80</v>
+      </c>
+      <c r="C40" t="s">
+        <v>81</v>
+      </c>
+    </row>
+    <row r="41" spans="1:26" customHeight="1" ht="766">
+      <c r="A41"/>
+      <c r="B41" t="s">
+        <v>82</v>
+      </c>
+      <c r="C41" t="s">
+        <v>83</v>
+      </c>
+    </row>
+    <row r="42" spans="1:26" customHeight="1" ht="447">
+      <c r="A42"/>
+      <c r="B42" t="s">
+        <v>84</v>
+      </c>
+      <c r="C42" t="s">
+        <v>85</v>
+      </c>
+    </row>
+    <row r="43" spans="1:26" customHeight="1" ht="1003">
+      <c r="A43"/>
+      <c r="B43" t="s">
+        <v>86</v>
+      </c>
+      <c r="C43" t="s">
+        <v>87</v>
+      </c>
+    </row>
+    <row r="44" spans="1:26" customHeight="1" ht="761">
+      <c r="A44"/>
+      <c r="B44" t="s">
+        <v>88</v>
+      </c>
+      <c r="C44" t="s">
+        <v>89</v>
+      </c>
+    </row>
+    <row r="45" spans="1:26" customHeight="1" ht="320">
+      <c r="A45"/>
+      <c r="B45" t="s">
+        <v>90</v>
+      </c>
+      <c r="C45" t="s">
+        <v>91</v>
+      </c>
+    </row>
+    <row r="46" spans="1:26" customHeight="1" ht="719">
+      <c r="A46"/>
+      <c r="B46" t="s">
+        <v>92</v>
+      </c>
+      <c r="C46" t="s">
+        <v>93</v>
+      </c>
+    </row>
+    <row r="47" spans="1:26" customHeight="1" ht="949">
+      <c r="A47"/>
+      <c r="B47" t="s">
+        <v>94</v>
+      </c>
+      <c r="C47" t="s">
+        <v>95</v>
+      </c>
+    </row>
+    <row r="48" spans="1:26" customHeight="1" ht="951">
+      <c r="A48"/>
+      <c r="B48" t="s">
+        <v>96</v>
+      </c>
+      <c r="C48" t="s">
+        <v>95</v>
+      </c>
+    </row>
+    <row r="49" spans="1:26" customHeight="1" ht="958">
+      <c r="A49"/>
+      <c r="B49" t="s">
+        <v>97</v>
+      </c>
+      <c r="C49" t="s">
+        <v>95</v>
+      </c>
+    </row>
+    <row r="50" spans="1:26" customHeight="1" ht="963">
+      <c r="A50"/>
+      <c r="B50" t="s">
+        <v>98</v>
+      </c>
+      <c r="C50" t="s">
+        <v>95</v>
+      </c>
+    </row>
+    <row r="51" spans="1:26" customHeight="1" ht="946">
+      <c r="A51"/>
+      <c r="B51" t="s">
+        <v>99</v>
+      </c>
+      <c r="C51" t="s">
+        <v>95</v>
+      </c>
+    </row>
+    <row r="52" spans="1:26" customHeight="1" ht="864">
+      <c r="A52"/>
+      <c r="B52" t="s">
+        <v>100</v>
+      </c>
+      <c r="C52" t="s">
+        <v>95</v>
+      </c>
+    </row>
+    <row r="53" spans="1:26" customHeight="1" ht="905">
+      <c r="A53"/>
+      <c r="B53" t="s">
+        <v>101</v>
+      </c>
+      <c r="C53" t="s">
+        <v>95</v>
+      </c>
+    </row>
+    <row r="54" spans="1:26" customHeight="1" ht="955">
+      <c r="A54"/>
+      <c r="B54" t="s">
+        <v>102</v>
+      </c>
+      <c r="C54" t="s">
+        <v>95</v>
+      </c>
+    </row>
+    <row r="55" spans="1:26" customHeight="1" ht="954">
+      <c r="A55"/>
+      <c r="B55" t="s">
+        <v>103</v>
+      </c>
+      <c r="C55" t="s">
+        <v>95</v>
+      </c>
+    </row>
+    <row r="56" spans="1:26" customHeight="1" ht="950">
+      <c r="A56"/>
+      <c r="B56" t="s">
+        <v>104</v>
+      </c>
+      <c r="C56" t="s">
+        <v>95</v>
+      </c>
+    </row>
+    <row r="57" spans="1:26" customHeight="1" ht="958">
+      <c r="A57"/>
+      <c r="B57" t="s">
+        <v>105</v>
+      </c>
+      <c r="C57" t="s">
+        <v>95</v>
+      </c>
+    </row>
+    <row r="58" spans="1:26" customHeight="1" ht="963">
+      <c r="A58"/>
+      <c r="B58" t="s">
+        <v>106</v>
+      </c>
+      <c r="C58" t="s">
+        <v>95</v>
+      </c>
+    </row>
+    <row r="59" spans="1:26" customHeight="1" ht="963">
+      <c r="A59"/>
+      <c r="B59" t="s">
+        <v>107</v>
+      </c>
+      <c r="C59" t="s">
+        <v>95</v>
+      </c>
+    </row>
+    <row r="60" spans="1:26" customHeight="1" ht="951">
+      <c r="A60"/>
+      <c r="B60" t="s">
+        <v>108</v>
+      </c>
+      <c r="C60" t="s">
+        <v>95</v>
+      </c>
+    </row>
+    <row r="61" spans="1:26" customHeight="1" ht="957">
+      <c r="A61"/>
+      <c r="B61" t="s">
+        <v>109</v>
+      </c>
+      <c r="C61" t="s">
+        <v>95</v>
+      </c>
+    </row>
+    <row r="62" spans="1:26" customHeight="1" ht="947">
+      <c r="A62"/>
+      <c r="B62" t="s">
+        <v>110</v>
+      </c>
+      <c r="C62" t="s">
+        <v>95</v>
+      </c>
+    </row>
+    <row r="63" spans="1:26" customHeight="1" ht="957">
+      <c r="A63"/>
+      <c r="B63" t="s">
+        <v>111</v>
+      </c>
+      <c r="C63" t="s">
+        <v>95</v>
+      </c>
+    </row>
+    <row r="64" spans="1:26" customHeight="1" ht="947">
+      <c r="A64"/>
+      <c r="B64" t="s">
+        <v>112</v>
+      </c>
+      <c r="C64" t="s">
+        <v>95</v>
+      </c>
+    </row>
+    <row r="65" spans="1:26" customHeight="1" ht="940">
+      <c r="A65"/>
+      <c r="B65" t="s">
+        <v>113</v>
+      </c>
+      <c r="C65" t="s">
+        <v>95</v>
+      </c>
+    </row>
+    <row r="66" spans="1:26" customHeight="1" ht="947">
+      <c r="A66"/>
+      <c r="B66" t="s">
+        <v>114</v>
+      </c>
+      <c r="C66" t="s">
+        <v>95</v>
+      </c>
+    </row>
+    <row r="67" spans="1:26" customHeight="1" ht="906">
+      <c r="A67"/>
+      <c r="B67" t="s">
+        <v>115</v>
+      </c>
+      <c r="C67" t="s">
+        <v>95</v>
+      </c>
+    </row>
+    <row r="68" spans="1:26" customHeight="1" ht="782">
+      <c r="A68"/>
+      <c r="B68" t="s">
+        <v>116</v>
+      </c>
+      <c r="C68" t="s">
+        <v>117</v>
+      </c>
+    </row>
+    <row r="69" spans="1:26" customHeight="1" ht="768">
+      <c r="A69"/>
+      <c r="B69" t="s">
+        <v>118</v>
+      </c>
+      <c r="C69" t="s">
+        <v>119</v>
+      </c>
+    </row>
+    <row r="70" spans="1:26" customHeight="1" ht="765">
+      <c r="A70"/>
+      <c r="B70" t="s">
+        <v>120</v>
+      </c>
+      <c r="C70" t="s">
+        <v>121</v>
+      </c>
+    </row>
+    <row r="71" spans="1:26" customHeight="1" ht="762">
+      <c r="A71"/>
+      <c r="B71" t="s">
+        <v>122</v>
+      </c>
+      <c r="C71" t="s">
+        <v>123</v>
+      </c>
+    </row>
+    <row r="72" spans="1:26" customHeight="1" ht="755">
+      <c r="A72"/>
+      <c r="B72" t="s">
+        <v>124</v>
+      </c>
+      <c r="C72" t="s">
+        <v>125</v>
+      </c>
+    </row>
+    <row r="73" spans="1:26" customHeight="1" ht="764">
+      <c r="A73"/>
+      <c r="B73" t="s">
+        <v>126</v>
+      </c>
+      <c r="C73" t="s">
+        <v>127</v>
+      </c>
+    </row>
+    <row r="74" spans="1:26" customHeight="1" ht="767">
+      <c r="A74"/>
+      <c r="B74" t="s">
+        <v>128</v>
+      </c>
+      <c r="C74" t="s">
+        <v>129</v>
+      </c>
+    </row>
+    <row r="75" spans="1:26" customHeight="1" ht="763">
+      <c r="A75"/>
+      <c r="B75" t="s">
+        <v>130</v>
+      </c>
+      <c r="C75" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="76" spans="1:26" customHeight="1" ht="764">
+      <c r="A76"/>
+      <c r="B76" t="s">
+        <v>131</v>
+      </c>
+      <c r="C76" t="s">
+        <v>132</v>
+      </c>
+    </row>
+    <row r="77" spans="1:26" customHeight="1" ht="764">
+      <c r="A77"/>
+      <c r="B77" t="s">
+        <v>133</v>
+      </c>
+      <c r="C77" t="s">
+        <v>134</v>
+      </c>
+    </row>
+    <row r="78" spans="1:26" customHeight="1" ht="770">
+      <c r="A78"/>
+      <c r="B78" t="s">
+        <v>135</v>
+      </c>
+      <c r="C78" t="s">
+        <v>136</v>
+      </c>
+    </row>
+    <row r="79" spans="1:26" customHeight="1" ht="1291">
+      <c r="A79"/>
+      <c r="B79" t="s">
+        <v>137</v>
+      </c>
+      <c r="C79" t="s">
+        <v>138</v>
+      </c>
+    </row>
+    <row r="80" spans="1:26" customHeight="1" ht="761">
+      <c r="A80"/>
+      <c r="B80" t="s">
+        <v>139</v>
+      </c>
+      <c r="C80" t="s">
+        <v>140</v>
+      </c>
+    </row>
+    <row r="81" spans="1:26" customHeight="1" ht="763">
+      <c r="A81"/>
+      <c r="B81" t="s">
+        <v>141</v>
+      </c>
+      <c r="C81" t="s">
+        <v>142</v>
+      </c>
+    </row>
+    <row r="82" spans="1:26" customHeight="1" ht="427">
+      <c r="A82"/>
+      <c r="B82" t="s">
+        <v>143</v>
+      </c>
+      <c r="C82" t="s">
+        <v>144</v>
+      </c>
+    </row>
+    <row r="83" spans="1:26" customHeight="1" ht="755">
+      <c r="A83"/>
+      <c r="B83" t="s">
+        <v>145</v>
+      </c>
+      <c r="C83" t="s">
+        <v>146</v>
+      </c>
+    </row>
+    <row r="84" spans="1:26" customHeight="1" ht="759">
+      <c r="A84"/>
+      <c r="B84" t="s">
+        <v>147</v>
+      </c>
+      <c r="C84" t="s">
+        <v>148</v>
+      </c>
+    </row>
+    <row r="85" spans="1:26" customHeight="1" ht="604">
+      <c r="A85"/>
+      <c r="B85" t="s">
+        <v>149</v>
+      </c>
+      <c r="C85" t="s">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="86" spans="1:26" customHeight="1" ht="767">
+      <c r="A86"/>
+      <c r="B86" t="s">
+        <v>151</v>
+      </c>
+      <c r="C86" t="s">
+        <v>152</v>
+      </c>
+    </row>
+    <row r="87" spans="1:26" customHeight="1" ht="765">
+      <c r="A87"/>
+      <c r="B87" t="s">
+        <v>153</v>
+      </c>
+      <c r="C87" t="s">
+        <v>154</v>
+      </c>
+    </row>
+    <row r="88" spans="1:26" customHeight="1" ht="334">
+      <c r="A88"/>
+      <c r="B88" t="s">
+        <v>155</v>
+      </c>
+      <c r="C88" t="s">
+        <v>156</v>
+      </c>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
+  <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Results</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>