--- v0 (2026-01-27)
+++ v1 (2026-08-17)
@@ -34,93 +34,93 @@
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="21">
   <si>
     <t>Image</t>
   </si>
   <si>
     <t>Object</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>The Komagata Maru: Voyage of Shattered Dreams (2021_07_10847)</t>
   </si>
   <si>
     <t>This film, produced at the 75th anniversary of the Komgata Maru incident, is hosted by Belle Puri and includes interviews with Dr. D. P. Pandia, Hardial Singh Atwal, Hugh Johnston, Ujjal Dosanjh, Dr. V. Setty Pendakur, Muneshwar Prasad, Mr. Justice Wallace T. Oppal, Gurnam Sanghera, and Anjali Atal.</t>
   </si>
   <si>
+    <t>Statement to J. E. Bird waiving Boards of Inquiry signed by Gurdit Singh and Passengers Committee (2021_07_10929)</t>
+  </si>
+  <si>
+    <t>[Neil Gilchrist] Diary - 1914: [entry for July 21, 1914] (2021_07_10917)</t>
+  </si>
+  <si>
+    <t>Item is a page from Neil Gilchrist's 1914 diary containing the entry for July 21, 1914. It describes the scene at the Vancouver harbour after the H.M.C.S. Rainbow's arrival, from the viewpoint of a spectator amongst the crowd watching from shore.</t>
+  </si>
+  <si>
+    <t>Letter from Reid to Stevens enclosing copy of judgment handed down by the Court of Appeal of British Columbia in the case of Munshi Singh (2021_07_10928)</t>
+  </si>
+  <si>
+    <t>Page 444-495</t>
+  </si>
+  <si>
+    <t>Letter from Passengers Committee to Reid re provisions (2021_07_10927)</t>
+  </si>
+  <si>
+    <t>Page 426</t>
+  </si>
+  <si>
+    <t>Letter from Passengers Committee to Reid re placement in Alberta (2021_07_10925)</t>
+  </si>
+  <si>
+    <t>Page 424</t>
+  </si>
+  <si>
+    <t>Letter from H. W. Gwyther, Interpreter, to Malcolm R. J. Reid re Gwyther's visit to the Komagata Maru (2021_07_10924)</t>
+  </si>
+  <si>
+    <t>Page 423</t>
+  </si>
+  <si>
+    <t>Letter from Daljit Singh to Reid re provisions (2021_07_10926)</t>
+  </si>
+  <si>
+    <t>Page 425</t>
+  </si>
+  <si>
     <t>[Komagata Maru 100th Anniversary Commemoration video] (2021_07_10853)</t>
   </si>
   <si>
     <t>This video was produced for Simon Fraser University in commemoration of the 100th anniversary of the Komagata Maru’s arrival in Vancouver, B.C. on May 23, 1914. It provides an overview of the Komagata Maru incident, discusses South Asian immigration to and settlement in Canada, and highlights the Arjan Singh Chand Brar Collection donated to the Simon Fraser University Library in 2014. The video includes interviews with Amarjit Singh Brar, Gurcharn S. Basran and Ali Kazimi.</t>
-  </si>
-[...37 lines deleted...]
-    <t>Statement to J. E. Bird waiving Boards of Inquiry signed by Gurdit Singh and Passengers Committee (2021_07_10929)</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="12"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
@@ -142,93 +142,93 @@
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="left" vertical="center" textRotation="0" wrapText="false" shrinkToFit="true"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="true"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/videoIcon7001.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/videoIcon7002.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72892_ca_object_representations_media_4345_large3.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75194_ca_object_representations_media_4352_large4.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57219_ca_object_representations_media_4351_large5.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97620_ca_object_representations_media_4350_large6.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70604_ca_object_representations_media_4348_large7.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73426_ca_object_representations_media_3676_large8.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71809_ca_object_representations_media_4349_large9.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/videoIcon7001.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71809_ca_object_representations_media_4349_large2.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72892_ca_object_representations_media_4345_large3.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73426_ca_object_representations_media_3676_large4.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70604_ca_object_representations_media_4348_large5.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57219_ca_object_representations_media_4351_large6.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75194_ca_object_representations_media_4352_large7.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97620_ca_object_representations_media_4350_large8.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/videoIcon7009.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="6667500" cy="3333750"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="imageA2" descr="imageA2"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>2</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="6667500" cy="3333750"/>
+    <xdr:ext cx="6667500" cy="10934700"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="imageA3" descr="imageA3"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -244,51 +244,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId3"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>4</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="6667500" cy="10801350"/>
+    <xdr:ext cx="6667500" cy="11001375"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="4" name="imageA5" descr="imageA5"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId4"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -304,141 +304,141 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId5"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="6667500" cy="10772775"/>
+    <xdr:ext cx="6667500" cy="10753725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="6" name="imageA7" descr="imageA7"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId6"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>7</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="6667500" cy="10753725"/>
+    <xdr:ext cx="6667500" cy="10801350"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="7" name="imageA8" descr="imageA8"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId7"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>8</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="6667500" cy="11001375"/>
+    <xdr:ext cx="6667500" cy="10772775"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="8" name="imageA9" descr="imageA9"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId8"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>9</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="6667500" cy="10934700"/>
+    <xdr:ext cx="6667500" cy="3333750"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="9" name="imageA10" descr="imageA10"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId9"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
@@ -773,116 +773,116 @@
   </cols>
   <sheetData>
     <row r="1" spans="1:26" customHeight="1" ht="30">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="2" spans="1:26" customHeight="1" ht="0">
       <c r="A2"/>
       <c r="B2" t="s">
         <v>4</v>
       </c>
       <c r="C2" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="3" spans="1:26" customHeight="1" ht="0">
+    <row r="3" spans="1:26" customHeight="1" ht="976">
       <c r="A3"/>
       <c r="B3" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>7</v>
       </c>
     </row>
     <row r="4" spans="1:26" customHeight="1" ht="935">
       <c r="A4"/>
       <c r="B4" t="s">
+        <v>7</v>
+      </c>
+      <c r="C4" t="s">
         <v>8</v>
       </c>
-      <c r="C4" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
-    <row r="5" spans="1:26" customHeight="1" ht="963">
+    <row r="5" spans="1:26" customHeight="1" ht="982">
       <c r="A5"/>
       <c r="B5" t="s">
+        <v>9</v>
+      </c>
+      <c r="C5" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
     </row>
     <row r="6" spans="1:26" customHeight="1" ht="959">
       <c r="A6"/>
       <c r="B6" t="s">
+        <v>11</v>
+      </c>
+      <c r="C6" t="s">
         <v>12</v>
       </c>
-      <c r="C6" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
-    <row r="7" spans="1:26" customHeight="1" ht="962">
+    <row r="7" spans="1:26" customHeight="1" ht="959">
       <c r="A7"/>
       <c r="B7" t="s">
+        <v>13</v>
+      </c>
+      <c r="C7" t="s">
         <v>14</v>
       </c>
-      <c r="C7" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
-    <row r="8" spans="1:26" customHeight="1" ht="959">
+    <row r="8" spans="1:26" customHeight="1" ht="963">
       <c r="A8"/>
       <c r="B8" t="s">
+        <v>15</v>
+      </c>
+      <c r="C8" t="s">
         <v>16</v>
       </c>
-      <c r="C8" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
-    <row r="9" spans="1:26" customHeight="1" ht="982">
+    <row r="9" spans="1:26" customHeight="1" ht="962">
       <c r="A9"/>
       <c r="B9" t="s">
+        <v>17</v>
+      </c>
+      <c r="C9" t="s">
         <v>18</v>
       </c>
-      <c r="C9" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
-    <row r="10" spans="1:26" customHeight="1" ht="976">
+    <row r="10" spans="1:26" customHeight="1" ht="0">
       <c r="A10"/>
       <c r="B10" t="s">
+        <v>19</v>
+      </c>
+      <c r="C10" t="s">
         <v>20</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>