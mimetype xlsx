--- v1 (2026-01-28)
+++ v2 (2026-08-17)
@@ -28,81 +28,81 @@
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Results" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="15">
   <si>
     <t>Image</t>
   </si>
   <si>
     <t>Object</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Date</t>
   </si>
   <si>
+    <t>[William C. Hopkinson, Immigration Inspector, to William W. Cory, Deputy Minister of the Interior] (2021_07_4376)</t>
+  </si>
+  <si>
+    <t>Library and Archives Canada. RG7-G-21, Vol. 201, File 332, vol. 4</t>
+  </si>
+  <si>
+    <t>Newsclipping - Pioneer Mail: The Komagata Maru: how the ship was chartered (2021_07_10437)</t>
+  </si>
+  <si>
+    <t>Library and Archives Canada. Borden Papers</t>
+  </si>
+  <si>
+    <t>Hugh Johnston interview (2021_07_10848)</t>
+  </si>
+  <si>
+    <t>Historian and author Hugh Johnston speaks about the Komagata Maru incident and discusses the various individuals involved.</t>
+  </si>
+  <si>
     <t>[Extract from William C. Hopkinson to William W. Cory. Copy] (2021_07_4372)</t>
   </si>
   <si>
-    <t>Library and Archives Canada. RG7-G-21, Vol. 201, File 332, vol. 4</t>
-[...4 lines deleted...]
-  <si>
     <t>[Extract from William C. Hopkinson, Immigration Inspector, to William W. Cory, Deputy Minister of the Interior. Copy] (2021_07_4611)</t>
   </si>
   <si>
     <t>Library and Archives Canada. RG7-G021, Vol. 211, File 332 B</t>
   </si>
   <si>
     <t>Conversation between H. H. Stevens, M.P., and Dr. Rughunath Singh, held at the Office of the Canadian Immigration Department, Vancouver, with Inspector Hopkinson also present at the commencement of the conversation. Page 1-11 (2021_07_9462)</t>
   </si>
   <si>
     <t>Page 187-219</t>
-  </si>
-[...10 lines deleted...]
-    <t>Historian and author Hugh Johnston speaks about the Komagata Maru incident and discusses the various individuals involved.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="12"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
@@ -124,213 +124,213 @@
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="left" vertical="center" textRotation="0" wrapText="false" shrinkToFit="true"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="true"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20161_ca_object_representations_media_3903_large1.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32140_ca_object_representations_media_3904_large2.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63456_ca_object_representations_media_3950_large3.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9106_ca_object_representations_media_4195_large4.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8653_ca_object_representations_media_3289_large5.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/videoIcon7006.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32140_ca_object_representations_media_3904_large1.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8653_ca_object_representations_media_3289_large2.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/videoIcon7003.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20161_ca_object_representations_media_3903_large4.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63456_ca_object_representations_media_3950_large5.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9106_ca_object_representations_media_4195_large6.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="6667500" cy="10982325"/>
+    <xdr:ext cx="6667500" cy="8667750"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="imageA2" descr="imageA2"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>2</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="6667500" cy="8667750"/>
+    <xdr:ext cx="6667500" cy="9848850"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="imageA3" descr="imageA3"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="6667500" cy="10363200"/>
+    <xdr:ext cx="6667500" cy="3333750"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="3" name="imageA4" descr="imageA4"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId3"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>4</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="6667500" cy="10696575"/>
+    <xdr:ext cx="6667500" cy="10982325"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="4" name="imageA5" descr="imageA5"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId4"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>5</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="6667500" cy="9848850"/>
+    <xdr:ext cx="6667500" cy="10363200"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="5" name="imageA6" descr="imageA6"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId5"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="6667500" cy="3333750"/>
+    <xdr:ext cx="6667500" cy="10696575"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="6" name="imageA7" descr="imageA7"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId6"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
@@ -656,96 +656,96 @@
     <col min="18" max="18" width="9.10" bestFit="true" style="0"/>
     <col min="19" max="19" width="9.10" bestFit="true" style="0"/>
     <col min="20" max="20" width="9.10" bestFit="true" style="0"/>
     <col min="21" max="21" width="9.10" bestFit="true" style="0"/>
     <col min="22" max="22" width="9.10" bestFit="true" style="0"/>
     <col min="23" max="23" width="9.10" bestFit="true" style="0"/>
     <col min="24" max="24" width="9.10" bestFit="true" style="0"/>
     <col min="25" max="25" width="9.10" bestFit="true" style="0"/>
     <col min="26" max="26" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26" customHeight="1" ht="30">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
     </row>
-    <row r="2" spans="1:26" customHeight="1" ht="980">
+    <row r="2" spans="1:26" customHeight="1" ht="774">
       <c r="A2"/>
       <c r="B2" t="s">
         <v>4</v>
       </c>
       <c r="C2" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="3" spans="1:26" customHeight="1" ht="774">
+    <row r="3" spans="1:26" customHeight="1" ht="878">
       <c r="A3"/>
       <c r="B3" t="s">
         <v>6</v>
       </c>
       <c r="C3" t="s">
-        <v>5</v>
+        <v>7</v>
       </c>
     </row>
-    <row r="4" spans="1:26" customHeight="1" ht="925">
+    <row r="4" spans="1:26" customHeight="1" ht="0">
       <c r="A4"/>
       <c r="B4" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="C4" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
     </row>
-    <row r="5" spans="1:26" customHeight="1" ht="954">
+    <row r="5" spans="1:26" customHeight="1" ht="980">
       <c r="A5"/>
       <c r="B5" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="C5" t="s">
-        <v>10</v>
+        <v>5</v>
       </c>
     </row>
-    <row r="6" spans="1:26" customHeight="1" ht="878">
+    <row r="6" spans="1:26" customHeight="1" ht="925">
       <c r="A6"/>
       <c r="B6" t="s">
         <v>11</v>
       </c>
       <c r="C6" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="7" spans="1:26" customHeight="1" ht="0">
+    <row r="7" spans="1:26" customHeight="1" ht="954">
       <c r="A7"/>
       <c r="B7" t="s">
         <v>13</v>
       </c>
       <c r="C7" t="s">
         <v>14</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 