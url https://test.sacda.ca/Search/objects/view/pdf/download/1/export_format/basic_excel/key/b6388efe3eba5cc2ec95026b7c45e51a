--- v2 (2026-08-17)
+++ v3 (2026-08-17)
@@ -28,81 +28,81 @@
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Results" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="15">
   <si>
     <t>Image</t>
   </si>
   <si>
     <t>Object</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Date</t>
   </si>
   <si>
+    <t>Conversation between H. H. Stevens, M.P., and Dr. Rughunath Singh, held at the Office of the Canadian Immigration Department, Vancouver, with Inspector Hopkinson also present at the commencement of the conversation. Page 1-11 (2021_07_9462)</t>
+  </si>
+  <si>
+    <t>Page 187-219</t>
+  </si>
+  <si>
+    <t>[Extract from William C. Hopkinson, Immigration Inspector, to William W. Cory, Deputy Minister of the Interior. Copy] (2021_07_4611)</t>
+  </si>
+  <si>
+    <t>Library and Archives Canada. RG7-G021, Vol. 211, File 332 B</t>
+  </si>
+  <si>
+    <t>[Extract from William C. Hopkinson to William W. Cory. Copy] (2021_07_4372)</t>
+  </si>
+  <si>
+    <t>Library and Archives Canada. RG7-G-21, Vol. 201, File 332, vol. 4</t>
+  </si>
+  <si>
+    <t>Hugh Johnston interview (2021_07_10848)</t>
+  </si>
+  <si>
+    <t>Historian and author Hugh Johnston speaks about the Komagata Maru incident and discusses the various individuals involved.</t>
+  </si>
+  <si>
+    <t>Newsclipping - Pioneer Mail: The Komagata Maru: how the ship was chartered (2021_07_10437)</t>
+  </si>
+  <si>
+    <t>Library and Archives Canada. Borden Papers</t>
+  </si>
+  <si>
     <t>[William C. Hopkinson, Immigration Inspector, to William W. Cory, Deputy Minister of the Interior] (2021_07_4376)</t>
-  </si>
-[...28 lines deleted...]
-    <t>Page 187-219</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="12"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
@@ -124,213 +124,213 @@
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="left" vertical="center" textRotation="0" wrapText="false" shrinkToFit="true"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="true"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32140_ca_object_representations_media_3904_large1.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8653_ca_object_representations_media_3289_large2.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/videoIcon7003.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20161_ca_object_representations_media_3903_large4.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63456_ca_object_representations_media_3950_large5.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9106_ca_object_representations_media_4195_large6.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9106_ca_object_representations_media_4195_large1.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63456_ca_object_representations_media_3950_large2.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20161_ca_object_representations_media_3903_large3.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/videoIcon7004.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8653_ca_object_representations_media_3289_large5.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32140_ca_object_representations_media_3904_large6.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="6667500" cy="8667750"/>
+    <xdr:ext cx="6667500" cy="10696575"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="imageA2" descr="imageA2"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>2</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="6667500" cy="9848850"/>
+    <xdr:ext cx="6667500" cy="10363200"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="imageA3" descr="imageA3"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="6667500" cy="3333750"/>
+    <xdr:ext cx="6667500" cy="10982325"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="3" name="imageA4" descr="imageA4"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId3"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>4</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="6667500" cy="10982325"/>
+    <xdr:ext cx="6667500" cy="3333750"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="4" name="imageA5" descr="imageA5"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId4"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>5</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="6667500" cy="10363200"/>
+    <xdr:ext cx="6667500" cy="9848850"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="5" name="imageA6" descr="imageA6"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId5"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="6667500" cy="10696575"/>
+    <xdr:ext cx="6667500" cy="8667750"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="6" name="imageA7" descr="imageA7"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId6"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
@@ -656,102 +656,102 @@
     <col min="18" max="18" width="9.10" bestFit="true" style="0"/>
     <col min="19" max="19" width="9.10" bestFit="true" style="0"/>
     <col min="20" max="20" width="9.10" bestFit="true" style="0"/>
     <col min="21" max="21" width="9.10" bestFit="true" style="0"/>
     <col min="22" max="22" width="9.10" bestFit="true" style="0"/>
     <col min="23" max="23" width="9.10" bestFit="true" style="0"/>
     <col min="24" max="24" width="9.10" bestFit="true" style="0"/>
     <col min="25" max="25" width="9.10" bestFit="true" style="0"/>
     <col min="26" max="26" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26" customHeight="1" ht="30">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
     </row>
-    <row r="2" spans="1:26" customHeight="1" ht="774">
+    <row r="2" spans="1:26" customHeight="1" ht="954">
       <c r="A2"/>
       <c r="B2" t="s">
         <v>4</v>
       </c>
       <c r="C2" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="3" spans="1:26" customHeight="1" ht="878">
+    <row r="3" spans="1:26" customHeight="1" ht="925">
       <c r="A3"/>
       <c r="B3" t="s">
         <v>6</v>
       </c>
       <c r="C3" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="4" spans="1:26" customHeight="1" ht="0">
+    <row r="4" spans="1:26" customHeight="1" ht="980">
       <c r="A4"/>
       <c r="B4" t="s">
         <v>8</v>
       </c>
       <c r="C4" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="5" spans="1:26" customHeight="1" ht="980">
+    <row r="5" spans="1:26" customHeight="1" ht="0">
       <c r="A5"/>
       <c r="B5" t="s">
         <v>10</v>
       </c>
       <c r="C5" t="s">
-        <v>5</v>
+        <v>11</v>
       </c>
     </row>
-    <row r="6" spans="1:26" customHeight="1" ht="925">
+    <row r="6" spans="1:26" customHeight="1" ht="878">
       <c r="A6"/>
       <c r="B6" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="C6" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
     </row>
-    <row r="7" spans="1:26" customHeight="1" ht="954">
+    <row r="7" spans="1:26" customHeight="1" ht="774">
       <c r="A7"/>
       <c r="B7" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="C7" t="s">
-        <v>14</v>
+        <v>9</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>