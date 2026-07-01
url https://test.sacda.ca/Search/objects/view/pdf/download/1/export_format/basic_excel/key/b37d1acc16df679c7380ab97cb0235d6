--- v0 (2026-01-28)
+++ v1 (2026-07-01)
@@ -28,303 +28,303 @@
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Results" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="89">
   <si>
     <t>Image</t>
   </si>
   <si>
     <t>Object</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Date</t>
   </si>
   <si>
+    <t>[Advertisement of J. Edward Bird's legal firm] (2021_08_01_043)</t>
+  </si>
+  <si>
+    <t>Advertisement of J. Edward Bird's legal firm. J. Edward Bird, hired by the Khalsa Diwan Society to represent the passengers on board the Komagata Maru in Vancouver, 1914 was a regular advertiser in the Socialist Party newspaper. The Western Clarion, April 6, 1907, 4.</t>
+  </si>
+  <si>
+    <t>Copy of letter from Bowser Reid and Wallbridge to Reid, to enclose letter from J. E. Bird (2021_07_10718)</t>
+  </si>
+  <si>
+    <t>Page 418</t>
+  </si>
+  <si>
+    <t>Copy of letter from Bowser, Reid and Wallbridge to Mr. J. E. Bird re complaint (see p. 182). Page 1-2 (2021_07_9468)</t>
+  </si>
+  <si>
+    <t>Page 222-223</t>
+  </si>
+  <si>
+    <t>Copy of letter from C. Gardner Johnson to J. E. Bird re provisioning (2021_07_10739)</t>
+  </si>
+  <si>
+    <t>Page 505</t>
+  </si>
+  <si>
+    <t>Copy of letter from C. Gardner Johnson to Reid (see p. 505) (2021_07_10740)</t>
+  </si>
+  <si>
+    <t>Page 506</t>
+  </si>
+  <si>
+    <t>Copy of letter from Daljit Singh to the Immigration Agent, complaining about actions of Department Officer (2021_07_10731)</t>
+  </si>
+  <si>
+    <t>Page 442</t>
+  </si>
+  <si>
+    <t>Copy of letter from J. E. Bird to C. Gardner Johnson re preparation for departure of ship (2021_07_10741)</t>
+  </si>
+  <si>
+    <t>Page 507</t>
+  </si>
+  <si>
+    <t>Copy of letter from J. E. Bird to Reid, criticising conduct of Board of Enquiry (2021_07_10692)</t>
+  </si>
+  <si>
+    <t>Page 182</t>
+  </si>
+  <si>
+    <t>Copy of letter from J. E. Bird to Reid re provisions (2021_07_10719)</t>
+  </si>
+  <si>
+    <t>Page 419</t>
+  </si>
+  <si>
+    <t>Copy of letter from J. E. Bird to R. L. Reid re p. 427 (2021_07_10722)</t>
+  </si>
+  <si>
+    <t>Page 429</t>
+  </si>
+  <si>
+    <t>Copy of letter from J. Edward Bird to Reid, criticising his handling of the matter and the delay tactics of the Board of Enquiry. Page 1-2 (2021_07_9406)</t>
+  </si>
+  <si>
+    <t>Page 178-179</t>
+  </si>
+  <si>
+    <t>Copy of letter from passengers to J. E. Bird re hunger and thirst (2021_07_10720)</t>
+  </si>
+  <si>
+    <t>Page 427</t>
+  </si>
+  <si>
+    <t>Copy of letter from Reid to Daljit Singh re supply of fresh water and re telegram (see p. 358) (2021_07_10704)</t>
+  </si>
+  <si>
+    <t>Page 359</t>
+  </si>
+  <si>
+    <t>Copy of letter from Reid to J. E. Bird, council for the Hindus, re need for Board of Inquiry (2021_07_10678)</t>
+  </si>
+  <si>
+    <t>Page 151</t>
+  </si>
+  <si>
+    <t>Copy of letter from Reid to W. D. Scott confirming wires and night-letters. Page 1-4 (2021_07_9483)</t>
+  </si>
+  <si>
+    <t>Page 234-237</t>
+  </si>
+  <si>
+    <t>Copy of letter from Reid to W. D. Scott re activities of J. E. Bird. Page 1-3 (2021_07_324)</t>
+  </si>
+  <si>
+    <t>Page 409-411</t>
+  </si>
+  <si>
     <t>Copy of letter from Reid to W. D. Scott re Japanese insistence that they had no connection with the enterprise, and enclosing correspondence re recent incidents. Page 1-5 (2021_07_298)</t>
   </si>
   <si>
     <t>Page 381-385</t>
   </si>
   <si>
+    <t>Copy of letter from Reid to W. D. Scott re wires sent (2021_07_10694)</t>
+  </si>
+  <si>
+    <t>Page 224</t>
+  </si>
+  <si>
+    <t>Copy of letter from Reid to W. D. Scott re work of Boards of Enquiry and re responsibility to provision the ship (2021_07_10695)</t>
+  </si>
+  <si>
+    <t>Page 166</t>
+  </si>
+  <si>
+    <t>Copy of letter from Reid to W. D. Scott, sent with p. 353 and p. 354 (2021_07_10702)</t>
+  </si>
+  <si>
+    <t>Page 357</t>
+  </si>
+  <si>
+    <t>Copy of letter from R. L. Reid, Agent for the Minister of Justice, to W. D. Scott re procedure of the Boards of Enquiry, and the conduct of the officers of the Immigration Department. Page 1-6 (2021_07_2234)</t>
+  </si>
+  <si>
+    <t>Page 637-642</t>
+  </si>
+  <si>
+    <t>Copy of letter from R. L. Reid (Bowser, Reid and Wallbridge) to Malcolm Reid requesting that certain passengers be brought before the Board of Enquiry (2021_07_10706)</t>
+  </si>
+  <si>
+    <t>Page 363</t>
+  </si>
+  <si>
+    <t>[Copy of letters enclosed with pp. 409-411 - letter from Reid to W. D. Scott re activities of J. E. Bird] (2021_07_604)</t>
+  </si>
+  <si>
+    <t>Page 412-413</t>
+  </si>
+  <si>
+    <t>Copy of letter, unsigned, to the Immigration Agent (2021_07_10732)</t>
+  </si>
+  <si>
+    <t>Page 443</t>
+  </si>
+  <si>
+    <t>Copy of reply from J. E. Bird to passengers (see p. 427) (2021_07_10721)</t>
+  </si>
+  <si>
+    <t>Page 428</t>
+  </si>
+  <si>
+    <t>Copy, signed, of Minutes of Board of Enquiry [re Natha Singh] (see pp. 49-51) (2021_07_9332)</t>
+  </si>
+  <si>
+    <t>Page 52-61</t>
+  </si>
+  <si>
     <t>[Correspondence re recent incidents (see pp. 381-385)] Page 1-3 (2021_07_320)</t>
   </si>
   <si>
     <t>Page 386-406</t>
   </si>
   <si>
-    <t>Copy of letter from Reid to W. D. Scott re activities of J. E. Bird. Page 1-3 (2021_07_324)</t>
-[...8 lines deleted...]
-    <t>Page 412-413</t>
+    <t>[Extract from William C. Hopkinson, Immigration Inspector, to William W. Cory, Deputy Minister of the Interior. Copy] (2021_07_4668)</t>
+  </si>
+  <si>
+    <t>Library and Archives Canada. RG76, Vol. 601, File 879545, pt. 3</t>
+  </si>
+  <si>
+    <t>[Gurdit Singh, Charterer, Komagata Maru, to J. Edward Bird, lawyer, MacNeill, Bird, Macdonald &amp; Darling, re refusal of passengers to participate in Boards of Enquiry] (2021_07_10335)</t>
+  </si>
+  <si>
+    <t>Library and Archives Canada. RG76, Vol. 261, File 875456, pt. 3</t>
+  </si>
+  <si>
+    <t>[Harnam Singh, Sundar Singh, Amar Singh to J. Edward Bird, lawyer, MacNeill, Bird, Macdonald &amp; Darling, re lack of provisions] (2021_07_10337)</t>
+  </si>
+  <si>
+    <t>[Letter from Edward I. Bird of Bird &amp; Bird regarding petition of the Khalsa Diwan Society for the franchise]. Page 1 (2021_07_5969)</t>
+  </si>
+  <si>
+    <t>[Letter of Edward I. Bird of Bird &amp; Bird to H.E. Winch, Esq., M.L.A. re: "East Indian" franchise] (2021_07_5974)</t>
+  </si>
+  <si>
+    <t>[Letters from J. Edward Bird of Bird, Macdonald, Bird &amp; Collins to Committee, Sikh Temple and Khalsa Diwan Society, 1866 2nd Avenue West, Vancouver, B.C. re: request from Balwant Singh, son of Sardar Gurdit Singh, and monies owed from the Society] (2021_07_5966)</t>
+  </si>
+  <si>
+    <t>[Malcolm R. J. Reid, Dominion Immigration Agent, to William D. Scott, Superintendent of Immigration. Original] (2021_07_4624)</t>
+  </si>
+  <si>
+    <t>Library and Archives Canada. RG76, Vol. 601, File 879545, pt. 2</t>
+  </si>
+  <si>
+    <t>[Malcolm R. J. Reid, Dominion Immigration Agent, to William D. Scott, Superintendent of Immigration. Original] (2021_07_4620)</t>
+  </si>
+  <si>
+    <t>Minutes of a Hindu mass meeting held in Dominion Hall. Page 1-21 (2021_07_9506)</t>
+  </si>
+  <si>
+    <t>Page 238-259</t>
+  </si>
+  <si>
+    <t>Newsclippings - Lawyer warned he is to be killed; Jury charges Hopkinson's death to Mewa (2021_07_10797)</t>
+  </si>
+  <si>
+    <t>Newsclipping - Vancouver Daily Province: Gurdit Singh decides to quit: will give up contest and go (2021_07_10494)</t>
+  </si>
+  <si>
+    <t>Newsclipping - Vancouver Daily Province: Gurdit Singh won't pay up: what will Komagata do now? Page 1 (2021_07_10479)</t>
+  </si>
+  <si>
+    <t>Newsclipping - Vancouver Daily Province: Hindus refusing to come ashore for enquiry. Page 1 (2021_07_10480)</t>
+  </si>
+  <si>
+    <t>Newsclipping - Vancouver Daily Province: No sign so far that court will free the Hindus (2021_07_5150)</t>
+  </si>
+  <si>
+    <t>Newsclipping - Vancouver Sun: Habeas Corpus writ for detained Hindus refused by Justice. Page 1 (2021_07_10505)</t>
+  </si>
+  <si>
+    <t>Newsclipping - Vancouver Sun: [re Komagata Maru] (2021_07_10439)</t>
+  </si>
+  <si>
+    <t>Newsclipping - Vancouver Sun: Thirty-five Hindus will be admitted: orders are faulty (2021_07_10527)</t>
+  </si>
+  <si>
+    <t>Newsclipping - Vancouver Sun: Thirty-five Hindus will be admitted: orders are faulty. Page 1 (2021_07_10506)</t>
+  </si>
+  <si>
+    <t>Newsclipping - Vancouver World: Hindoos try to hold Mr. Reid as a hostage (2021_07_10498)</t>
+  </si>
+  <si>
+    <t>R. L. Reid to Malcolm Reid (2021_07_10332)</t>
+  </si>
+  <si>
+    <t>Statement to J. E. Bird waiving Boards of Inquiry signed by Gurdit Singh and Passengers Committee (2021_07_10929)</t>
+  </si>
+  <si>
+    <t>The Voyage of the Komagata Maru: The Sikh Challenge to Canada's Colour Bar (2021_07_10930)</t>
+  </si>
+  <si>
+    <t>Hugh Johnston provided the first thoroughly researched study of the Komagata Maru event, basing his analysis on official accounts from both Canadian and Indian sources, as well as on the reminiscences of the only passenger still alive at the time the book was written. This book is still the landmark text on the Komagata Maru and diligently outlines the life for Indians at the turn of the 20th century, the reasons for chartering the Komagata Maru, revolutionary movements in North America, the riot at Budge Budge and the lives of many of the key players after the events of the Komagata Maru.</t>
   </si>
   <si>
     <t>Watan: A Quarterly of Punjabi Language, Literature, and Culture. Vol. 1, no. 1. (2021_07_678)</t>
   </si>
   <si>
     <t>This first issue of Watan, a literary and cultural quarterly, discusses the Komagata Maru incident at its 75th anniversary. The journal includes articles, poetry, and historical material.,ਸਾਹਿਤੱਕ ਅਤੇ ਸਭਿਆਚਾਰਕ ਤ੍ਰੈਮਾਸਕ, ਵਤਨ ਦੇ ਇਸ ਪਹਿਲੇ ਅੰਕ ਵਿੱਚ, ਕਾਮਾਗਾਟਾ ਮਾਰੂ ਦੀ 75ਵੀਂ ਵਰ੍ਹੇਗੰਢ ਉਤੇ ਕਾਮਾਗਾਟਾ ਮਾਰੂ ਘਟਨਾ ਬਾਰੇ ਵਿਚਾਰ-ਵਟਾਂ।ਦਰਾ ਕੀਤਾ ਗਿਆ ਹੈ। ਤ੍ਰੈਮਾਸਕ ਪੱਤਰ ਵਿੱਚ ਪਰਚੇ, ਕਵਿਤਾਵਾਂ ਅਤੇ ਇਤਿਹਾਸਿਕ ਸਮੱਗਰੀ ਸ਼ਾਮਲ ਹੈ;ਸਾਹਿਤੱਕ ਅਤੇ ਸਭਿਆਚਾਰਕ ਤ੍ਰੈਮਾਸਕ, ਵਤਨ ਦੇ ਇਸ ਪਹਿਲੇ ਅੰਕ ਵਿੱਚ, ਕਾਮਾਗਾਟਾ ਮਾਰੂ ਦੀ 75ਵੀਂ ਵਰ੍ਹੇਗੰਢ ਉਤੇ ਕਾਮਾਗਾਟਾ ਮਾਰੂ ਘਟਨਾ ਬਾਰੇ ਵਿਚਾਰ-ਵਟਾਂ।ਦਰਾ ਕੀਤਾ ਗਿਆ ਹੈ। ਤ੍ਰੈਮਾਸਕ ਪੱਤਰ ਵਿੱਚ ਪਰਚੇ, ਕਵਿਤਾਵਾਂ ਅਤੇ ਇਤਿਹਾਸਿਕ ਸਮੱਗਰੀ ਸ਼ਾਮਲ ਹੈ</t>
   </si>
   <si>
-    <t>Copy of letter from R. L. Reid, Agent for the Minister of Justice, to W. D. Scott re procedure of the Boards of Enquiry, and the conduct of the officers of the Immigration Department. Page 1-6 (2021_07_2234)</t>
-[...13 lines deleted...]
-  <si>
     <t>[William D. Scott, Superintendent of Immigration, Memorandum to Mr. Mitchell] (2021_07_4630)</t>
   </si>
   <si>
     <t>Library and Archives Canada. RG76, Vol. 601, File 879545, pt. 1</t>
-  </si>
-[...202 lines deleted...]
-    <t>Advertisement of J. Edward Bird's legal firm. J. Edward Bird, hired by the Khalsa Diwan Society to represent the passengers on board the Komagata Maru in Vancouver, 1914 was a regular advertiser in the Socialist Party newspaper. The Western Clarion, April 6, 1907, 4.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="12"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
@@ -346,1563 +346,1563 @@
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="left" vertical="center" textRotation="0" wrapText="false" shrinkToFit="true"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="true"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55055_ca_object_representations_media_3668_large1.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17005_ca_object_representations_media_3770_large2.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53264_ca_object_representations_media_3773_large3.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22193_ca_object_representations_media_3674_large4.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13056_ca_object_representations_media_4148_large5.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41000_ca_object_representations_media_3645_large6.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54569_ca_object_representations_media_3951_large7.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69688_ca_object_representations_media_3952_large8.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75935_ca_object_representations_media_3954_large9.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75096_ca_object_representations_media_3962_large10.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89640_ca_object_representations_media_4072_large11.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93661_ca_object_representations_media_4133_large12.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95686_ca_object_representations_media_4134_large13.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97546_ca_object_representations_media_4135_large14.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/documentIcon70015.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75430_ca_object_representations_media_4191_large16.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74403_ca_object_representations_media_4197_large17.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47005_ca_object_representations_media_4201_large18.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47420_ca_object_representations_media_4202_large19.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73852_ca_object_representations_media_3181_large20.jpg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94891_ca_object_representations_media_3184_large21.jpg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67026_ca_object_representations_media_3186_large22.jpg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82417_ca_object_representations_media_3291_large23.jpg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63937_ca_object_representations_media_3331_large24.jpg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48883_ca_object_representations_media_3333_large25.jpg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35190_ca_object_representations_media_3347_large26.jpg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60638_ca_object_representations_media_3351_large27.jpg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77935_ca_object_representations_media_3358_large28.jpg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11934_ca_object_representations_media_3359_large29.jpg"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73274_ca_object_representations_media_3373_large30.jpg"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89166_ca_object_representations_media_3423_large31.jpg"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15966_ca_object_representations_media_3437_large32.jpg"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84338_ca_object_representations_media_3460_large33.jpg"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7563_ca_object_representations_media_3461_large34.jpg"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33520_ca_object_representations_media_3468_large35.jpg"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9597_ca_object_representations_media_3474_large36.jpg"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97054_ca_object_representations_media_3476_large37.jpg"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11543_ca_object_representations_media_3488_large38.jpg"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63652_ca_object_representations_media_3489_large39.jpg"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84819_ca_object_representations_media_3490_large40.jpg"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31694_ca_object_representations_media_3491_large41.jpg"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13016_ca_object_representations_media_3492_large42.jpg"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69412_ca_object_representations_media_3501_large43.jpg"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41557_ca_object_representations_media_3502_large44.jpg"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53306_ca_object_representations_media_3509_large45.jpg"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29929_ca_object_representations_media_3510_large46.jpg"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15683_ca_object_representations_media_3511_large47.jpg"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35229_ca_object_representations_media_3567_large48.jpg"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71809_ca_object_representations_media_4349_large49.jpg"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14301_ca_object_representations_media_4344_large50.jpg"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61287_ca_object_representations_media_5351_large51.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61287_ca_object_representations_media_5351_large1.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11543_ca_object_representations_media_3488_large2.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74403_ca_object_representations_media_4197_large3.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53306_ca_object_representations_media_3509_large4.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29929_ca_object_representations_media_3510_large5.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69412_ca_object_representations_media_3501_large6.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15683_ca_object_representations_media_3511_large7.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15966_ca_object_representations_media_3437_large8.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63652_ca_object_representations_media_3489_large9.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13016_ca_object_representations_media_3492_large10.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75430_ca_object_representations_media_4191_large11.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84819_ca_object_representations_media_3490_large12.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9597_ca_object_representations_media_3474_large13.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89166_ca_object_representations_media_3423_large14.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47005_ca_object_representations_media_4201_large15.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53264_ca_object_representations_media_3773_large16.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55055_ca_object_representations_media_3668_large17.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84338_ca_object_representations_media_3460_large18.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7563_ca_object_representations_media_3461_large19.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33520_ca_object_representations_media_3468_large20.jpg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41000_ca_object_representations_media_3645_large21.jpg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97054_ca_object_representations_media_3476_large22.jpg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22193_ca_object_representations_media_3674_large23.jpg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41557_ca_object_representations_media_3502_large24.jpg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31694_ca_object_representations_media_3491_large25.jpg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/documentIcon70026.jpg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17005_ca_object_representations_media_3770_large27.jpg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75096_ca_object_representations_media_3962_large28.jpg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94891_ca_object_representations_media_3184_large29.jpg"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67026_ca_object_representations_media_3186_large30.jpg"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95686_ca_object_representations_media_4134_large31.jpg"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97546_ca_object_representations_media_4135_large32.jpg"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93661_ca_object_representations_media_4133_large33.jpg"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69688_ca_object_representations_media_3952_large34.jpg"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54569_ca_object_representations_media_3951_large35.jpg"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47420_ca_object_representations_media_4202_large36.jpg"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35229_ca_object_representations_media_3567_large37.jpg"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35190_ca_object_representations_media_3347_large38.jpg"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63937_ca_object_representations_media_3331_large39.jpg"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48883_ca_object_representations_media_3333_large40.jpg"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89640_ca_object_representations_media_4072_large41.jpg"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77935_ca_object_representations_media_3358_large42.jpg"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82417_ca_object_representations_media_3291_large43.jpg"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73274_ca_object_representations_media_3373_large44.jpg"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11934_ca_object_representations_media_3359_large45.jpg"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60638_ca_object_representations_media_3351_large46.jpg"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73852_ca_object_representations_media_3181_large47.jpg"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71809_ca_object_representations_media_4349_large48.jpg"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14301_ca_object_representations_media_4344_large49.jpg"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13056_ca_object_representations_media_4148_large50.jpg"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75935_ca_object_representations_media_3954_large51.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
+    <xdr:ext cx="6667500" cy="3400425"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="1" name="imageA2" descr="imageA2"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>2</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="10991850"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="2" name="imageA3" descr="imageA3"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>3</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="10791825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="3" name="imageA4" descr="imageA4"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId3"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>4</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="10934700"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="4" name="imageA5" descr="imageA5"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId4"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>5</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="10868025"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="5" name="imageA6" descr="imageA6"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId5"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>6</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="10772775"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="6" name="imageA7" descr="imageA7"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId6"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>7</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="10887075"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="7" name="imageA8" descr="imageA8"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId7"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>8</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="10753725"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="8" name="imageA9" descr="imageA9"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId8"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>9</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="11039475"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="9" name="imageA10" descr="imageA10"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId9"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>10</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="10934700"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="10" name="imageA11" descr="imageA11"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId10"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>11</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="10753725"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="11" name="imageA12" descr="imageA12"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId11"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>12</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="10858500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="12" name="imageA13" descr="imageA13"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId12"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>13</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="10772775"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="13" name="imageA14" descr="imageA14"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId13"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>14</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
     <xdr:ext cx="6667500" cy="10801350"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="1" name="imageA2" descr="imageA2"/>
-[...23 lines deleted...]
-      <xdr:row>2</xdr:row>
+        <xdr:cNvPr id="14" name="imageA15" descr="imageA15"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId14"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>15</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="10801350"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="15" name="imageA16" descr="imageA16"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId15"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>16</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="10982325"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="16" name="imageA17" descr="imageA17"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId16"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>17</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="10801350"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="17" name="imageA18" descr="imageA18"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId17"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>18</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="10791825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="18" name="imageA19" descr="imageA19"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId18"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>19</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="10820400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="19" name="imageA20" descr="imageA20"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId19"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>20</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="10782300"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="20" name="imageA21" descr="imageA21"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId20"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="10772775"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="21" name="imageA22" descr="imageA22"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId21"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>22</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="10753725"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="22" name="imageA23" descr="imageA23"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId22"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>23</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="10934700"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="23" name="imageA24" descr="imageA24"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId23"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>24</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="10820400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="24" name="imageA25" descr="imageA25"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId24"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>25</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="10868025"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="25" name="imageA26" descr="imageA26"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId25"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>26</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="3333750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="26" name="imageA27" descr="imageA27"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId26"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>27</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="6667500" cy="10858500"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="2" name="imageA3" descr="imageA3"/>
-[...53 lines deleted...]
-      <xdr:row>4</xdr:row>
+        <xdr:cNvPr id="27" name="imageA28" descr="imageA28"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId27"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>28</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="10629900"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="28" name="imageA29" descr="imageA29"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId28"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>29</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="10629900"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="29" name="imageA30" descr="imageA30"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId29"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>30</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="10629900"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="30" name="imageA31" descr="imageA31"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId30"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>31</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="8515350"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="31" name="imageA32" descr="imageA32"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId31"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>32</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="8677275"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="32" name="imageA33" descr="imageA33"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId32"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>33</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="8515350"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="33" name="imageA34" descr="imageA34"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId33"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>34</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="10534650"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="34" name="imageA35" descr="imageA35"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId34"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>35</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="10534650"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="35" name="imageA36" descr="imageA36"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId35"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>36</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="10829925"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="36" name="imageA37" descr="imageA37"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId36"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>37</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="11191875"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="37" name="imageA38" descr="imageA38"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId37"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>38</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="10287000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="38" name="imageA39" descr="imageA39"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId38"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>39</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="10287000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="39" name="imageA40" descr="imageA40"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId39"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>40</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="10287000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="40" name="imageA41" descr="imageA41"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId40"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>41</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="10287000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="41" name="imageA42" descr="imageA42"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>42</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="10287000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="42" name="imageA43" descr="imageA43"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId42"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>43</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="9620250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="43" name="imageA44" descr="imageA44"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId43"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>44</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="9686925"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="44" name="imageA45" descr="imageA45"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>45</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="10287000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="45" name="imageA46" descr="imageA46"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId45"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>46</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="10287000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="46" name="imageA47" descr="imageA47"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId46"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>47</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="10629900"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="47" name="imageA48" descr="imageA48"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId47"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>48</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="6667500" cy="10934700"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="4" name="imageA5" descr="imageA5"/>
-[...23 lines deleted...]
-      <xdr:row>5</xdr:row>
+        <xdr:cNvPr id="48" name="imageA49" descr="imageA49"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId48"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>49</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="10610850"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="49" name="imageA50" descr="imageA50"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId49"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>50</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="6667500" cy="8896350"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="5" name="imageA6" descr="imageA6"/>
-[...53 lines deleted...]
-      <xdr:row>7</xdr:row>
+        <xdr:cNvPr id="50" name="imageA51" descr="imageA51"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId50"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>51</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="6667500" cy="10534650"/>
-    <xdr:pic>
-[...1318 lines deleted...]
-    <xdr:ext cx="6667500" cy="3400425"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="51" name="imageA52" descr="imageA52"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId51"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
@@ -2228,459 +2228,459 @@
     <col min="18" max="18" width="9.10" bestFit="true" style="0"/>
     <col min="19" max="19" width="9.10" bestFit="true" style="0"/>
     <col min="20" max="20" width="9.10" bestFit="true" style="0"/>
     <col min="21" max="21" width="9.10" bestFit="true" style="0"/>
     <col min="22" max="22" width="9.10" bestFit="true" style="0"/>
     <col min="23" max="23" width="9.10" bestFit="true" style="0"/>
     <col min="24" max="24" width="9.10" bestFit="true" style="0"/>
     <col min="25" max="25" width="9.10" bestFit="true" style="0"/>
     <col min="26" max="26" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26" customHeight="1" ht="30">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
     </row>
-    <row r="2" spans="1:26" customHeight="1" ht="964">
+    <row r="2" spans="1:26" customHeight="1" ht="303">
       <c r="A2"/>
       <c r="B2" t="s">
         <v>4</v>
       </c>
       <c r="C2" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="3" spans="1:26" customHeight="1" ht="969">
+    <row r="3" spans="1:26" customHeight="1" ht="981">
       <c r="A3"/>
       <c r="B3" t="s">
         <v>6</v>
       </c>
       <c r="C3" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="4" spans="1:26" customHeight="1" ht="980">
+    <row r="4" spans="1:26" customHeight="1" ht="963">
       <c r="A4"/>
       <c r="B4" t="s">
         <v>8</v>
       </c>
       <c r="C4" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="5" spans="1:26" customHeight="1" ht="976">
+    <row r="5" spans="1:26" customHeight="1" ht="975">
       <c r="A5"/>
       <c r="B5" t="s">
         <v>10</v>
       </c>
       <c r="C5" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="6" spans="1:26" customHeight="1" ht="794">
+    <row r="6" spans="1:26" customHeight="1" ht="970">
       <c r="A6"/>
       <c r="B6" t="s">
         <v>12</v>
       </c>
       <c r="C6" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="7" spans="1:26" customHeight="1" ht="961">
       <c r="A7"/>
       <c r="B7" t="s">
         <v>14</v>
       </c>
       <c r="C7" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="8" spans="1:26" customHeight="1" ht="940">
+    <row r="8" spans="1:26" customHeight="1" ht="971">
       <c r="A8"/>
       <c r="B8" t="s">
         <v>16</v>
       </c>
       <c r="C8" t="s">
         <v>17</v>
       </c>
     </row>
-    <row r="9" spans="1:26" customHeight="1" ht="940">
+    <row r="9" spans="1:26" customHeight="1" ht="959">
       <c r="A9"/>
       <c r="B9" t="s">
         <v>18</v>
       </c>
       <c r="C9" t="s">
-        <v>17</v>
-[...2 lines deleted...]
-    <row r="10" spans="1:26" customHeight="1" ht="940">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="10" spans="1:26" customHeight="1" ht="986">
       <c r="A10"/>
       <c r="B10" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="C10" t="s">
-        <v>20</v>
-[...2 lines deleted...]
-    <row r="11" spans="1:26" customHeight="1" ht="948">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="11" spans="1:26" customHeight="1" ht="976">
       <c r="A11"/>
       <c r="B11" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="C11" t="s">
-        <v>22</v>
-[...2 lines deleted...]
-    <row r="12" spans="1:26" customHeight="1" ht="918">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="12" spans="1:26" customHeight="1" ht="960">
       <c r="A12"/>
       <c r="B12" t="s">
-        <v>23</v>
-[...2 lines deleted...]
-    <row r="13" spans="1:26" customHeight="1" ht="759">
+        <v>24</v>
+      </c>
+      <c r="C12" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="13" spans="1:26" customHeight="1" ht="969">
       <c r="A13"/>
       <c r="B13" t="s">
-        <v>24</v>
-[...2 lines deleted...]
-    <row r="14" spans="1:26" customHeight="1" ht="759">
+        <v>26</v>
+      </c>
+      <c r="C13" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="14" spans="1:26" customHeight="1" ht="961">
       <c r="A14"/>
       <c r="B14" t="s">
-        <v>25</v>
-[...2 lines deleted...]
-    <row r="15" spans="1:26" customHeight="1" ht="775">
+        <v>28</v>
+      </c>
+      <c r="C14" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="15" spans="1:26" customHeight="1" ht="964">
       <c r="A15"/>
       <c r="B15" t="s">
-        <v>26</v>
-[...2 lines deleted...]
-    <row r="16" spans="1:26" customHeight="1" ht="0">
+        <v>30</v>
+      </c>
+      <c r="C15" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="16" spans="1:26" customHeight="1" ht="964">
       <c r="A16"/>
       <c r="B16" t="s">
-        <v>27</v>
+        <v>32</v>
       </c>
       <c r="C16" t="s">
-        <v>28</v>
-[...2 lines deleted...]
-    <row r="17" spans="1:26" customHeight="1" ht="960">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="17" spans="1:26" customHeight="1" ht="980">
       <c r="A17"/>
       <c r="B17" t="s">
-        <v>29</v>
+        <v>34</v>
       </c>
       <c r="C17" t="s">
-        <v>30</v>
-[...2 lines deleted...]
-    <row r="18" spans="1:26" customHeight="1" ht="963">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="18" spans="1:26" customHeight="1" ht="964">
       <c r="A18"/>
       <c r="B18" t="s">
-        <v>31</v>
+        <v>36</v>
       </c>
       <c r="C18" t="s">
-        <v>32</v>
-[...2 lines deleted...]
-    <row r="19" spans="1:26" customHeight="1" ht="964">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="19" spans="1:26" customHeight="1" ht="963">
       <c r="A19"/>
       <c r="B19" t="s">
-        <v>33</v>
+        <v>38</v>
       </c>
       <c r="C19" t="s">
-        <v>34</v>
-[...2 lines deleted...]
-    <row r="20" spans="1:26" customHeight="1" ht="967">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="20" spans="1:26" customHeight="1" ht="965">
       <c r="A20"/>
       <c r="B20" t="s">
-        <v>35</v>
+        <v>40</v>
       </c>
       <c r="C20" t="s">
-        <v>36</v>
-[...2 lines deleted...]
-    <row r="21" spans="1:26" customHeight="1" ht="948">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="21" spans="1:26" customHeight="1" ht="962">
       <c r="A21"/>
       <c r="B21" t="s">
-        <v>37</v>
+        <v>42</v>
       </c>
       <c r="C21" t="s">
-        <v>38</v>
-[...2 lines deleted...]
-    <row r="22" spans="1:26" customHeight="1" ht="948">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="22" spans="1:26" customHeight="1" ht="961">
       <c r="A22"/>
       <c r="B22" t="s">
-        <v>39</v>
+        <v>44</v>
       </c>
       <c r="C22" t="s">
-        <v>38</v>
-[...2 lines deleted...]
-    <row r="23" spans="1:26" customHeight="1" ht="948">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="23" spans="1:26" customHeight="1" ht="959">
       <c r="A23"/>
       <c r="B23" t="s">
-        <v>40</v>
+        <v>46</v>
       </c>
       <c r="C23" t="s">
-        <v>38</v>
-[...2 lines deleted...]
-    <row r="24" spans="1:26" customHeight="1" ht="858">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="24" spans="1:26" customHeight="1" ht="976">
       <c r="A24"/>
       <c r="B24" t="s">
-        <v>41</v>
-[...2 lines deleted...]
-    <row r="25" spans="1:26" customHeight="1" ht="918">
+        <v>48</v>
+      </c>
+      <c r="C24" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="25" spans="1:26" customHeight="1" ht="966">
       <c r="A25"/>
       <c r="B25" t="s">
-        <v>42</v>
-[...2 lines deleted...]
-    <row r="26" spans="1:26" customHeight="1" ht="918">
+        <v>50</v>
+      </c>
+      <c r="C25" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="26" spans="1:26" customHeight="1" ht="970">
       <c r="A26"/>
       <c r="B26" t="s">
-        <v>43</v>
-[...2 lines deleted...]
-    <row r="27" spans="1:26" customHeight="1" ht="918">
+        <v>52</v>
+      </c>
+      <c r="C26" t="s">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="27" spans="1:26" customHeight="1" ht="0">
       <c r="A27"/>
       <c r="B27" t="s">
-        <v>44</v>
-[...2 lines deleted...]
-    <row r="28" spans="1:26" customHeight="1" ht="918">
+        <v>54</v>
+      </c>
+      <c r="C27" t="s">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="28" spans="1:26" customHeight="1" ht="969">
       <c r="A28"/>
       <c r="B28" t="s">
-        <v>45</v>
-[...2 lines deleted...]
-    <row r="29" spans="1:26" customHeight="1" ht="918">
+        <v>56</v>
+      </c>
+      <c r="C28" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="29" spans="1:26" customHeight="1" ht="948">
       <c r="A29"/>
       <c r="B29" t="s">
-        <v>46</v>
-[...2 lines deleted...]
-    <row r="30" spans="1:26" customHeight="1" ht="918">
+        <v>58</v>
+      </c>
+      <c r="C29" t="s">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="30" spans="1:26" customHeight="1" ht="948">
       <c r="A30"/>
       <c r="B30" t="s">
-        <v>47</v>
-[...2 lines deleted...]
-    <row r="31" spans="1:26" customHeight="1" ht="864">
+        <v>60</v>
+      </c>
+      <c r="C30" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="31" spans="1:26" customHeight="1" ht="948">
       <c r="A31"/>
       <c r="B31" t="s">
-        <v>48</v>
-[...2 lines deleted...]
-    <row r="32" spans="1:26" customHeight="1" ht="964">
+        <v>62</v>
+      </c>
+      <c r="C31" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="32" spans="1:26" customHeight="1" ht="759">
       <c r="A32"/>
       <c r="B32" t="s">
-        <v>49</v>
-[...5 lines deleted...]
-    <row r="33" spans="1:26" customHeight="1" ht="959">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="33" spans="1:26" customHeight="1" ht="775">
       <c r="A33"/>
       <c r="B33" t="s">
-        <v>51</v>
-[...5 lines deleted...]
-    <row r="34" spans="1:26" customHeight="1" ht="963">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="34" spans="1:26" customHeight="1" ht="759">
       <c r="A34"/>
       <c r="B34" t="s">
-        <v>53</v>
-[...5 lines deleted...]
-    <row r="35" spans="1:26" customHeight="1" ht="965">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="35" spans="1:26" customHeight="1" ht="940">
       <c r="A35"/>
       <c r="B35" t="s">
-        <v>55</v>
+        <v>66</v>
       </c>
       <c r="C35" t="s">
-        <v>56</v>
-[...2 lines deleted...]
-    <row r="36" spans="1:26" customHeight="1" ht="962">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="36" spans="1:26" customHeight="1" ht="940">
       <c r="A36"/>
       <c r="B36" t="s">
-        <v>57</v>
+        <v>68</v>
       </c>
       <c r="C36" t="s">
-        <v>58</v>
-[...2 lines deleted...]
-    <row r="37" spans="1:26" customHeight="1" ht="961">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="37" spans="1:26" customHeight="1" ht="967">
       <c r="A37"/>
       <c r="B37" t="s">
-        <v>59</v>
+        <v>69</v>
       </c>
       <c r="C37" t="s">
-        <v>60</v>
-[...2 lines deleted...]
-    <row r="38" spans="1:26" customHeight="1" ht="959">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="38" spans="1:26" customHeight="1" ht="998">
       <c r="A38"/>
       <c r="B38" t="s">
-        <v>61</v>
-[...5 lines deleted...]
-    <row r="39" spans="1:26" customHeight="1" ht="981">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="39" spans="1:26" customHeight="1" ht="918">
       <c r="A39"/>
       <c r="B39" t="s">
-        <v>63</v>
-[...5 lines deleted...]
-    <row r="40" spans="1:26" customHeight="1" ht="986">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="40" spans="1:26" customHeight="1" ht="918">
       <c r="A40"/>
       <c r="B40" t="s">
-        <v>65</v>
-[...5 lines deleted...]
-    <row r="41" spans="1:26" customHeight="1" ht="969">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="41" spans="1:26" customHeight="1" ht="918">
       <c r="A41"/>
       <c r="B41" t="s">
-        <v>67</v>
-[...5 lines deleted...]
-    <row r="42" spans="1:26" customHeight="1" ht="970">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="42" spans="1:26" customHeight="1" ht="918">
       <c r="A42"/>
       <c r="B42" t="s">
-        <v>69</v>
-[...5 lines deleted...]
-    <row r="43" spans="1:26" customHeight="1" ht="976">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="43" spans="1:26" customHeight="1" ht="918">
       <c r="A43"/>
       <c r="B43" t="s">
-        <v>71</v>
-[...5 lines deleted...]
-    <row r="44" spans="1:26" customHeight="1" ht="961">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="44" spans="1:26" customHeight="1" ht="858">
       <c r="A44"/>
       <c r="B44" t="s">
-        <v>73</v>
-[...5 lines deleted...]
-    <row r="45" spans="1:26" customHeight="1" ht="966">
+        <v>77</v>
+      </c>
+    </row>
+    <row r="45" spans="1:26" customHeight="1" ht="864">
       <c r="A45"/>
       <c r="B45" t="s">
-        <v>75</v>
-[...5 lines deleted...]
-    <row r="46" spans="1:26" customHeight="1" ht="975">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="46" spans="1:26" customHeight="1" ht="918">
       <c r="A46"/>
       <c r="B46" t="s">
-        <v>77</v>
-[...5 lines deleted...]
-    <row r="47" spans="1:26" customHeight="1" ht="970">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="47" spans="1:26" customHeight="1" ht="918">
       <c r="A47"/>
       <c r="B47" t="s">
-        <v>79</v>
-[...1 lines deleted...]
-      <c r="C47" t="s">
         <v>80</v>
       </c>
     </row>
-    <row r="48" spans="1:26" customHeight="1" ht="971">
+    <row r="48" spans="1:26" customHeight="1" ht="948">
       <c r="A48"/>
       <c r="B48" t="s">
         <v>81</v>
       </c>
       <c r="C48" t="s">
-        <v>82</v>
-[...2 lines deleted...]
-    <row r="49" spans="1:26" customHeight="1" ht="998">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="49" spans="1:26" customHeight="1" ht="976">
       <c r="A49"/>
       <c r="B49" t="s">
-        <v>83</v>
-[...2 lines deleted...]
-    <row r="50" spans="1:26" customHeight="1" ht="976">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="50" spans="1:26" customHeight="1" ht="946">
       <c r="A50"/>
       <c r="B50" t="s">
+        <v>83</v>
+      </c>
+      <c r="C50" t="s">
         <v>84</v>
       </c>
     </row>
-    <row r="51" spans="1:26" customHeight="1" ht="946">
+    <row r="51" spans="1:26" customHeight="1" ht="794">
       <c r="A51"/>
       <c r="B51" t="s">
         <v>85</v>
       </c>
       <c r="C51" t="s">
         <v>86</v>
       </c>
     </row>
-    <row r="52" spans="1:26" customHeight="1" ht="303">
+    <row r="52" spans="1:26" customHeight="1" ht="940">
       <c r="A52"/>
       <c r="B52" t="s">
         <v>87</v>
       </c>
       <c r="C52" t="s">
         <v>88</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 