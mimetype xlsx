--- v1 (2026-07-01)
+++ v2 (2026-08-16)
@@ -1,330 +1,73 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
-  <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
-  <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Results" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="89">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="4">
   <si>
     <t>Image</t>
   </si>
   <si>
     <t>Object</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Date</t>
-  </si>
-[...253 lines deleted...]
-    <t>Library and Archives Canada. RG76, Vol. 601, File 879545, pt. 1</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="12"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
@@ -343,1589 +86,50 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="left" vertical="center" textRotation="0" wrapText="false" shrinkToFit="true"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="true"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
-</file>
-[...1537 lines deleted...]
-</xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -2170,539 +374,121 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z52"/>
+  <dimension ref="A1:Z1"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="D1" sqref="D1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="94" customWidth="true" style="0"/>
-[...1 lines deleted...]
-    <col min="3" max="3" width="50" customWidth="true" style="0"/>
+    <col min="1" max="1" width="8" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="9" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="16" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="6" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="9.10" bestFit="true" style="0"/>
     <col min="6" max="6" width="9.10" bestFit="true" style="0"/>
     <col min="7" max="7" width="9.10" bestFit="true" style="0"/>
     <col min="8" max="8" width="9.10" bestFit="true" style="0"/>
     <col min="9" max="9" width="9.10" bestFit="true" style="0"/>
     <col min="10" max="10" width="9.10" bestFit="true" style="0"/>
     <col min="11" max="11" width="9.10" bestFit="true" style="0"/>
     <col min="12" max="12" width="9.10" bestFit="true" style="0"/>
     <col min="13" max="13" width="9.10" bestFit="true" style="0"/>
     <col min="14" max="14" width="9.10" bestFit="true" style="0"/>
     <col min="15" max="15" width="9.10" bestFit="true" style="0"/>
     <col min="16" max="16" width="9.10" bestFit="true" style="0"/>
     <col min="17" max="17" width="9.10" bestFit="true" style="0"/>
     <col min="18" max="18" width="9.10" bestFit="true" style="0"/>
     <col min="19" max="19" width="9.10" bestFit="true" style="0"/>
     <col min="20" max="20" width="9.10" bestFit="true" style="0"/>
     <col min="21" max="21" width="9.10" bestFit="true" style="0"/>
     <col min="22" max="22" width="9.10" bestFit="true" style="0"/>
     <col min="23" max="23" width="9.10" bestFit="true" style="0"/>
     <col min="24" max="24" width="9.10" bestFit="true" style="0"/>
     <col min="25" max="25" width="9.10" bestFit="true" style="0"/>
     <col min="26" max="26" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26" customHeight="1" ht="30">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
     </row>
-    <row r="2" spans="1:26" customHeight="1" ht="303">
-[...415 lines deleted...]
-    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
-  <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Results</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>