--- v0 (2025-12-13)
+++ v1 (2026-08-17)
@@ -1,73 +1,96 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
+  <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
+  <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Results" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="4">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="11">
   <si>
     <t>Image</t>
   </si>
   <si>
     <t>Object</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Date</t>
+  </si>
+  <si>
+    <t>Copy of letter from Reid to W. D. Scott re Japanese Government's disclaiming of any connection with the Komagata Maru enterprise, also re possible attempt to set fire to the ship. Page 1-2 (2021_07_9465)</t>
+  </si>
+  <si>
+    <t>Page 220-221</t>
+  </si>
+  <si>
+    <t>Copy of letter from Reid to W. D. Scott re Japanese insistence that they had no connection with the enterprise, and enclosing correspondence re recent incidents. Page 1-5 (2021_07_298)</t>
+  </si>
+  <si>
+    <t>Page 381-385</t>
+  </si>
+  <si>
+    <t>[Correspondence re recent incidents (see pp. 381-385)] Page 1-3 (2021_07_320)</t>
+  </si>
+  <si>
+    <t>Page 386-406</t>
+  </si>
+  <si>
+    <t>Newsclipping - Two attempts to get the five marooned Hindus back on the Komagata Maru (2021_07_10795)</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="12"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
@@ -86,50 +109,179 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="left" vertical="center" textRotation="0" wrapText="false" shrinkToFit="true"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="true"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
+</file>
+
+<file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3410_ca_object_representations_media_4196_large1.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55055_ca_object_representations_media_3668_large2.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17005_ca_object_representations_media_3770_large3.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20816_ca_object_representations_media_3565_large4.jpg"/></Relationships>
+</file>
+
+<file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
+<xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>1</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="10801350"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="1" name="imageA2" descr="imageA2"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>2</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="10801350"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="2" name="imageA3" descr="imageA3"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>3</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="10858500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="3" name="imageA4" descr="imageA4"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId3"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>4</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="25126950"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="4" name="imageA5" descr="imageA5"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId4"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+</xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -374,121 +526,155 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z1"/>
+  <dimension ref="A1:Z5"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="D1" sqref="D1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="8" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="9" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="94" customWidth="true" style="0"/>
+    <col min="2" max="2" width="50" customWidth="true" style="0"/>
     <col min="3" max="3" width="16" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="6" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="9.10" bestFit="true" style="0"/>
     <col min="6" max="6" width="9.10" bestFit="true" style="0"/>
     <col min="7" max="7" width="9.10" bestFit="true" style="0"/>
     <col min="8" max="8" width="9.10" bestFit="true" style="0"/>
     <col min="9" max="9" width="9.10" bestFit="true" style="0"/>
     <col min="10" max="10" width="9.10" bestFit="true" style="0"/>
     <col min="11" max="11" width="9.10" bestFit="true" style="0"/>
     <col min="12" max="12" width="9.10" bestFit="true" style="0"/>
     <col min="13" max="13" width="9.10" bestFit="true" style="0"/>
     <col min="14" max="14" width="9.10" bestFit="true" style="0"/>
     <col min="15" max="15" width="9.10" bestFit="true" style="0"/>
     <col min="16" max="16" width="9.10" bestFit="true" style="0"/>
     <col min="17" max="17" width="9.10" bestFit="true" style="0"/>
     <col min="18" max="18" width="9.10" bestFit="true" style="0"/>
     <col min="19" max="19" width="9.10" bestFit="true" style="0"/>
     <col min="20" max="20" width="9.10" bestFit="true" style="0"/>
     <col min="21" max="21" width="9.10" bestFit="true" style="0"/>
     <col min="22" max="22" width="9.10" bestFit="true" style="0"/>
     <col min="23" max="23" width="9.10" bestFit="true" style="0"/>
     <col min="24" max="24" width="9.10" bestFit="true" style="0"/>
     <col min="25" max="25" width="9.10" bestFit="true" style="0"/>
     <col min="26" max="26" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26" customHeight="1" ht="30">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
     </row>
+    <row r="2" spans="1:26" customHeight="1" ht="964">
+      <c r="A2"/>
+      <c r="B2" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="3" spans="1:26" customHeight="1" ht="964">
+      <c r="A3"/>
+      <c r="B3" t="s">
+        <v>6</v>
+      </c>
+      <c r="C3" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="4" spans="1:26" customHeight="1" ht="969">
+      <c r="A4"/>
+      <c r="B4" t="s">
+        <v>8</v>
+      </c>
+      <c r="C4" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="5" spans="1:26" customHeight="1" ht="2243">
+      <c r="A5"/>
+      <c r="B5" t="s">
+        <v>10</v>
+      </c>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
+  <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Results</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>