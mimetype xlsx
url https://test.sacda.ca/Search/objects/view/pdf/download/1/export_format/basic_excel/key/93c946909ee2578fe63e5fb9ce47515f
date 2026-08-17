--- v1 (2026-08-17)
+++ v2 (2026-08-17)
@@ -28,66 +28,66 @@
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Results" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="11">
   <si>
     <t>Image</t>
   </si>
   <si>
     <t>Object</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Date</t>
   </si>
   <si>
+    <t>Copy of letter from Reid to W. D. Scott re Japanese insistence that they had no connection with the enterprise, and enclosing correspondence re recent incidents. Page 1-5 (2021_07_298)</t>
+  </si>
+  <si>
+    <t>Page 381-385</t>
+  </si>
+  <si>
+    <t>[Correspondence re recent incidents (see pp. 381-385)] Page 1-3 (2021_07_320)</t>
+  </si>
+  <si>
+    <t>Page 386-406</t>
+  </si>
+  <si>
     <t>Copy of letter from Reid to W. D. Scott re Japanese Government's disclaiming of any connection with the Komagata Maru enterprise, also re possible attempt to set fire to the ship. Page 1-2 (2021_07_9465)</t>
   </si>
   <si>
     <t>Page 220-221</t>
-  </si>
-[...10 lines deleted...]
-    <t>Page 386-406</t>
   </si>
   <si>
     <t>Newsclipping - Two attempts to get the five marooned Hindus back on the Komagata Maru (2021_07_10795)</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -112,123 +112,123 @@
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="left" vertical="center" textRotation="0" wrapText="false" shrinkToFit="true"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="true"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3410_ca_object_representations_media_4196_large1.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55055_ca_object_representations_media_3668_large2.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17005_ca_object_representations_media_3770_large3.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20816_ca_object_representations_media_3565_large4.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55055_ca_object_representations_media_3668_large1.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17005_ca_object_representations_media_3770_large2.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3410_ca_object_representations_media_4196_large3.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20816_ca_object_representations_media_3565_large4.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="6667500" cy="10801350"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="imageA2" descr="imageA2"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>2</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="6667500" cy="10801350"/>
+    <xdr:ext cx="6667500" cy="10858500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="imageA3" descr="imageA3"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="6667500" cy="10858500"/>
+    <xdr:ext cx="6667500" cy="10801350"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="3" name="imageA4" descr="imageA4"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId3"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -593,60 +593,60 @@
   </cols>
   <sheetData>
     <row r="1" spans="1:26" customHeight="1" ht="30">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="2" spans="1:26" customHeight="1" ht="964">
       <c r="A2"/>
       <c r="B2" t="s">
         <v>4</v>
       </c>
       <c r="C2" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="3" spans="1:26" customHeight="1" ht="964">
+    <row r="3" spans="1:26" customHeight="1" ht="969">
       <c r="A3"/>
       <c r="B3" t="s">
         <v>6</v>
       </c>
       <c r="C3" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="4" spans="1:26" customHeight="1" ht="969">
+    <row r="4" spans="1:26" customHeight="1" ht="964">
       <c r="A4"/>
       <c r="B4" t="s">
         <v>8</v>
       </c>
       <c r="C4" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="5" spans="1:26" customHeight="1" ht="2243">
       <c r="A5"/>
       <c r="B5" t="s">
         <v>10</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>