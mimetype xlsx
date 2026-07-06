--- v1 (2026-02-03)
+++ v2 (2026-07-06)
@@ -28,105 +28,105 @@
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Results" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="23">
   <si>
     <t>Image</t>
   </si>
   <si>
     <t>Object</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Date</t>
   </si>
   <si>
+    <t>Mr. Gordon Wilson : Liberal Party (2020_04_004_069)</t>
+  </si>
+  <si>
+    <t>A colour image taken at the historical gathering commemorating the 75th anniversary of the Komagata Maru tragedy. A group of people are seen seated on top of a stage. On the left there is a table. Kanwal Singh Neel, John Fraser, Noël Kinsella, Margaret Mitchell and Doug Mowat are seen on stage. There is a podium that reads "Komagata Maru 75th Anniversary 1914-1989." Gordon Wilson, leader of the Liberal Party of B.C. is seen giving a speech into a microphone.</t>
+  </si>
+  <si>
+    <t>Mr. Doug Mowat M.L.A (2020_04_004_074)</t>
+  </si>
+  <si>
+    <t>A colour image taken at the historical gathering commemorating the 75th anniversary of the Komagata Maru tragedy. A group of people are seen seated on top of a stage. On the left there is a table. Kanwal Singh Neel, John Fraser, Noël Kinsella, Margaret Mitchell and Gordon Wilson are seen on stage. There is a podium that reads "Komagata Maru 75th Anniversary 1914-1989." Doug Mowat, a Member of the Legislative Assembly of British Columbia, is seen giving a speech into a microphone.</t>
+  </si>
+  <si>
+    <t>Mr. Doug Mowat M.L.A (2020_04_004_075)</t>
+  </si>
+  <si>
+    <t>A colour image taken at the historical gathering commemorating the 75th anniversary of the Komagata Maru tragedy. A group of people are seen seated on top of a stage. On the left there is a table. Kanwal Singh Neel, John Fraser, Noël Kinsella, Margaret Mitchell, Gordon Wilson, Emery Barnes, Moe Sihota, Rosaline Stoddard, and Jim Young are seen on stage. There is a podium that reads "Komagata Maru 75th Anniversary 1914-1989." Doug Mowat, a Member of the Legislative Assembly of British Columbia, is seen giving a speech into a microphone.</t>
+  </si>
+  <si>
     <t>Canada Place gathering (2020_04_004_079)</t>
   </si>
   <si>
     <t>A colour image taken at the historical gathering commemorating the 75th anniversary of the Komagata Maru tragedy. A group of people are seen seated on top of a stage. On the left there is a table. There is a podium that reads, "Komagata Maru 75th Anniversary 1914-1989." Kanwal Singh Neel is seen standing behind the podium. Noël Kinsella, Margaret Mitchell, and Gordon Wilson are seen seated on stage.</t>
   </si>
   <si>
+    <t>Mr. Moe Sihota M.L.A (2020_04_004_080)</t>
+  </si>
+  <si>
+    <t>A colour image taken at the historical gathering commemorating the 75th anniversary of the Komagata Maru tragedy. A group of people are seen seated on top of a stage. On the left there is a table. There is a podium that reads, "Komagata Maru 75th Anniversary 1914-1989." Moe Sihota is seen giving a speech into the microphone. Kanwal Singh Neel, Noël Kinsella, Margaret Mitchell, and Gordon Wilson are seen seated on stage.</t>
+  </si>
+  <si>
+    <t>Mr. Moe Sihota M.L.A (2020_04_004_081)</t>
+  </si>
+  <si>
+    <t>A colour image taken at the historical gathering commemorating the 75th anniversary of the Komagata Maru tragedy. A group of people are seen seated on top of a stage. On the left there is a table. There is a podium that reads, "Komagata Maru 75th Anniversary 1914-1989." Moe Sihota is seen giving a speech into the microphone. Kanwal Singh Neel, Noël Kinsella, Margaret Mitchell, and Gordon Wilson are seen seated on stage behind Moe Sihota.</t>
+  </si>
+  <si>
     <t>Canada Place gathering (2020_04_004_085)</t>
   </si>
   <si>
     <t>A colour image taken at the historical gathering commemorating the 75th anniversary of the Komagata Maru tragedy. A group of people are seen seated on top of a stage. On the left there is a chair holding a plaque and speakers. At the centre, there is a podium that reads, "Komagata Maru 75th Anniversary 1914-1989." Kanwal Singh Neel is seen standing behind the podium, speaking into a microphone. Noël Kinsella, Margaret Mitchell, Gordon Wilson, and Doug Mowat are seen seated on stage.</t>
   </si>
   <si>
-    <t>Mr. Doug Mowat M.L.A (2020_04_004_074)</t>
-[...14 lines deleted...]
-    <t>A colour image taken at the historical gathering commemorating the 75th anniversary of the Komagata Maru tragedy. A group of people are seen seated on top of a stage. On the left there is a table. Kanwal Singh Neel, John Fraser, Noël Kinsella, Margaret Mitchell and Doug Mowat are seen on stage. There is a podium that reads "Komagata Maru 75th Anniversary 1914-1989." Gordon Wilson, leader of the Liberal Party of B.C. is seen giving a speech into a microphone.</t>
+    <t>Ms. Rosaline Stoddard (2020_04_004_088)</t>
+  </si>
+  <si>
+    <t>A colour image taken at the historical gathering commemorating the 75th anniversary of the Komagata Maru tragedy. A group of people are seen seated on top of a stage. On the left there is a chair holding a plaque and speakers. At the centre, there is a podium that reads, "Komagata Maru 75th Anniversary 1914-1989." Rosaline Stoddard is seen standing behind the podium speaking into the microphone. Kanwal Singh Neel, Noël Kinsella, Gordon Wilson, Margaret Mitchell, Doug Mowat, and Emery Barnes are visible in the background.</t>
+  </si>
+  <si>
+    <t>Mr. Moe Sihota M.L.A (2020_04_004_090)</t>
   </si>
   <si>
     <t>Mr. Jim Young : Burnaby (2020_04_004_091)</t>
   </si>
   <si>
     <t>A colour image taken at the historical gathering commemorating the 75th anniversary of the Komagata Maru tragedy. A group of people are seen seated on top of a stage. On the left there is a table. There is a podium that reads, "Komagata Maru 75th Anniversary 1914-1989." Jim Young, alderman of Burnaby, is seen giving a speech into the microphone. Kanwal Singh Neel, Bikar Singh Dhillon, Noël Kinsella, Margaret Mitchell, and Gordon Wilson are seen seated on stage behind Jim Young.</t>
-  </si>
-[...19 lines deleted...]
-    <t>A colour image taken at the historical gathering commemorating the 75th anniversary of the Komagata Maru tragedy. A group of people are seen seated on top of a stage. On the left there is a chair holding a plaque and speakers. At the centre, there is a podium that reads, "Komagata Maru 75th Anniversary 1914-1989." Rosaline Stoddard is seen standing behind the podium speaking into the microphone. Kanwal Singh Neel, Noël Kinsella, Gordon Wilson, Margaret Mitchell, Doug Mowat, and Emery Barnes are visible in the background.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="12"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
@@ -148,63 +148,63 @@
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="left" vertical="center" textRotation="0" wrapText="false" shrinkToFit="true"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="true"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6072_ca_object_representations_media_1545_large1.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77546_ca_object_representations_media_1551_large2.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4190_ca_object_representations_media_1540_large3.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17000_ca_object_representations_media_1541_large4.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67800_ca_object_representations_media_1535_large5.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89360_ca_object_representations_media_1557_large6.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75686_ca_object_representations_media_1546_large7.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60514_ca_object_representations_media_1547_large8.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10224_ca_object_representations_media_1556_large9.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46101_ca_object_representations_media_1554_large10.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67800_ca_object_representations_media_1535_large1.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4190_ca_object_representations_media_1540_large2.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17000_ca_object_representations_media_1541_large3.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6072_ca_object_representations_media_1545_large4.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75686_ca_object_representations_media_1546_large5.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60514_ca_object_representations_media_1547_large6.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77546_ca_object_representations_media_1551_large7.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46101_ca_object_representations_media_1554_large8.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10224_ca_object_representations_media_1556_large9.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89360_ca_object_representations_media_1557_large10.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="6667500" cy="4552950"/>
+    <xdr:ext cx="6667500" cy="4514850"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="imageA2" descr="imageA2"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -250,171 +250,171 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId3"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>4</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="6667500" cy="4524375"/>
+    <xdr:ext cx="6667500" cy="4552950"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="4" name="imageA5" descr="imageA5"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId4"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>5</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="6667500" cy="4514850"/>
+    <xdr:ext cx="6667500" cy="4495800"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="5" name="imageA6" descr="imageA6"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId5"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="6667500" cy="4514850"/>
+    <xdr:ext cx="6667500" cy="4543425"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="6" name="imageA7" descr="imageA7"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId6"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>7</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="6667500" cy="4495800"/>
+    <xdr:ext cx="6667500" cy="4524375"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="7" name="imageA8" descr="imageA8"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId7"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>8</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="6667500" cy="4543425"/>
+    <xdr:ext cx="6667500" cy="4533900"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="8" name="imageA9" descr="imageA9"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId8"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -430,51 +430,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId9"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>10</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="6667500" cy="4533900"/>
+    <xdr:ext cx="6667500" cy="4514850"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="10" name="imageA11" descr="imageA11"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId10"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
@@ -800,132 +800,132 @@
     <col min="18" max="18" width="9.10" bestFit="true" style="0"/>
     <col min="19" max="19" width="9.10" bestFit="true" style="0"/>
     <col min="20" max="20" width="9.10" bestFit="true" style="0"/>
     <col min="21" max="21" width="9.10" bestFit="true" style="0"/>
     <col min="22" max="22" width="9.10" bestFit="true" style="0"/>
     <col min="23" max="23" width="9.10" bestFit="true" style="0"/>
     <col min="24" max="24" width="9.10" bestFit="true" style="0"/>
     <col min="25" max="25" width="9.10" bestFit="true" style="0"/>
     <col min="26" max="26" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26" customHeight="1" ht="30">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
     </row>
-    <row r="2" spans="1:26" customHeight="1" ht="406">
+    <row r="2" spans="1:26" customHeight="1" ht="402">
       <c r="A2"/>
       <c r="B2" t="s">
         <v>4</v>
       </c>
       <c r="C2" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="3" spans="1:26" customHeight="1" ht="403">
       <c r="A3"/>
       <c r="B3" t="s">
         <v>6</v>
       </c>
       <c r="C3" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="4" spans="1:26" customHeight="1" ht="403">
       <c r="A4"/>
       <c r="B4" t="s">
         <v>8</v>
       </c>
       <c r="C4" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="5" spans="1:26" customHeight="1" ht="403">
+    <row r="5" spans="1:26" customHeight="1" ht="406">
       <c r="A5"/>
       <c r="B5" t="s">
         <v>10</v>
       </c>
       <c r="C5" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="6" spans="1:26" customHeight="1" ht="402">
+    <row r="6" spans="1:26" customHeight="1" ht="401">
       <c r="A6"/>
       <c r="B6" t="s">
         <v>12</v>
       </c>
       <c r="C6" t="s">
         <v>13</v>
       </c>
     </row>
-    <row r="7" spans="1:26" customHeight="1" ht="402">
+    <row r="7" spans="1:26" customHeight="1" ht="405">
       <c r="A7"/>
       <c r="B7" t="s">
         <v>14</v>
       </c>
       <c r="C7" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="8" spans="1:26" customHeight="1" ht="401">
+    <row r="8" spans="1:26" customHeight="1" ht="403">
       <c r="A8"/>
       <c r="B8" t="s">
         <v>16</v>
       </c>
       <c r="C8" t="s">
         <v>17</v>
       </c>
     </row>
-    <row r="9" spans="1:26" customHeight="1" ht="405">
+    <row r="9" spans="1:26" customHeight="1" ht="404">
       <c r="A9"/>
       <c r="B9" t="s">
         <v>18</v>
       </c>
       <c r="C9" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="10" spans="1:26" customHeight="1" ht="879">
       <c r="A10"/>
       <c r="B10" t="s">
         <v>20</v>
       </c>
       <c r="C10" t="s">
-        <v>19</v>
-[...2 lines deleted...]
-    <row r="11" spans="1:26" customHeight="1" ht="404">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="11" spans="1:26" customHeight="1" ht="402">
       <c r="A11"/>
       <c r="B11" t="s">
         <v>21</v>
       </c>
       <c r="C11" t="s">
         <v>22</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 