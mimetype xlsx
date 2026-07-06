--- v0 (2026-02-02)
+++ v1 (2026-07-06)
@@ -1,73 +1,664 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
+  <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
+  <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Results" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="4">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="200">
   <si>
     <t>Image</t>
   </si>
   <si>
     <t>Object</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Date</t>
+  </si>
+  <si>
+    <t>[Young man sitting on cookhouse steps] (2021_04_03_002)</t>
+  </si>
+  <si>
+    <t>Image of a young man sitting on the wooden steps to the Mayo Bros Lumber Co. cookhouse. A group of men can be seen sitting on a bench on the porch of the cookhouse.</t>
+  </si>
+  <si>
+    <t>Working for Mayo (2020_06_07_042)</t>
+  </si>
+  <si>
+    <t>Image of two unidentified loggers standing in cutover land.</t>
+  </si>
+  <si>
+    <t>[Unidentified man standing next to damaged building] (2020_06_07_242)</t>
+  </si>
+  <si>
+    <t>Image of an unidentified man leaning against the damaged Mayo Lumber Co. office during its reconstruction.</t>
+  </si>
+  <si>
+    <t>[Unidentified man holding onto railway locomotive] (2020_06_07_073)</t>
+  </si>
+  <si>
+    <t>Image of unidentified man holding onto railway locomotive no. 3 from Mayo Lumber Co.</t>
+  </si>
+  <si>
+    <t>[Three unidentified railroad workers standing on a locomotive loaded on a railcar] (2020_06_07_163)</t>
+  </si>
+  <si>
+    <t>Image of three unidentified men standing in a Mayo Lumber Co. locomotive, which is loaded onto a Canadian Pacific Railway railcar.</t>
+  </si>
+  <si>
+    <t>The first logging train delivering a load to the mill in 1919 (2020_06_08_04_004)</t>
+  </si>
+  <si>
+    <t>Image of the Mayo Lumber Co. training delivering a load of felled logs to the mill.</t>
+  </si>
+  <si>
+    <t>[The Duncan branch of the Mayo Lumber Co. office and store with an unidentified group of people] (2020_06_07_249)</t>
+  </si>
+  <si>
+    <t>Image of an unidentified group of men, women and children on the front steps of the Duncan Branch of the Mayo Lumber Co. office and store.</t>
+  </si>
+  <si>
+    <t>[The Duncan branch of the Mayo Lumber Co. office and store with an unidentified group of people] (2020_06_07_259)</t>
+  </si>
+  <si>
+    <t>Image of the Duncan branch of the Mayo Lumber Co. office and store.</t>
+  </si>
+  <si>
+    <t>The 3 spot at rest after a long day (2020_06_08_08_002)</t>
+  </si>
+  <si>
+    <t>Image of a Mayo Lumber Co. locomotive.</t>
+  </si>
+  <si>
+    <t>Taking delivery of loci being delivered to Mayo Lmbr. (2020_06_08_06_007)</t>
+  </si>
+  <si>
+    <t>Image of a locomotive being transported by train with unidentified men inside.</t>
+  </si>
+  <si>
+    <t>Summit logging (2020_06_18_006)</t>
+  </si>
+  <si>
+    <t>Film of logging at the Mayo Lumber Co. summit site.</t>
+  </si>
+  <si>
+    <t>Runaway cars passed Hillcrest = 7 or 8 cars of lumber ran away (2020_06_08_006)</t>
+  </si>
+  <si>
+    <t>Image of derailed Mayo Lumber Co. lumber carrying railroad cars that had gone off track at the Lake Cowichan Branch of the Esquimalt and Nanaimo Railway.</t>
+  </si>
+  <si>
+    <t>Rebuilding the office following a fire (2020_06_12_010)</t>
+  </si>
+  <si>
+    <t>Image of an unidentified man standing outside of the Mayo Lumber Co. office, which was undergoing construction after a fire.</t>
+  </si>
+  <si>
+    <t>[Rajindi Mayo on porch] (2020_06_18_016)</t>
+  </si>
+  <si>
+    <t>Image of Rajindi Mayo standing on the porch of the Mayo Lumber Co. office.</t>
+  </si>
+  <si>
+    <t>Railway bridge (2020_06_07_160)</t>
+  </si>
+  <si>
+    <t>Image of a railway bridge that was built by Dan Chisholm.</t>
+  </si>
+  <si>
+    <t>Paldi mill with large smokestack (2020_06_07_085)</t>
+  </si>
+  <si>
+    <t>Image of the Mayo Lumber Co.'s Paldi mill, with wood buildings and large smokestack.</t>
+  </si>
+  <si>
+    <t>Paldi (2020_06_12_009)</t>
+  </si>
+  <si>
+    <t>Image of a mill pond outside of the Mayo Lumber Co. sawmill in Paldi. A jack ladder can be seen in the background.</t>
+  </si>
+  <si>
+    <t>One of the Mayo Company trains :  a wood burner (2020_06_08_06_009)</t>
+  </si>
+  <si>
+    <t>Image of Phil LeMare riding a wood burning train at the Sooke Lake operation.</t>
+  </si>
+  <si>
+    <t>[New store and post office with an unidentified man on the front steps] (2020_06_07_255)</t>
+  </si>
+  <si>
+    <t>Image of the post office with an unidentified man on the front steps. Next door is the new Mayo Lumber Co. store.</t>
+  </si>
+  <si>
+    <t>Nanaimo mill 1964-1992 (2020_06_12_066)</t>
+  </si>
+  <si>
+    <t>Image of a the Mayo Lumber co. sawmill in Nanaimo.</t>
+  </si>
+  <si>
+    <t>Nanaimo mill 1964-1991 (2020_06_12_065)</t>
+  </si>
+  <si>
+    <t>Image of the lumberyard at the Mayo Lumber Co. sawmill in Nanaimo.</t>
+  </si>
+  <si>
+    <t>Nanaimo mill 1964-1990 (2020_06_12_064)</t>
+  </si>
+  <si>
+    <t>Image of cars and stacks of lumber outside of the Mayo Lumber Co. sawmill in Nanaimo.</t>
+  </si>
+  <si>
+    <t>Nanaimo mill 1964-1989 (2020_06_12_063)</t>
+  </si>
+  <si>
+    <t>Image of cars, trucks, and stacks of lumber outside of the Mayo Lumber Co. sawmill in Nanaimo.</t>
+  </si>
+  <si>
+    <t>Nanaimo mill 1964-1988 (2020_06_12_062)</t>
+  </si>
+  <si>
+    <t>Image of the Mayo Lumber Co. sign at the Nanaimo sawmill.</t>
+  </si>
+  <si>
+    <t>Nanaimo mill 1964-1987 (2020_06_12_061)</t>
+  </si>
+  <si>
+    <t>Image of lumber stacks at the Mayo Lumber Co. sawmill in Nanaimo.</t>
+  </si>
+  <si>
+    <t>Nanaimo mill 1964-1986 (2020_06_12_060)</t>
+  </si>
+  <si>
+    <t>Image of an unidentified Mayo Lumber Co. employee operating a forklift to carry stacks of lumber. Another employee is stepping into the forklift.</t>
+  </si>
+  <si>
+    <t>Nanaimo mill 1964-1985 (2020_06_12_059)</t>
+  </si>
+  <si>
+    <t>Nanaimo mill 1964-1984 (2020_06_12_042)</t>
+  </si>
+  <si>
+    <t>Image of delivery trucks at the docking bay of the Mayo Lumber Co. sawmill in Nanaimo.</t>
+  </si>
+  <si>
+    <t>Nanaimo mill 1964-1984 (2020_06_12_043)</t>
+  </si>
+  <si>
+    <t>Image of a tree in front of the Mayo Lumber Co. sawmill in Nanaimo.</t>
+  </si>
+  <si>
+    <t>Nanaimo mill 1964-1984 (2020_06_12_044)</t>
+  </si>
+  <si>
+    <t>Image of delivery trucks, cars, and stacks of lumber at the Mayo Lumber Co. sawmill in Nanaimo.</t>
+  </si>
+  <si>
+    <t>Nanaimo mill 1964-1984 (2020_06_12_045)</t>
+  </si>
+  <si>
+    <t>Image of stacks of lumber at the Mayo Lumber Co. sawmill in Nanaimo.</t>
+  </si>
+  <si>
+    <t>Nanaimo mill 1964-1984 (2020_06_12_046)</t>
+  </si>
+  <si>
+    <t>Image of a beehive burner and stacks of lumber at the Mayo Lumber Co. sawmill in Nanaimo.</t>
+  </si>
+  <si>
+    <t>Nanaimo mill 1964-1984 (2020_06_12_047)</t>
+  </si>
+  <si>
+    <t>Image of a worker constructing a structure out of lumber at the Mayo Lumber Co. sawmill in Nanaimo.</t>
+  </si>
+  <si>
+    <t>Nanaimo mill 1964-1984 (2020_06_12_048)</t>
+  </si>
+  <si>
+    <t>Image of stacks of lumber in front of a lumber carrier at the Mayo Lumber Co. sawmill in Nanaimo.</t>
+  </si>
+  <si>
+    <t>Nanaimo mill 1964-1984 (2020_06_12_049)</t>
+  </si>
+  <si>
+    <t>Image of the Mayo Lumber Co.'s powerstation at the Nanaimo sawmill.</t>
+  </si>
+  <si>
+    <t>Nanaimo mill 1964-1984 (2020_06_12_050)</t>
+  </si>
+  <si>
+    <t>Image of the road near the Mayo Lumber Co. sawmill in Nanaimo. Behind the road are lumber stacks and a beehive burner.</t>
+  </si>
+  <si>
+    <t>Nanaimo mill 1964-1984 (2020_06_12_051)</t>
+  </si>
+  <si>
+    <t>Nanaimo mill 1964-1984 (2020_06_12_052)</t>
+  </si>
+  <si>
+    <t>Image of the Mayo Lumber Co. sawmill in Nanaimo.</t>
+  </si>
+  <si>
+    <t>Nanaimo mill 1964-1984 (2020_06_12_058)</t>
+  </si>
+  <si>
+    <t>Image of Henry McHemer (left) and an unidentified man standing in front of a small plane. McHemer was the company controller for the Mayo Lumber Co.</t>
+  </si>
+  <si>
+    <t>Moving the 3 spot to in front of the office (2020_06_18_007)</t>
+  </si>
+  <si>
+    <t>Film of Clarence Martin moving the 3-spot Mayo Lumber co. train in front of the office. A group of Paldi residents ride in the train.</t>
+  </si>
+  <si>
+    <t>Mill pond (2020_06_12_020)</t>
+  </si>
+  <si>
+    <t>Image of Bill, Ernie, and Pat Clendenning as well as a fourth unidentified child in front of the Mayo Lumber Co. sawmill.</t>
+  </si>
+  <si>
+    <t>Mayo lumber mill at Paldi, B.C. (2020_06_12_003)</t>
+  </si>
+  <si>
+    <t>Image of the Mayo Lumber Co. sawmill in Paldi.</t>
+  </si>
+  <si>
+    <t>[Mayo Lumber Mill] (2020_06_07_187)</t>
+  </si>
+  <si>
+    <t>Image of Mayo Lumber Mill and nearby wooding station.</t>
+  </si>
+  <si>
+    <t>[Mayo Lumber Co. railroad locomotive] (2020_06_07_232)</t>
+  </si>
+  <si>
+    <t>Image of a Mayo Lumber Co. railroad locomotive with three unidentified people sitting in front of it.</t>
+  </si>
+  <si>
+    <t>Mayo Lumber Co. office Paldi B.C. (2020_06_10_008)</t>
+  </si>
+  <si>
+    <t>Image of the Paldi office of Mayo Lumber Co.</t>
+  </si>
+  <si>
+    <t>[Mayo Lumber Co. office and store] (2020_06_01_015)</t>
+  </si>
+  <si>
+    <t>Image of a railroad track running along rows of wooden buildings.</t>
+  </si>
+  <si>
+    <t>[Mayo Lumber Co. office] (2020_06_11_022)</t>
+  </si>
+  <si>
+    <t>Image of the Mayo Lumber Co. office.</t>
+  </si>
+  <si>
+    <t>[Mayo Lumber Company mill] (2020_06_07_216)</t>
+  </si>
+  <si>
+    <t>Image of Mayo Lumber Company Mill, near the railroad tracks and automobiles driving by.</t>
+  </si>
+  <si>
+    <t>[Mayo Lumber Co. mill after being rebuilt] (2020_06_07_025)</t>
+  </si>
+  <si>
+    <t>Image of the Mayo Lumber Co. mill after it was rebuilt. The original mill burnt down in 1919.</t>
+  </si>
+  <si>
+    <t>Mayo Lumber Co. Ltd. Sahtlam BC : general plan of mill and yard (2020_06_02_001)</t>
+  </si>
+  <si>
+    <t>Site plan for the Mayo Lumber Co.'s operation in Sahtlam.</t>
+  </si>
+  <si>
+    <t>Mayo Lumber Co. Ltd. Sahtlam BC : general plan of mill and yard (2020_06_02_003)</t>
+  </si>
+  <si>
+    <t>Site plans for the Mayo Lumber Co.'s operation in Sahtlam and an index identifying buildings and family homes.</t>
+  </si>
+  <si>
+    <t>Mayo Lumber Co. locomotive transporting a donkey engine (2020_06_08_06_005)</t>
+  </si>
+  <si>
+    <t>Image of a Mayo Lumber Co. locomotive transporting a donkey engine.</t>
+  </si>
+  <si>
+    <t>[Mayo Lumber Co. GMC pickup truck] (2020_06_07_071)</t>
+  </si>
+  <si>
+    <t>Image of a GMC pickup truck no. 12 from the Mayo Lumber Co.</t>
+  </si>
+  <si>
+    <t>Mayo lumber co. Duncan B.C. (2020_06_01_011)</t>
+  </si>
+  <si>
+    <t>Image of lumber camp with two buildings in front of a forest, near a wooding station. Photographed labelled 'Mayo Lumber Co. Duncan B.C.'</t>
+  </si>
+  <si>
+    <t>Mayo Lmbr Co sawmill (2020_06_12_053)</t>
+  </si>
+  <si>
+    <t>Image of an unidentified Mayo Lumber Co. employee operating a sawmill switchboard.</t>
+  </si>
+  <si>
+    <t>Mayo Lmbr Co sawmill (2020_06_12_054)</t>
+  </si>
+  <si>
+    <t>Image of machinery and a set of stairs inside the Mayo Lumber Co.'s sawmill in Nanaimo.</t>
+  </si>
+  <si>
+    <t>Mayo Lmbr Co sawmill (2020_06_12_055)</t>
+  </si>
+  <si>
+    <t>Image of machinery and conveyor belts inside the Mayo Lumber Co.'s sawmill in Nanaimo.</t>
+  </si>
+  <si>
+    <t>Mayo Lmbr Co sawmill (2020_06_12_056)</t>
+  </si>
+  <si>
+    <t>Image of lumber on a conveying system inside the Mayo Lumber Co.'s sawmill in Nanaimo.</t>
+  </si>
+  <si>
+    <t>Mayo Lmbr Co sawmill (2020_06_12_057)</t>
+  </si>
+  <si>
+    <t>Image of a set of stairs and machinery inside the Mayo Lumber Co.'s sawmill in Nanaimo.</t>
+  </si>
+  <si>
+    <t>Mayo Lmbr Co Paldi mill pond (2020_06_12_018)</t>
+  </si>
+  <si>
+    <t>Image of the Mayo Lumber Co. mill pond taken from the shore.</t>
+  </si>
+  <si>
+    <t>Lumber co. Duncan B.C. (2020_06_01_012)</t>
+  </si>
+  <si>
+    <t>Image of the first Mayo Lumber Co. sawmill, which opened on March 9, 1918.</t>
+  </si>
+  <si>
+    <t>Looking north towards Hill 60, and showing the mill with logs on the log deck, the boiler shack and the mill pond. (2020_06_07_028)</t>
+  </si>
+  <si>
+    <t>Image of the Mayo Lumber Co. mill</t>
+  </si>
+  <si>
+    <t>[Log dump] (2020_06_07_168)</t>
+  </si>
+  <si>
+    <t>Image of the Mayo Lumber Co.'s log dump and mill pond.</t>
+  </si>
+  <si>
+    <t>Locomotive with rear light and spark arrestor (2020_06_08_06_004)</t>
+  </si>
+  <si>
+    <t>[Locomotive from Mayo lumber co. ltd.] (2020_06_07_033)</t>
+  </si>
+  <si>
+    <t>Image of locomotive from Mayo Lumber Co. Ltd. number 4 at lumber yard.</t>
+  </si>
+  <si>
+    <t>Leaving the sawmill (2020_06_07_024)</t>
+  </si>
+  <si>
+    <t>Image of locomotive from Mayo Lumber Co. number 3 at lumber yard. This train was later transferred to the
+BC Forest Discovery Centre.</t>
+  </si>
+  <si>
+    <t>Lake Cowichan (2020_06_12_031)</t>
+  </si>
+  <si>
+    <t>Image of two unidentified construction workers standing on wooden beams during the construction of the Mayo Lumber Co.'s Beaver Lake sawmill near Lake Cowichan.</t>
+  </si>
+  <si>
+    <t>[Kishen Singh Parhar holding his niece] (2020_06_07_171)</t>
+  </si>
+  <si>
+    <t>Image of Kishen Singh Parhar holding a child, believed to be the second daughter of his sister Bishan Kour, taken in front of Mayo Lumber Co.</t>
+  </si>
+  <si>
+    <t>Kids playing football = Mill yard = Cassidy Airport (2020_06_18_003)</t>
+  </si>
+  <si>
+    <t>Film of children playing football [00;00 to 01;09], the Mayo Lumber Co. millsite [01;14 to 01;26], Joan Mayo and her children [01;26 to 01;57], a small plane on a runway [01;57 to 02;28], and two of the Mayo children reading a book in bed.</t>
+  </si>
+  <si>
+    <t>[Henry McHemer posing with a car in front of a bridge and sign for May Lumber Co.] (2020_06_11_084)</t>
+  </si>
+  <si>
+    <t>Image of Henry McHemer posing with a car in front of a bridge and a sign for Mayo Lumber Co.</t>
+  </si>
+  <si>
+    <t>[Henry McHemer posing with a car in front of a bridge and sign for May Lumber Co.] (2020_06_11_086)</t>
+  </si>
+  <si>
+    <t>Henry McHemer company controller in front of Mayo Lmbr Co. office (2020_06_11_019)</t>
+  </si>
+  <si>
+    <t>Image of Henry McHemer with an automobile in front of the Mayo Lumber Co. office.</t>
+  </si>
+  <si>
+    <t>[Henry McHemer company controller in front of Mayo Lumber Co. office] (2020_06_11_020)</t>
+  </si>
+  <si>
+    <t>Image of Henry McHemer in front of the Mayo Lumber Co. office.</t>
+  </si>
+  <si>
+    <t>[Henry McHemer company controller in front of Mayo Lumber Co. office] (2020_06_11_021)</t>
+  </si>
+  <si>
+    <t>Gindi Mayo (2020_06_08_08_008)</t>
+  </si>
+  <si>
+    <t>Image of Gindi Mayo in a suit posing with a locomotive.</t>
+  </si>
+  <si>
+    <t>[Four unidentified workers on bridge] (2020_06_12_029)</t>
+  </si>
+  <si>
+    <t>Image of four unidentified Mayo Lumber Co. workers standing on a bridge during the construction of the Beaver Lake sawmill.</t>
+  </si>
+  <si>
+    <t>[Floodgate construction] (2020_06_07_203)</t>
+  </si>
+  <si>
+    <t>Image of rows of houses near a body of water. A floodgate is being constructed in the foreground to create a mill pond for the Mayo Lumber Co. Kapoor Singh's house can be seen in the background.</t>
+  </si>
+  <si>
+    <t>Dean Channel #3 (2020_06_18_005)</t>
+  </si>
+  <si>
+    <t>Film of crane logging [00;00 to 01;52] and delivery of logs by truck and ship.</t>
+  </si>
+  <si>
+    <t>Dean Channel #2 (2020_06_18_002)</t>
+  </si>
+  <si>
+    <t>Film of what is believed to be the Mayo Lumber Co. buildings and logging around Paldi.</t>
+  </si>
+  <si>
+    <t>Dean Channel #1 : moose (2020_06_18_004)</t>
+  </si>
+  <si>
+    <t>Film of aerial shots of mountains and the Mayo Lumber Co. millsite taken from a plane [00;00 to 01;16], exterior shots of streams, forests, and trails [01;16 to 02;21] and shots of logging.</t>
+  </si>
+  <si>
+    <t>Clarence Martin on 3 spot (2020_06_08_08_005)</t>
+  </si>
+  <si>
+    <t>Image of Clarence Martin sitting on the front of a locomotive.</t>
+  </si>
+  <si>
+    <t>Clarence Martin on 3 spot (2020_06_08_08_007)</t>
+  </si>
+  <si>
+    <t>Image of Clarence Martin posing with a locomotive.</t>
+  </si>
+  <si>
+    <t>[Clarence Martin in Mayo Lumber Co. locomotive number three] (2020_06_07_208)</t>
+  </si>
+  <si>
+    <t>Image of Clarence Martin in a Mayo Lumber Co. 3-spot train.</t>
+  </si>
+  <si>
+    <t>Clarence Martin driving the 3 spot (2020_06_08_08_001)</t>
+  </si>
+  <si>
+    <t>Image of Clarence Martin driving a locomotive.</t>
+  </si>
+  <si>
+    <t>[Cars and men gathered outside of the Mayo Lumber Co. cookhouse] (2021_04_03_003)</t>
+  </si>
+  <si>
+    <t>Image of two cars and a group of men gathered outside of the Mayo Bros Lumber Co. cookhouse. The sign outside of the cookhouse reads: "NOTICE; The Company will not tolerate any smoking or drinking in or around cook house; Mayo Bros Lumber Co."</t>
+  </si>
+  <si>
+    <t>[Carl Friegon posing with a car in front of a bridge and sign for May Lumber Co.] (2020_06_11_085)</t>
+  </si>
+  <si>
+    <t>Image of Carl Friegon posing with a car in front of a bridge and a sign for Mayo Lumber Co.</t>
+  </si>
+  <si>
+    <t>[Carl Friegon] (2020_06_18_009)</t>
+  </si>
+  <si>
+    <t>Image of Carl Friegon sweeping the floor of the Mayo Lumber Co. office.</t>
+  </si>
+  <si>
+    <t>Bringing logs to Paldi mill (2020_06_07_147)</t>
+  </si>
+  <si>
+    <t>Image of a railroad locomotive carrying lumber across a wood bridge towards Paldi's mill pond.</t>
+  </si>
+  <si>
+    <t>[Beaver Lake mill construction] (2020_06_12_030)</t>
+  </si>
+  <si>
+    <t>Image of the Mayo Lumber Co.'s Beaver Lake sawmill being constructed.</t>
+  </si>
+  <si>
+    <t>Beaver Lake mill by Cowichan Lake (2020_06_12_033)</t>
+  </si>
+  <si>
+    <t>Image of a wooden structure stretching from the shore to the mill pond. This was built during the construction of the Mayo Lumber Co. sawmill at Beaver Lake.</t>
+  </si>
+  <si>
+    <t>Beaver Lake mill by Cowichan Lake (2020_06_12_034)</t>
+  </si>
+  <si>
+    <t>Beaver Lake mill by Cowichan Lake (2020_06_12_035)</t>
+  </si>
+  <si>
+    <t>Image of three construction workers building the Mayo Lumber Co. sawmill at Beaver Lake.</t>
+  </si>
+  <si>
+    <t>Beaver Lake mill by Cowichan Lake (2020_06_12_036)</t>
+  </si>
+  <si>
+    <t>Beaver Lake mill by Cowichan Lake (2020_06_12_037)</t>
+  </si>
+  <si>
+    <t>Image of four construction workers standing on the partially constructed Mayo Lumber Co. sawmill at Beaver Lake.</t>
+  </si>
+  <si>
+    <t>Beaver Lake mill by Cowichan Lake (2020_06_12_038)</t>
+  </si>
+  <si>
+    <t>Image of the partially constructed Mayo Lumber Co. sawmill at Beaver Lake.</t>
+  </si>
+  <si>
+    <t>Beaver Lake mill by Cowichan Lake (2020_06_12_039)</t>
+  </si>
+  <si>
+    <t>Image of the partially constructed Mayo Lumber Co. sawmill at Beaver Lake. Two construction workers walk along the dock.</t>
+  </si>
+  <si>
+    <t>Beaver Lake mill by Cowichan Lake (2020_06_12_040)</t>
+  </si>
+  <si>
+    <t>Image of an unidentified man standing on the shore with his arms spread in front of the partially constructed Mayo Lumber Co. sawmill at Beaver Lake.</t>
+  </si>
+  <si>
+    <t>Beaver Lake mill by Cowichan Lake (2020_06_12_041)</t>
+  </si>
+  <si>
+    <t>Image of construction workers and machinery on the partially constructed Mayo Lumber Co. sawmill at Beaver Lake.</t>
+  </si>
+  <si>
+    <t>[Atma SIngh Dodd and unidentified office employee standing on locomotive] (2020_06_07_175)</t>
+  </si>
+  <si>
+    <t>Image of Atma Singh Dodd (left) and an unidentified office employee of Mayo Lumber Co. standing on a locomotive in Paldi.</t>
+  </si>
+  <si>
+    <t>Atma Singh Dodd and an employee of Mayo Lmbr Co. office (2020_06_11_034)</t>
+  </si>
+  <si>
+    <t>Image of Atma Singh Dodd and an employee of May Lumber Co. office posing in front of a locomotive.</t>
+  </si>
+  <si>
+    <t>[A Mayo Lumber Co pickup truck] (2020_06_10_031)</t>
+  </si>
+  <si>
+    <t>Image of a Mayo Lumber Co. pick-up truck parked in front of a house.</t>
+  </si>
+  <si>
+    <t>[A Mayo Lumber Co locomotive] (2020_06_08_06_003)</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="12"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
@@ -86,50 +677,3119 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="left" vertical="center" textRotation="0" wrapText="false" shrinkToFit="true"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="true"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
+</file>
+
+<file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58536_ca_object_representations_media_85_large1.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71433_ca_object_representations_media_615_large2.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48227_ca_object_representations_media_796_large3.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58935_ca_object_representations_media_646_large4.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27770_ca_object_representations_media_728_large5.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32086_ca_object_representations_media_1425_large6.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27341_ca_object_representations_media_803_large7.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95506_ca_object_representations_media_812_large8.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44373_ca_object_representations_media_986_large9.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98694_ca_object_representations_media_977_large10.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46663_ca_object_representations_media_1725_large11.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79159_ca_object_representations_media_941_large12.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79957_ca_object_representations_media_1427_large13.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93515_ca_object_representations_media_1445_large14.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29435_ca_object_representations_media_725_large15.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59000_ca_object_representations_media_658_large16.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66410_ca_object_representations_media_1307_large17.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26148_ca_object_representations_media_979_large18.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59089_ca_object_representations_media_808_large19.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46809_ca_object_representations_media_1358_large20.jpg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3362_ca_object_representations_media_1357_large21.jpg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10227_ca_object_representations_media_1356_large22.jpg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87534_ca_object_representations_media_1355_large23.jpg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13661_ca_object_representations_media_1354_large24.jpg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76172_ca_object_representations_media_1353_large25.jpg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99915_ca_object_representations_media_1352_large26.jpg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65873_ca_object_representations_media_1351_large27.jpg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82921_ca_object_representations_media_1334_large28.jpg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46793_ca_object_representations_media_1335_large29.jpg"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12139_ca_object_representations_media_1336_large30.jpg"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96837_ca_object_representations_media_1337_large31.jpg"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64388_ca_object_representations_media_1338_large32.jpg"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22079_ca_object_representations_media_1339_large33.jpg"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36594_ca_object_representations_media_1340_large34.jpg"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76253_ca_object_representations_media_1341_large35.jpg"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28515_ca_object_representations_media_1342_large36.jpg"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21193_ca_object_representations_media_1343_large37.jpg"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66193_ca_object_representations_media_1344_large38.jpg"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52493_ca_object_representations_media_1350_large39.jpg"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72795_ca_object_representations_media_1441_large40.jpg"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62509_ca_object_representations_media_1313_large41.jpg"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9619_ca_object_representations_media_1302_large42.jpg"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11031_ca_object_representations_media_750_large43.jpg"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7617_ca_object_representations_media_788_large44.jpg"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18487_ca_object_representations_media_1216_large45.jpg"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4918_ca_object_representations_media_925_large46.jpg"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13919_ca_object_representations_media_1013_large47.jpg"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44286_ca_object_representations_media_774_large48.jpg"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33459_ca_object_representations_media_1267_large49.jpg"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65227_ca_object_representations_media_1429_large50.jpg"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8108_ca_object_representations_media_1431_large51.jpg"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71775_ca_object_representations_media_975_large52.jpg"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95016_ca_object_representations_media_644_large53.jpg"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24489_ca_object_representations_media_921_large54.jpg"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45346_ca_object_representations_media_1345_large55.jpg"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44348_ca_object_representations_media_1346_large56.jpg"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3801_ca_object_representations_media_1347_large57.jpg"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41244_ca_object_representations_media_1348_large58.jpg"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72016_ca_object_representations_media_1349_large59.jpg"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22117_ca_object_representations_media_1311_large60.jpg"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49869_ca_object_representations_media_922_large61.jpg"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89282_ca_object_representations_media_1268_large62.jpg"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56785_ca_object_representations_media_733_large63.jpg"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83143_ca_object_representations_media_974_large64.jpg"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3660_ca_object_representations_media_608_large65.jpg"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72652_ca_object_representations_media_601_large66.jpg"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29342_ca_object_representations_media_1323_large67.jpg"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77230_ca_object_representations_media_735_large68.jpg"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15733_ca_object_representations_media_1437_large69.jpg"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31095_ca_object_representations_media_1073_large70.jpg"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24911_ca_object_representations_media_1075_large71.jpg"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58693_ca_object_representations_media_1010_large72.jpg"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50477_ca_object_representations_media_1011_large73.jpg"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5819_ca_object_representations_media_1012_large74.jpg"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3828_ca_object_representations_media_992_large75.jpg"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4672_ca_object_representations_media_1321_large76.jpg"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94358_ca_object_representations_media_763_large77.jpg"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37244_ca_object_representations_media_1439_large78.jpg"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11433_ca_object_representations_media_1436_large79.jpg"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54312_ca_object_representations_media_1438_large80.jpg"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78707_ca_object_representations_media_989_large81.jpg"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15005_ca_object_representations_media_991_large82.jpg"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26388_ca_object_representations_media_766_large83.jpg"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63013_ca_object_representations_media_985_large84.jpg"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19079_ca_object_representations_media_86_large85.jpg"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22551_ca_object_representations_media_1074_large86.jpg"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68638_ca_object_representations_media_1443_large87.jpg"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9070_ca_object_representations_media_712_large88.jpg"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58618_ca_object_representations_media_1322_large89.jpg"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86036_ca_object_representations_media_1325_large90.jpg"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59811_ca_object_representations_media_1326_large91.jpg"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17774_ca_object_representations_media_1327_large92.jpg"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95826_ca_object_representations_media_1328_large93.jpg"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8195_ca_object_representations_media_1329_large94.jpg"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16546_ca_object_representations_media_1330_large95.jpg"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27227_ca_object_representations_media_1331_large96.jpg"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9802_ca_object_representations_media_1332_large97.jpg"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75485_ca_object_representations_media_1333_large98.jpg"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95054_ca_object_representations_media_738_large99.jpg"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8045_ca_object_representations_media_1025_large100.jpg"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17858_ca_object_representations_media_1238_large101.jpg"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41314_ca_object_representations_media_973_large102.jpg"/></Relationships>
+</file>
+
+<file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
+<xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>1</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="9220200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="1" name="imageA2" descr="imageA2"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>2</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="10334625"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="2" name="imageA3" descr="imageA3"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>3</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4152900"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="3" name="imageA4" descr="imageA4"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId3"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>4</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4410075"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="4" name="imageA5" descr="imageA5"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId4"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>5</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4181475"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="5" name="imageA6" descr="imageA6"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId5"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>6</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4191000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="6" name="imageA7" descr="imageA7"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId6"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>7</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4181475"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="7" name="imageA8" descr="imageA8"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId7"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>8</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="6391275"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="8" name="imageA9" descr="imageA9"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId8"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>9</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4257675"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="9" name="imageA10" descr="imageA10"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId9"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>10</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4352925"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="10" name="imageA11" descr="imageA11"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId10"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>11</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="5067300"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="11" name="imageA12" descr="imageA12"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId11"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>12</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="3886200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="12" name="imageA13" descr="imageA13"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId12"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>13</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4171950"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="13" name="imageA14" descr="imageA14"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId13"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>14</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4457700"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="14" name="imageA15" descr="imageA15"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId14"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>15</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4152900"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="15" name="imageA16" descr="imageA16"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId15"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>16</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4476750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="16" name="imageA17" descr="imageA17"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId16"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>17</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4067175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="17" name="imageA18" descr="imageA18"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId17"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>18</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4838700"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="18" name="imageA19" descr="imageA19"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId18"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>19</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4200525"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="19" name="imageA20" descr="imageA20"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId19"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>20</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="6438900"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="20" name="imageA21" descr="imageA21"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId20"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="6457950"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="21" name="imageA22" descr="imageA22"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId21"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>22</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="6524625"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="22" name="imageA23" descr="imageA23"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId22"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>23</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="6562725"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="23" name="imageA24" descr="imageA24"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId23"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>24</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="6391275"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="24" name="imageA25" descr="imageA25"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId24"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>25</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="6219825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="25" name="imageA26" descr="imageA26"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId25"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>26</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="6238875"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="26" name="imageA27" descr="imageA27"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId26"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>27</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="6172200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="27" name="imageA28" descr="imageA28"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId27"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>28</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="6515100"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="28" name="imageA29" descr="imageA29"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId28"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>29</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="6543675"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="29" name="imageA30" descr="imageA30"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId29"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>30</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="6381750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="30" name="imageA31" descr="imageA31"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId30"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>31</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="6467475"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="31" name="imageA32" descr="imageA32"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId31"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>32</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="6457950"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="32" name="imageA33" descr="imageA33"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId32"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>33</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="6438900"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="33" name="imageA34" descr="imageA34"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId33"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>34</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="6619875"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="34" name="imageA35" descr="imageA35"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId34"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>35</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="6581775"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="35" name="imageA36" descr="imageA36"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId35"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>36</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="6543675"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="36" name="imageA37" descr="imageA37"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId36"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>37</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="6629400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="37" name="imageA38" descr="imageA38"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId37"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>38</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="5219700"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="38" name="imageA39" descr="imageA39"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId38"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>39</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="6543675"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="39" name="imageA40" descr="imageA40"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId39"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>40</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="5067300"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="40" name="imageA41" descr="imageA41"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId40"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>41</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4210050"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="41" name="imageA42" descr="imageA42"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>42</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4124325"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="42" name="imageA43" descr="imageA43"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId42"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>43</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4086225"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="43" name="imageA44" descr="imageA44"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId43"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>44</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4305300"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="44" name="imageA45" descr="imageA45"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>45</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4486275"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="45" name="imageA46" descr="imageA46"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId45"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>46</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="3952875"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="46" name="imageA47" descr="imageA47"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId46"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>47</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4505325"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="47" name="imageA48" descr="imageA48"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId47"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>48</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4000500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="48" name="imageA49" descr="imageA49"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId48"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>49</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4152900"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="49" name="imageA50" descr="imageA50"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId49"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>50</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="8562975"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="50" name="imageA51" descr="imageA51"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId50"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>51</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4448175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="51" name="imageA52" descr="imageA52"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId51"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>52</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="5095875"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="52" name="imageA53" descr="imageA53"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId52"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>53</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4362450"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="53" name="imageA54" descr="imageA54"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId53"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>54</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="3743325"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="54" name="imageA55" descr="imageA55"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId54"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>55</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="6610350"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="55" name="imageA56" descr="imageA56"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId55"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>56</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="5076825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="56" name="imageA57" descr="imageA57"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId56"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>57</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="5114925"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="57" name="imageA58" descr="imageA58"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId57"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>58</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="5153025"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="58" name="imageA59" descr="imageA59"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId58"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>59</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="5095875"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="59" name="imageA60" descr="imageA60"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId59"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>60</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4133850"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="60" name="imageA61" descr="imageA61"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId60"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>61</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="3600450"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="61" name="imageA62" descr="imageA62"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId61"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>62</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4143375"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="62" name="imageA63" descr="imageA63"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId62"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>63</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="3905250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="63" name="imageA64" descr="imageA64"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId63"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>64</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4362450"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="64" name="imageA65" descr="imageA65"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId64"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>65</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4067175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="65" name="imageA66" descr="imageA66"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId65"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>66</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4314825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="66" name="imageA67" descr="imageA67"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId66"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="6581775"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="67" name="imageA68" descr="imageA68"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId67"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>68</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="10553700"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="68" name="imageA69" descr="imageA69"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId68"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>69</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="3752850"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="69" name="imageA70" descr="imageA70"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>70</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4448175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="70" name="imageA71" descr="imageA71"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>71</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4495800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="71" name="imageA72" descr="imageA72"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId71"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>72</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4514850"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="72" name="imageA73" descr="imageA73"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId72"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>73</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4524375"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="73" name="imageA74" descr="imageA74"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId73"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>74</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4495800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="74" name="imageA75" descr="imageA75"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId74"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>75</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="6772275"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="75" name="imageA76" descr="imageA76"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId75"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>76</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="6696075"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="76" name="imageA77" descr="imageA77"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId76"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>77</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="3962400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="77" name="imageA78" descr="imageA78"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId77"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>78</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="3752850"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="78" name="imageA79" descr="imageA79"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId78"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>79</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="3752850"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="79" name="imageA80" descr="imageA80"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId79"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>80</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="3752850"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="80" name="imageA81" descr="imageA81"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId80"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>81</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="6772275"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="81" name="imageA82" descr="imageA82"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId81"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>82</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="6781800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="82" name="imageA83" descr="imageA83"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId82"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>83</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="5991225"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="83" name="imageA84" descr="imageA84"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId83"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>84</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="6781800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="84" name="imageA85" descr="imageA85"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId84"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>85</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4772025"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="85" name="imageA86" descr="imageA86"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId85"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>86</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4438650"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="86" name="imageA87" descr="imageA87"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId86"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>87</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4638675"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="87" name="imageA88" descr="imageA88"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId87"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>88</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="3981450"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="88" name="imageA89" descr="imageA89"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId88"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>89</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="6705600"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="89" name="imageA90" descr="imageA90"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId89"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>90</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="9515475"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="90" name="imageA91" descr="imageA91"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId90"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>91</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="9220200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="91" name="imageA92" descr="imageA92"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId91"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>92</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="9401175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="92" name="imageA93" descr="imageA93"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId92"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>93</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="9525000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="93" name="imageA94" descr="imageA94"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId93"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>94</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="9429750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="94" name="imageA95" descr="imageA95"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId94"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>95</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4695825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="95" name="imageA96" descr="imageA96"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId95"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>96</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4505325"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="96" name="imageA97" descr="imageA97"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId96"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>97</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4657725"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="97" name="imageA98" descr="imageA98"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId97"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>98</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4705350"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="98" name="imageA99" descr="imageA99"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId98"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>99</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4048125"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="99" name="imageA100" descr="imageA100"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId99"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>100</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4505325"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="100" name="imageA101" descr="imageA101"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId100"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>101</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4495800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="101" name="imageA102" descr="imageA102"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId101"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>102</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4476750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="102" name="imageA103" descr="imageA103"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId102"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+</xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -374,121 +4034,1040 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z1"/>
+  <dimension ref="A1:Z103"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="D1" sqref="D1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="8" bestFit="true" customWidth="true" style="0"/>
-[...1 lines deleted...]
-    <col min="3" max="3" width="16" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="94" customWidth="true" style="0"/>
+    <col min="2" max="2" width="50" customWidth="true" style="0"/>
+    <col min="3" max="3" width="50" customWidth="true" style="0"/>
     <col min="4" max="4" width="6" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="9.10" bestFit="true" style="0"/>
     <col min="6" max="6" width="9.10" bestFit="true" style="0"/>
     <col min="7" max="7" width="9.10" bestFit="true" style="0"/>
     <col min="8" max="8" width="9.10" bestFit="true" style="0"/>
     <col min="9" max="9" width="9.10" bestFit="true" style="0"/>
     <col min="10" max="10" width="9.10" bestFit="true" style="0"/>
     <col min="11" max="11" width="9.10" bestFit="true" style="0"/>
     <col min="12" max="12" width="9.10" bestFit="true" style="0"/>
     <col min="13" max="13" width="9.10" bestFit="true" style="0"/>
     <col min="14" max="14" width="9.10" bestFit="true" style="0"/>
     <col min="15" max="15" width="9.10" bestFit="true" style="0"/>
     <col min="16" max="16" width="9.10" bestFit="true" style="0"/>
     <col min="17" max="17" width="9.10" bestFit="true" style="0"/>
     <col min="18" max="18" width="9.10" bestFit="true" style="0"/>
     <col min="19" max="19" width="9.10" bestFit="true" style="0"/>
     <col min="20" max="20" width="9.10" bestFit="true" style="0"/>
     <col min="21" max="21" width="9.10" bestFit="true" style="0"/>
     <col min="22" max="22" width="9.10" bestFit="true" style="0"/>
     <col min="23" max="23" width="9.10" bestFit="true" style="0"/>
     <col min="24" max="24" width="9.10" bestFit="true" style="0"/>
     <col min="25" max="25" width="9.10" bestFit="true" style="0"/>
     <col min="26" max="26" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26" customHeight="1" ht="30">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
     </row>
+    <row r="2" spans="1:26" customHeight="1" ht="822">
+      <c r="A2"/>
+      <c r="B2" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="3" spans="1:26" customHeight="1" ht="922">
+      <c r="A3"/>
+      <c r="B3" t="s">
+        <v>6</v>
+      </c>
+      <c r="C3" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="4" spans="1:26" customHeight="1" ht="370">
+      <c r="A4"/>
+      <c r="B4" t="s">
+        <v>8</v>
+      </c>
+      <c r="C4" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="5" spans="1:26" customHeight="1" ht="393">
+      <c r="A5"/>
+      <c r="B5" t="s">
+        <v>10</v>
+      </c>
+      <c r="C5" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="6" spans="1:26" customHeight="1" ht="373">
+      <c r="A6"/>
+      <c r="B6" t="s">
+        <v>12</v>
+      </c>
+      <c r="C6" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="7" spans="1:26" customHeight="1" ht="374">
+      <c r="A7"/>
+      <c r="B7" t="s">
+        <v>14</v>
+      </c>
+      <c r="C7" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="8" spans="1:26" customHeight="1" ht="373">
+      <c r="A8"/>
+      <c r="B8" t="s">
+        <v>16</v>
+      </c>
+      <c r="C8" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="9" spans="1:26" customHeight="1" ht="570">
+      <c r="A9"/>
+      <c r="B9" t="s">
+        <v>18</v>
+      </c>
+      <c r="C9" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="10" spans="1:26" customHeight="1" ht="379">
+      <c r="A10"/>
+      <c r="B10" t="s">
+        <v>20</v>
+      </c>
+      <c r="C10" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="11" spans="1:26" customHeight="1" ht="388">
+      <c r="A11"/>
+      <c r="B11" t="s">
+        <v>22</v>
+      </c>
+      <c r="C11" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="12" spans="1:26" customHeight="1" ht="452">
+      <c r="A12"/>
+      <c r="B12" t="s">
+        <v>24</v>
+      </c>
+      <c r="C12" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="13" spans="1:26" customHeight="1" ht="346">
+      <c r="A13"/>
+      <c r="B13" t="s">
+        <v>26</v>
+      </c>
+      <c r="C13" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="14" spans="1:26" customHeight="1" ht="372">
+      <c r="A14"/>
+      <c r="B14" t="s">
+        <v>28</v>
+      </c>
+      <c r="C14" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="15" spans="1:26" customHeight="1" ht="397">
+      <c r="A15"/>
+      <c r="B15" t="s">
+        <v>30</v>
+      </c>
+      <c r="C15" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="16" spans="1:26" customHeight="1" ht="370">
+      <c r="A16"/>
+      <c r="B16" t="s">
+        <v>32</v>
+      </c>
+      <c r="C16" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="17" spans="1:26" customHeight="1" ht="399">
+      <c r="A17"/>
+      <c r="B17" t="s">
+        <v>34</v>
+      </c>
+      <c r="C17" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="18" spans="1:26" customHeight="1" ht="362">
+      <c r="A18"/>
+      <c r="B18" t="s">
+        <v>36</v>
+      </c>
+      <c r="C18" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="19" spans="1:26" customHeight="1" ht="431">
+      <c r="A19"/>
+      <c r="B19" t="s">
+        <v>38</v>
+      </c>
+      <c r="C19" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="20" spans="1:26" customHeight="1" ht="374">
+      <c r="A20"/>
+      <c r="B20" t="s">
+        <v>40</v>
+      </c>
+      <c r="C20" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="21" spans="1:26" customHeight="1" ht="574">
+      <c r="A21"/>
+      <c r="B21" t="s">
+        <v>42</v>
+      </c>
+      <c r="C21" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="22" spans="1:26" customHeight="1" ht="576">
+      <c r="A22"/>
+      <c r="B22" t="s">
+        <v>44</v>
+      </c>
+      <c r="C22" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="23" spans="1:26" customHeight="1" ht="582">
+      <c r="A23"/>
+      <c r="B23" t="s">
+        <v>46</v>
+      </c>
+      <c r="C23" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="24" spans="1:26" customHeight="1" ht="585">
+      <c r="A24"/>
+      <c r="B24" t="s">
+        <v>48</v>
+      </c>
+      <c r="C24" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="25" spans="1:26" customHeight="1" ht="570">
+      <c r="A25"/>
+      <c r="B25" t="s">
+        <v>50</v>
+      </c>
+      <c r="C25" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="26" spans="1:26" customHeight="1" ht="555">
+      <c r="A26"/>
+      <c r="B26" t="s">
+        <v>52</v>
+      </c>
+      <c r="C26" t="s">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="27" spans="1:26" customHeight="1" ht="556">
+      <c r="A27"/>
+      <c r="B27" t="s">
+        <v>54</v>
+      </c>
+      <c r="C27" t="s">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="28" spans="1:26" customHeight="1" ht="550">
+      <c r="A28"/>
+      <c r="B28" t="s">
+        <v>56</v>
+      </c>
+      <c r="C28" t="s">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="29" spans="1:26" customHeight="1" ht="581">
+      <c r="A29"/>
+      <c r="B29" t="s">
+        <v>57</v>
+      </c>
+      <c r="C29" t="s">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="30" spans="1:26" customHeight="1" ht="583">
+      <c r="A30"/>
+      <c r="B30" t="s">
+        <v>59</v>
+      </c>
+      <c r="C30" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="31" spans="1:26" customHeight="1" ht="569">
+      <c r="A31"/>
+      <c r="B31" t="s">
+        <v>61</v>
+      </c>
+      <c r="C31" t="s">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="32" spans="1:26" customHeight="1" ht="577">
+      <c r="A32"/>
+      <c r="B32" t="s">
+        <v>63</v>
+      </c>
+      <c r="C32" t="s">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="33" spans="1:26" customHeight="1" ht="576">
+      <c r="A33"/>
+      <c r="B33" t="s">
+        <v>65</v>
+      </c>
+      <c r="C33" t="s">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="34" spans="1:26" customHeight="1" ht="574">
+      <c r="A34"/>
+      <c r="B34" t="s">
+        <v>67</v>
+      </c>
+      <c r="C34" t="s">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="35" spans="1:26" customHeight="1" ht="590">
+      <c r="A35"/>
+      <c r="B35" t="s">
+        <v>69</v>
+      </c>
+      <c r="C35" t="s">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="36" spans="1:26" customHeight="1" ht="587">
+      <c r="A36"/>
+      <c r="B36" t="s">
+        <v>71</v>
+      </c>
+      <c r="C36" t="s">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="37" spans="1:26" customHeight="1" ht="583">
+      <c r="A37"/>
+      <c r="B37" t="s">
+        <v>73</v>
+      </c>
+      <c r="C37" t="s">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="38" spans="1:26" customHeight="1" ht="591">
+      <c r="A38"/>
+      <c r="B38" t="s">
+        <v>75</v>
+      </c>
+      <c r="C38" t="s">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="39" spans="1:26" customHeight="1" ht="465">
+      <c r="A39"/>
+      <c r="B39" t="s">
+        <v>76</v>
+      </c>
+      <c r="C39" t="s">
+        <v>77</v>
+      </c>
+    </row>
+    <row r="40" spans="1:26" customHeight="1" ht="583">
+      <c r="A40"/>
+      <c r="B40" t="s">
+        <v>78</v>
+      </c>
+      <c r="C40" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="41" spans="1:26" customHeight="1" ht="452">
+      <c r="A41"/>
+      <c r="B41" t="s">
+        <v>80</v>
+      </c>
+      <c r="C41" t="s">
+        <v>81</v>
+      </c>
+    </row>
+    <row r="42" spans="1:26" customHeight="1" ht="375">
+      <c r="A42"/>
+      <c r="B42" t="s">
+        <v>82</v>
+      </c>
+      <c r="C42" t="s">
+        <v>83</v>
+      </c>
+    </row>
+    <row r="43" spans="1:26" customHeight="1" ht="368">
+      <c r="A43"/>
+      <c r="B43" t="s">
+        <v>84</v>
+      </c>
+      <c r="C43" t="s">
+        <v>85</v>
+      </c>
+    </row>
+    <row r="44" spans="1:26" customHeight="1" ht="364">
+      <c r="A44"/>
+      <c r="B44" t="s">
+        <v>86</v>
+      </c>
+      <c r="C44" t="s">
+        <v>87</v>
+      </c>
+    </row>
+    <row r="45" spans="1:26" customHeight="1" ht="384">
+      <c r="A45"/>
+      <c r="B45" t="s">
+        <v>88</v>
+      </c>
+      <c r="C45" t="s">
+        <v>89</v>
+      </c>
+    </row>
+    <row r="46" spans="1:26" customHeight="1" ht="400">
+      <c r="A46"/>
+      <c r="B46" t="s">
+        <v>90</v>
+      </c>
+      <c r="C46" t="s">
+        <v>91</v>
+      </c>
+    </row>
+    <row r="47" spans="1:26" customHeight="1" ht="352">
+      <c r="A47"/>
+      <c r="B47" t="s">
+        <v>92</v>
+      </c>
+      <c r="C47" t="s">
+        <v>93</v>
+      </c>
+    </row>
+    <row r="48" spans="1:26" customHeight="1" ht="402">
+      <c r="A48"/>
+      <c r="B48" t="s">
+        <v>94</v>
+      </c>
+      <c r="C48" t="s">
+        <v>95</v>
+      </c>
+    </row>
+    <row r="49" spans="1:26" customHeight="1" ht="357">
+      <c r="A49"/>
+      <c r="B49" t="s">
+        <v>96</v>
+      </c>
+      <c r="C49" t="s">
+        <v>97</v>
+      </c>
+    </row>
+    <row r="50" spans="1:26" customHeight="1" ht="370">
+      <c r="A50"/>
+      <c r="B50" t="s">
+        <v>98</v>
+      </c>
+      <c r="C50" t="s">
+        <v>99</v>
+      </c>
+    </row>
+    <row r="51" spans="1:26" customHeight="1" ht="765">
+      <c r="A51"/>
+      <c r="B51" t="s">
+        <v>100</v>
+      </c>
+      <c r="C51" t="s">
+        <v>101</v>
+      </c>
+    </row>
+    <row r="52" spans="1:26" customHeight="1" ht="396">
+      <c r="A52"/>
+      <c r="B52" t="s">
+        <v>102</v>
+      </c>
+      <c r="C52" t="s">
+        <v>103</v>
+      </c>
+    </row>
+    <row r="53" spans="1:26" customHeight="1" ht="454">
+      <c r="A53"/>
+      <c r="B53" t="s">
+        <v>104</v>
+      </c>
+      <c r="C53" t="s">
+        <v>105</v>
+      </c>
+    </row>
+    <row r="54" spans="1:26" customHeight="1" ht="389">
+      <c r="A54"/>
+      <c r="B54" t="s">
+        <v>106</v>
+      </c>
+      <c r="C54" t="s">
+        <v>107</v>
+      </c>
+    </row>
+    <row r="55" spans="1:26" customHeight="1" ht="334">
+      <c r="A55"/>
+      <c r="B55" t="s">
+        <v>108</v>
+      </c>
+      <c r="C55" t="s">
+        <v>109</v>
+      </c>
+    </row>
+    <row r="56" spans="1:26" customHeight="1" ht="589">
+      <c r="A56"/>
+      <c r="B56" t="s">
+        <v>110</v>
+      </c>
+      <c r="C56" t="s">
+        <v>111</v>
+      </c>
+    </row>
+    <row r="57" spans="1:26" customHeight="1" ht="453">
+      <c r="A57"/>
+      <c r="B57" t="s">
+        <v>112</v>
+      </c>
+      <c r="C57" t="s">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="58" spans="1:26" customHeight="1" ht="456">
+      <c r="A58"/>
+      <c r="B58" t="s">
+        <v>114</v>
+      </c>
+      <c r="C58" t="s">
+        <v>115</v>
+      </c>
+    </row>
+    <row r="59" spans="1:26" customHeight="1" ht="459">
+      <c r="A59"/>
+      <c r="B59" t="s">
+        <v>116</v>
+      </c>
+      <c r="C59" t="s">
+        <v>117</v>
+      </c>
+    </row>
+    <row r="60" spans="1:26" customHeight="1" ht="454">
+      <c r="A60"/>
+      <c r="B60" t="s">
+        <v>118</v>
+      </c>
+      <c r="C60" t="s">
+        <v>119</v>
+      </c>
+    </row>
+    <row r="61" spans="1:26" customHeight="1" ht="368">
+      <c r="A61"/>
+      <c r="B61" t="s">
+        <v>120</v>
+      </c>
+      <c r="C61" t="s">
+        <v>121</v>
+      </c>
+    </row>
+    <row r="62" spans="1:26" customHeight="1" ht="321">
+      <c r="A62"/>
+      <c r="B62" t="s">
+        <v>122</v>
+      </c>
+      <c r="C62" t="s">
+        <v>123</v>
+      </c>
+    </row>
+    <row r="63" spans="1:26" customHeight="1" ht="369">
+      <c r="A63"/>
+      <c r="B63" t="s">
+        <v>124</v>
+      </c>
+      <c r="C63" t="s">
+        <v>125</v>
+      </c>
+    </row>
+    <row r="64" spans="1:26" customHeight="1" ht="348">
+      <c r="A64"/>
+      <c r="B64" t="s">
+        <v>126</v>
+      </c>
+      <c r="C64" t="s">
+        <v>127</v>
+      </c>
+    </row>
+    <row r="65" spans="1:26" customHeight="1" ht="389">
+      <c r="A65"/>
+      <c r="B65" t="s">
+        <v>128</v>
+      </c>
+      <c r="C65" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="66" spans="1:26" customHeight="1" ht="362">
+      <c r="A66"/>
+      <c r="B66" t="s">
+        <v>129</v>
+      </c>
+      <c r="C66" t="s">
+        <v>130</v>
+      </c>
+    </row>
+    <row r="67" spans="1:26" customHeight="1" ht="385">
+      <c r="A67"/>
+      <c r="B67" t="s">
+        <v>131</v>
+      </c>
+      <c r="C67" t="s">
+        <v>132</v>
+      </c>
+    </row>
+    <row r="68" spans="1:26" customHeight="1" ht="587">
+      <c r="A68"/>
+      <c r="B68" t="s">
+        <v>133</v>
+      </c>
+      <c r="C68" t="s">
+        <v>134</v>
+      </c>
+    </row>
+    <row r="69" spans="1:26" customHeight="1" ht="941">
+      <c r="A69"/>
+      <c r="B69" t="s">
+        <v>135</v>
+      </c>
+      <c r="C69" t="s">
+        <v>136</v>
+      </c>
+    </row>
+    <row r="70" spans="1:26" customHeight="1" ht="334">
+      <c r="A70"/>
+      <c r="B70" t="s">
+        <v>137</v>
+      </c>
+      <c r="C70" t="s">
+        <v>138</v>
+      </c>
+    </row>
+    <row r="71" spans="1:26" customHeight="1" ht="396">
+      <c r="A71"/>
+      <c r="B71" t="s">
+        <v>139</v>
+      </c>
+      <c r="C71" t="s">
+        <v>140</v>
+      </c>
+    </row>
+    <row r="72" spans="1:26" customHeight="1" ht="401">
+      <c r="A72"/>
+      <c r="B72" t="s">
+        <v>141</v>
+      </c>
+      <c r="C72" t="s">
+        <v>140</v>
+      </c>
+    </row>
+    <row r="73" spans="1:26" customHeight="1" ht="402">
+      <c r="A73"/>
+      <c r="B73" t="s">
+        <v>142</v>
+      </c>
+      <c r="C73" t="s">
+        <v>143</v>
+      </c>
+    </row>
+    <row r="74" spans="1:26" customHeight="1" ht="403">
+      <c r="A74"/>
+      <c r="B74" t="s">
+        <v>144</v>
+      </c>
+      <c r="C74" t="s">
+        <v>145</v>
+      </c>
+    </row>
+    <row r="75" spans="1:26" customHeight="1" ht="401">
+      <c r="A75"/>
+      <c r="B75" t="s">
+        <v>146</v>
+      </c>
+      <c r="C75" t="s">
+        <v>145</v>
+      </c>
+    </row>
+    <row r="76" spans="1:26" customHeight="1" ht="604">
+      <c r="A76"/>
+      <c r="B76" t="s">
+        <v>147</v>
+      </c>
+      <c r="C76" t="s">
+        <v>148</v>
+      </c>
+    </row>
+    <row r="77" spans="1:26" customHeight="1" ht="597">
+      <c r="A77"/>
+      <c r="B77" t="s">
+        <v>149</v>
+      </c>
+      <c r="C77" t="s">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="78" spans="1:26" customHeight="1" ht="353">
+      <c r="A78"/>
+      <c r="B78" t="s">
+        <v>151</v>
+      </c>
+      <c r="C78" t="s">
+        <v>152</v>
+      </c>
+    </row>
+    <row r="79" spans="1:26" customHeight="1" ht="334">
+      <c r="A79"/>
+      <c r="B79" t="s">
+        <v>153</v>
+      </c>
+      <c r="C79" t="s">
+        <v>154</v>
+      </c>
+    </row>
+    <row r="80" spans="1:26" customHeight="1" ht="334">
+      <c r="A80"/>
+      <c r="B80" t="s">
+        <v>155</v>
+      </c>
+      <c r="C80" t="s">
+        <v>156</v>
+      </c>
+    </row>
+    <row r="81" spans="1:26" customHeight="1" ht="334">
+      <c r="A81"/>
+      <c r="B81" t="s">
+        <v>157</v>
+      </c>
+      <c r="C81" t="s">
+        <v>158</v>
+      </c>
+    </row>
+    <row r="82" spans="1:26" customHeight="1" ht="604">
+      <c r="A82"/>
+      <c r="B82" t="s">
+        <v>159</v>
+      </c>
+      <c r="C82" t="s">
+        <v>160</v>
+      </c>
+    </row>
+    <row r="83" spans="1:26" customHeight="1" ht="605">
+      <c r="A83"/>
+      <c r="B83" t="s">
+        <v>161</v>
+      </c>
+      <c r="C83" t="s">
+        <v>162</v>
+      </c>
+    </row>
+    <row r="84" spans="1:26" customHeight="1" ht="534">
+      <c r="A84"/>
+      <c r="B84" t="s">
+        <v>163</v>
+      </c>
+      <c r="C84" t="s">
+        <v>164</v>
+      </c>
+    </row>
+    <row r="85" spans="1:26" customHeight="1" ht="605">
+      <c r="A85"/>
+      <c r="B85" t="s">
+        <v>165</v>
+      </c>
+      <c r="C85" t="s">
+        <v>166</v>
+      </c>
+    </row>
+    <row r="86" spans="1:26" customHeight="1" ht="425">
+      <c r="A86"/>
+      <c r="B86" t="s">
+        <v>167</v>
+      </c>
+      <c r="C86" t="s">
+        <v>168</v>
+      </c>
+    </row>
+    <row r="87" spans="1:26" customHeight="1" ht="396">
+      <c r="A87"/>
+      <c r="B87" t="s">
+        <v>169</v>
+      </c>
+      <c r="C87" t="s">
+        <v>170</v>
+      </c>
+    </row>
+    <row r="88" spans="1:26" customHeight="1" ht="413">
+      <c r="A88"/>
+      <c r="B88" t="s">
+        <v>171</v>
+      </c>
+      <c r="C88" t="s">
+        <v>172</v>
+      </c>
+    </row>
+    <row r="89" spans="1:26" customHeight="1" ht="355">
+      <c r="A89"/>
+      <c r="B89" t="s">
+        <v>173</v>
+      </c>
+      <c r="C89" t="s">
+        <v>174</v>
+      </c>
+    </row>
+    <row r="90" spans="1:26" customHeight="1" ht="598">
+      <c r="A90"/>
+      <c r="B90" t="s">
+        <v>175</v>
+      </c>
+      <c r="C90" t="s">
+        <v>176</v>
+      </c>
+    </row>
+    <row r="91" spans="1:26" customHeight="1" ht="849">
+      <c r="A91"/>
+      <c r="B91" t="s">
+        <v>177</v>
+      </c>
+      <c r="C91" t="s">
+        <v>178</v>
+      </c>
+    </row>
+    <row r="92" spans="1:26" customHeight="1" ht="822">
+      <c r="A92"/>
+      <c r="B92" t="s">
+        <v>179</v>
+      </c>
+      <c r="C92" t="s">
+        <v>178</v>
+      </c>
+    </row>
+    <row r="93" spans="1:26" customHeight="1" ht="838">
+      <c r="A93"/>
+      <c r="B93" t="s">
+        <v>180</v>
+      </c>
+      <c r="C93" t="s">
+        <v>181</v>
+      </c>
+    </row>
+    <row r="94" spans="1:26" customHeight="1" ht="850">
+      <c r="A94"/>
+      <c r="B94" t="s">
+        <v>182</v>
+      </c>
+      <c r="C94" t="s">
+        <v>178</v>
+      </c>
+    </row>
+    <row r="95" spans="1:26" customHeight="1" ht="841">
+      <c r="A95"/>
+      <c r="B95" t="s">
+        <v>183</v>
+      </c>
+      <c r="C95" t="s">
+        <v>184</v>
+      </c>
+    </row>
+    <row r="96" spans="1:26" customHeight="1" ht="419">
+      <c r="A96"/>
+      <c r="B96" t="s">
+        <v>185</v>
+      </c>
+      <c r="C96" t="s">
+        <v>186</v>
+      </c>
+    </row>
+    <row r="97" spans="1:26" customHeight="1" ht="402">
+      <c r="A97"/>
+      <c r="B97" t="s">
+        <v>187</v>
+      </c>
+      <c r="C97" t="s">
+        <v>188</v>
+      </c>
+    </row>
+    <row r="98" spans="1:26" customHeight="1" ht="415">
+      <c r="A98"/>
+      <c r="B98" t="s">
+        <v>189</v>
+      </c>
+      <c r="C98" t="s">
+        <v>190</v>
+      </c>
+    </row>
+    <row r="99" spans="1:26" customHeight="1" ht="419">
+      <c r="A99"/>
+      <c r="B99" t="s">
+        <v>191</v>
+      </c>
+      <c r="C99" t="s">
+        <v>192</v>
+      </c>
+    </row>
+    <row r="100" spans="1:26" customHeight="1" ht="361">
+      <c r="A100"/>
+      <c r="B100" t="s">
+        <v>193</v>
+      </c>
+      <c r="C100" t="s">
+        <v>194</v>
+      </c>
+    </row>
+    <row r="101" spans="1:26" customHeight="1" ht="402">
+      <c r="A101"/>
+      <c r="B101" t="s">
+        <v>195</v>
+      </c>
+      <c r="C101" t="s">
+        <v>196</v>
+      </c>
+    </row>
+    <row r="102" spans="1:26" customHeight="1" ht="401">
+      <c r="A102"/>
+      <c r="B102" t="s">
+        <v>197</v>
+      </c>
+      <c r="C102" t="s">
+        <v>198</v>
+      </c>
+    </row>
+    <row r="103" spans="1:26" customHeight="1" ht="399">
+      <c r="A103"/>
+      <c r="B103" t="s">
+        <v>199</v>
+      </c>
+      <c r="C103" t="s">
+        <v>21</v>
+      </c>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
+  <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Results</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>