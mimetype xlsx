--- v1 (2026-02-04)
+++ v2 (2026-07-03)
@@ -1,874 +1,73 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
-  <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
-  <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Results" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="270">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="4">
   <si>
     <t>Image</t>
   </si>
   <si>
     <t>Object</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Date</t>
-  </si>
-[...797 lines deleted...]
-    <t>Souvenir book commemorating the 100th anniversary of the Komagata Maru tragedy. The book includes letters from politicians as well as, articles from scholars and writers about the history, legacy, and impact of the Komagata Maru tragedy. There are articles and poems written in English, Punjabi, and Hindi. The cover of the book depicts the commemorative stamp issued by Canada Post. Throughout the book there are advertisements for businesses.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="12"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
@@ -887,4109 +86,50 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="left" vertical="center" textRotation="0" wrapText="false" shrinkToFit="true"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="true"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
-</file>
-[...4057 lines deleted...]
-</xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -5234,1337 +374,121 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z136"/>
+  <dimension ref="A1:Z1"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="D1" sqref="D1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="94" customWidth="true" style="0"/>
-[...1 lines deleted...]
-    <col min="3" max="3" width="50" customWidth="true" style="0"/>
+    <col min="1" max="1" width="8" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="9" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="16" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="6" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="9.10" bestFit="true" style="0"/>
     <col min="6" max="6" width="9.10" bestFit="true" style="0"/>
     <col min="7" max="7" width="9.10" bestFit="true" style="0"/>
     <col min="8" max="8" width="9.10" bestFit="true" style="0"/>
     <col min="9" max="9" width="9.10" bestFit="true" style="0"/>
     <col min="10" max="10" width="9.10" bestFit="true" style="0"/>
     <col min="11" max="11" width="9.10" bestFit="true" style="0"/>
     <col min="12" max="12" width="9.10" bestFit="true" style="0"/>
     <col min="13" max="13" width="9.10" bestFit="true" style="0"/>
     <col min="14" max="14" width="9.10" bestFit="true" style="0"/>
     <col min="15" max="15" width="9.10" bestFit="true" style="0"/>
     <col min="16" max="16" width="9.10" bestFit="true" style="0"/>
     <col min="17" max="17" width="9.10" bestFit="true" style="0"/>
     <col min="18" max="18" width="9.10" bestFit="true" style="0"/>
     <col min="19" max="19" width="9.10" bestFit="true" style="0"/>
     <col min="20" max="20" width="9.10" bestFit="true" style="0"/>
     <col min="21" max="21" width="9.10" bestFit="true" style="0"/>
     <col min="22" max="22" width="9.10" bestFit="true" style="0"/>
     <col min="23" max="23" width="9.10" bestFit="true" style="0"/>
     <col min="24" max="24" width="9.10" bestFit="true" style="0"/>
     <col min="25" max="25" width="9.10" bestFit="true" style="0"/>
     <col min="26" max="26" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26" customHeight="1" ht="30">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
     </row>
-    <row r="2" spans="1:26" customHeight="1" ht="562">
-[...1213 lines deleted...]
-    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
-  <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Results</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>