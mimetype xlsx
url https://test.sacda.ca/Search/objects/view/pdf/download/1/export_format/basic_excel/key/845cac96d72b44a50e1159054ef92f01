--- v0 (2026-01-29)
+++ v1 (2026-08-17)
@@ -1,73 +1,153 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
+  <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
+  <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Results" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="4">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="30">
   <si>
     <t>Image</t>
   </si>
   <si>
     <t>Object</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Date</t>
+  </si>
+  <si>
+    <t>[Andrew Bonar Law, Colonial Secretary, to Governor General, Prince Arthur, Duke of Connaught, London, re how to deal with Bela Singh] (2021_07_10362)</t>
+  </si>
+  <si>
+    <t>Library and Archives Canada. RG25-G-1, Vol. 1156, File 40</t>
+  </si>
+  <si>
+    <t>Copy of Communications received by Reid from Gurdit Singh, sent to W. D. Scott (2021_07_10696)</t>
+  </si>
+  <si>
+    <t>Page 225</t>
+  </si>
+  <si>
+    <t>Copy of letter from Daljit Singh to the Immigration Agent (2021_07_10705)</t>
+  </si>
+  <si>
+    <t>Page 362</t>
+  </si>
+  <si>
+    <t>Copy of letter from Reid to Daljit Singh re supply of fresh water and re telegram (see p. 358) (2021_07_10704)</t>
+  </si>
+  <si>
+    <t>Page 359</t>
+  </si>
+  <si>
+    <t>Copy of letter from Reid to W. D. Scott re provision of water (2021_07_10709)</t>
+  </si>
+  <si>
+    <t>Page 367</t>
+  </si>
+  <si>
+    <t>Copy of telegram, signed Passengers, sent to Governor General re shortage of water (2021_07_10703)</t>
+  </si>
+  <si>
+    <t>Page 358</t>
+  </si>
+  <si>
+    <t>[Governor General, H. R. H. Prince Arthur, Duke of Connaught, to James Bryce, British Ambassador, Washington, re Hopkinson's work in California] (2021_07_10313)</t>
+  </si>
+  <si>
+    <t>Library and Archives Canada. RG7-G-21, Vol. 203, File 332, vol. 7 (b)</t>
+  </si>
+  <si>
+    <t>[Governor General, H. R. H. Prince Arthur, Duke of Connaught, to Lewis Harcourt, Secretary of State for the Colonies, re Hopkinson's travel plans. Copy] (2021_07_10315)</t>
+  </si>
+  <si>
+    <t>[Governor General, H. R. H. Prince Arthur, Duke of Connaught, to Lewis Harcourt, Secretary of State for the Colonies] (2021_07_4737)</t>
+  </si>
+  <si>
+    <t>Library and Archives Canada. RG7-G-21, File 332 B</t>
+  </si>
+  <si>
+    <t>[James Bryce, British Ambassador, Washington, to Governor General, H. R. H. Prince Arthur, Duke of Connaught, Governor General, re may be seditious Indians leaving San Francisco. Paraphrase of original] (2021_07_10343)</t>
+  </si>
+  <si>
+    <t>[Joseph Pope, Under-Secretary of State for External Affairs, to William W. Cory, Deputy Minister of the Interior, enclosing telegram from Lewis Harcourt, Secretary of State for the Colonies, to Governor General, Duke of Connaught, 28 October, 1914] (2021_07_10384)</t>
+  </si>
+  <si>
+    <t>Library and Archives Canada. Borden Papers, Confidential Prints, Asiatic Immigration #23</t>
+  </si>
+  <si>
+    <t>[Lewis Harcourt, Secretary of State for the Colonies, to Governor General, H. R. H. Prince Arthur, Duke of Connaught, London, re replacement of Hopkinson] (2021_07_10355)</t>
+  </si>
+  <si>
+    <t>[Lewis Harcourt, Secretary of State for the Colonies, to Governor General, H. R. H. Prince Arthur, Duke of Connaught, re murder of W. C. Hopkinson and replacement of his position. Paraphrase of cypher telegram. Copy] (2021_07_10347)</t>
+  </si>
+  <si>
+    <t>Library and Archives Canada. RG76, Vol. 388, File 536999, pt. 1</t>
+  </si>
+  <si>
+    <t>Paraphrase of cypher telegram from Home Department, Delhi, to the Governor General, re Harnam Singh (2021_07_10366)</t>
+  </si>
+  <si>
+    <t>Library and Archives Canada. RG7-G-21, Vol. 207, File 332, vol. 15 (a)</t>
+  </si>
+  <si>
+    <t>Paraphrase of cypher telegram from Mr. Harcourt to the Governor General [Lewis Harcourt, Secretary of State for the Colonies, to Governor General, Duke of Connaught, re compensation for Hopkinson's family. Copy] (2021_07_10358)</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="12"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
@@ -86,50 +166,509 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="left" vertical="center" textRotation="0" wrapText="false" shrinkToFit="true"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="true"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
+</file>
+
+<file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16464_ca_object_representations_media_3211_large1.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123_ca_object_representations_media_3462_large2.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9341_ca_object_representations_media_3475_large3.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9597_ca_object_representations_media_3474_large4.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91000_ca_object_representations_media_3479_large5.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18768_ca_object_representations_media_3469_large6.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29955_ca_object_representations_media_3162_large7.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10928_ca_object_representations_media_3164_large8.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34179_ca_object_representations_media_3977_large9.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63281_ca_object_representations_media_3192_large10.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4784_ca_object_representations_media_3234_large11.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46744_ca_object_representations_media_3204_large12.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36923_ca_object_representations_media_3196_large13.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68618_ca_object_representations_media_3215_large14.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60260_ca_object_representations_media_3207_large15.jpg"/></Relationships>
+</file>
+
+<file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
+<xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>1</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="10991850"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="1" name="imageA2" descr="imageA2"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>2</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="10829925"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="2" name="imageA3" descr="imageA3"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>3</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="10744200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="3" name="imageA4" descr="imageA4"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId3"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>4</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="10772775"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="4" name="imageA5" descr="imageA5"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId4"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>5</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="10772775"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="5" name="imageA6" descr="imageA6"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId5"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>6</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="10544175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="6" name="imageA7" descr="imageA7"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId6"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>7</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="8620125"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="7" name="imageA8" descr="imageA8"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId7"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>8</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="8620125"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="8" name="imageA9" descr="imageA9"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId8"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>9</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="10915650"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="9" name="imageA10" descr="imageA10"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId9"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>10</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="10791825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="10" name="imageA11" descr="imageA11"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId10"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>11</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="10258425"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="11" name="imageA12" descr="imageA12"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId11"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>12</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="11096625"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="12" name="imageA13" descr="imageA13"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId12"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>13</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="10791825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="13" name="imageA14" descr="imageA14"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId13"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>14</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="10448925"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="14" name="imageA15" descr="imageA15"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId14"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>15</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="11096625"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="15" name="imageA16" descr="imageA16"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId15"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+</xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -374,121 +913,254 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z1"/>
+  <dimension ref="A1:Z16"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="D1" sqref="D1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="8" bestFit="true" customWidth="true" style="0"/>
-[...1 lines deleted...]
-    <col min="3" max="3" width="16" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="94" customWidth="true" style="0"/>
+    <col min="2" max="2" width="50" customWidth="true" style="0"/>
+    <col min="3" max="3" width="50" customWidth="true" style="0"/>
     <col min="4" max="4" width="6" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="9.10" bestFit="true" style="0"/>
     <col min="6" max="6" width="9.10" bestFit="true" style="0"/>
     <col min="7" max="7" width="9.10" bestFit="true" style="0"/>
     <col min="8" max="8" width="9.10" bestFit="true" style="0"/>
     <col min="9" max="9" width="9.10" bestFit="true" style="0"/>
     <col min="10" max="10" width="9.10" bestFit="true" style="0"/>
     <col min="11" max="11" width="9.10" bestFit="true" style="0"/>
     <col min="12" max="12" width="9.10" bestFit="true" style="0"/>
     <col min="13" max="13" width="9.10" bestFit="true" style="0"/>
     <col min="14" max="14" width="9.10" bestFit="true" style="0"/>
     <col min="15" max="15" width="9.10" bestFit="true" style="0"/>
     <col min="16" max="16" width="9.10" bestFit="true" style="0"/>
     <col min="17" max="17" width="9.10" bestFit="true" style="0"/>
     <col min="18" max="18" width="9.10" bestFit="true" style="0"/>
     <col min="19" max="19" width="9.10" bestFit="true" style="0"/>
     <col min="20" max="20" width="9.10" bestFit="true" style="0"/>
     <col min="21" max="21" width="9.10" bestFit="true" style="0"/>
     <col min="22" max="22" width="9.10" bestFit="true" style="0"/>
     <col min="23" max="23" width="9.10" bestFit="true" style="0"/>
     <col min="24" max="24" width="9.10" bestFit="true" style="0"/>
     <col min="25" max="25" width="9.10" bestFit="true" style="0"/>
     <col min="26" max="26" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26" customHeight="1" ht="30">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
     </row>
+    <row r="2" spans="1:26" customHeight="1" ht="980">
+      <c r="A2"/>
+      <c r="B2" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="3" spans="1:26" customHeight="1" ht="967">
+      <c r="A3"/>
+      <c r="B3" t="s">
+        <v>6</v>
+      </c>
+      <c r="C3" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="4" spans="1:26" customHeight="1" ht="958">
+      <c r="A4"/>
+      <c r="B4" t="s">
+        <v>8</v>
+      </c>
+      <c r="C4" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="5" spans="1:26" customHeight="1" ht="961">
+      <c r="A5"/>
+      <c r="B5" t="s">
+        <v>10</v>
+      </c>
+      <c r="C5" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="6" spans="1:26" customHeight="1" ht="961">
+      <c r="A6"/>
+      <c r="B6" t="s">
+        <v>12</v>
+      </c>
+      <c r="C6" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="7" spans="1:26" customHeight="1" ht="940">
+      <c r="A7"/>
+      <c r="B7" t="s">
+        <v>14</v>
+      </c>
+      <c r="C7" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="8" spans="1:26" customHeight="1" ht="769">
+      <c r="A8"/>
+      <c r="B8" t="s">
+        <v>16</v>
+      </c>
+      <c r="C8" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="9" spans="1:26" customHeight="1" ht="769">
+      <c r="A9"/>
+      <c r="B9" t="s">
+        <v>18</v>
+      </c>
+      <c r="C9" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="10" spans="1:26" customHeight="1" ht="974">
+      <c r="A10"/>
+      <c r="B10" t="s">
+        <v>19</v>
+      </c>
+      <c r="C10" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="11" spans="1:26" customHeight="1" ht="963">
+      <c r="A11"/>
+      <c r="B11" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="12" spans="1:26" customHeight="1" ht="915">
+      <c r="A12"/>
+      <c r="B12" t="s">
+        <v>22</v>
+      </c>
+      <c r="C12" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="13" spans="1:26" customHeight="1" ht="990">
+      <c r="A13"/>
+      <c r="B13" t="s">
+        <v>24</v>
+      </c>
+      <c r="C13" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="14" spans="1:26" customHeight="1" ht="963">
+      <c r="A14"/>
+      <c r="B14" t="s">
+        <v>25</v>
+      </c>
+      <c r="C14" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="15" spans="1:26" customHeight="1" ht="933">
+      <c r="A15"/>
+      <c r="B15" t="s">
+        <v>27</v>
+      </c>
+      <c r="C15" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="16" spans="1:26" customHeight="1" ht="990">
+      <c r="A16"/>
+      <c r="B16" t="s">
+        <v>29</v>
+      </c>
+      <c r="C16" t="s">
+        <v>5</v>
+      </c>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
+  <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Results</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>