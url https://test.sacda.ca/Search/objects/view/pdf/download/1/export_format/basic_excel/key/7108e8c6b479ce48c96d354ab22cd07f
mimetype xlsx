--- v0 (2026-02-11)
+++ v1 (2026-07-11)
@@ -12,62 +12,269 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Results" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="4">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="73">
   <si>
     <t>Image</t>
   </si>
   <si>
     <t>Object</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Date</t>
+  </si>
+  <si>
+    <t>[Group portrait of D.S. Sidhu, G.K. Sidhu and wedding guests] (2020_03_F00303_001)</t>
+  </si>
+  <si>
+    <t>Image of G.S. Sidhu, G. K. Sidhu and their wedding guests posing for a group portrait. The group is seperated into two rows, with the front row sitting on couches.</t>
+  </si>
+  <si>
+    <t>[Photo of two unidentified men and an unidentified child in a car] (2020_03_F00303_002)</t>
+  </si>
+  <si>
+    <t>Image of two unidentified men and an unidentified child sitting in a decorated car. The car is decorated with colourful fake flowers and is sitting on a dirt road.</t>
+  </si>
+  <si>
+    <t>[Photo of the wedding guests at D. S. Sidhu and G. K. Sidhu's wedding (2020_03_F00303_003)</t>
+  </si>
+  <si>
+    <t>Image of a group of unidentified wedding guests sitting in the Gurdwara at D. S. Sidhu and G. K. Sidhu's wedding.</t>
+  </si>
+  <si>
+    <t>[Photo of the wedding guests at D.S. Sidhu and G.K. Sidhu's wedding] (2020_03_F00303_004)</t>
+  </si>
+  <si>
+    <t>Image of a group of unidentified women and children posing for a group photo outside of the Gurdwara.</t>
+  </si>
+  <si>
+    <t>[Photo of D.S. Sidhu, G.K. Sidhu and their wedding guests] (2020_03_F00303_005)</t>
+  </si>
+  <si>
+    <t>Image of D.S. Sidhu, G.K. Sidhu and their wedding guests sitting in the Gurdwara. An unidentified woman is touching the bride's shoulder.</t>
+  </si>
+  <si>
+    <t>[Photo of D.S. Sidhu, G.K. Sidhu and their wedding guests] (2020_03_F00303_006)</t>
+  </si>
+  <si>
+    <t>Image of D.S. Sidhu, G.K. Sidhu and their wedding guests in the Gurdwara.</t>
+  </si>
+  <si>
+    <t>[Photo of D.S. Sidhu, G.K. Sidhu and their wedding guests] (2020_03_F00303_007)</t>
+  </si>
+  <si>
+    <t>Image of D.S. Sidhu, G.K. Sidhu and their wedding guests in the Gurdwara with their hands folded. An unidentified man is speaking to the guests.</t>
+  </si>
+  <si>
+    <t>[Photo of D.S. Sidhu, G.K. Sidhu and their wedding guests] (2020_03_F00303_008)</t>
+  </si>
+  <si>
+    <t>[Group portrait of D. S. Sidhu and G. K. Sidhu] (2020_03_F00303_009)</t>
+  </si>
+  <si>
+    <t>Image of D.S. Sidhu and G.K. Sidhu posing for a group portrait.</t>
+  </si>
+  <si>
+    <t>[Group portrait of D.S. Sidhu and G.K. Sidhu] (2020_03_F00303_010)</t>
+  </si>
+  <si>
+    <t>[Group portrait of two unidentified children] (2020_03_F00303_011)</t>
+  </si>
+  <si>
+    <t>Image of two unidentified children posing for a group portrait. Both children are wearing vests with a corsage.</t>
+  </si>
+  <si>
+    <t>[Group portrait of two unidentified children, an unidentified man and an unidentified woman] (2020_03_F00303_012)</t>
+  </si>
+  <si>
+    <t>Image of two unidenfied children, an unidentified man and an unidentified woman posing for a group portrait.</t>
+  </si>
+  <si>
+    <t>[Group portrait of four unidentified men and two unidentified children] (2020_03_F00303_013)</t>
+  </si>
+  <si>
+    <t>Image of four unidentified men and two unidentified posing for a group portrait. The four men stand behind the two children, who are sitting on a couch</t>
+  </si>
+  <si>
+    <t>[Group portrait of four unidentified men and two unidentified children] (2020_03_F00303_014)</t>
+  </si>
+  <si>
+    <t>Image of four unidentified men and two unidentified posing for a group portrait. The four men stand behind the two children, and one of the children sits on a couch.</t>
+  </si>
+  <si>
+    <t>[Group portrait of two unidentified children, an unidentified man and an unidentified woman] (2020_03_F00303_015)</t>
+  </si>
+  <si>
+    <t>[Group portrait of two unidentified children, an unidentified man and an unidentified woman] (2020_03_F00303_016)</t>
+  </si>
+  <si>
+    <t>[Photo of D.S. Sidhu, G.K. Sidhu and their wedding guests] (2020_03_F00303_017)</t>
+  </si>
+  <si>
+    <t>Image of D.S. Sidhu, G.K. Sidhu and their wedding guests sitting in the Gurdwara. An unidentified woman is touching the bride's flower bouquet.</t>
+  </si>
+  <si>
+    <t>[Photo of D.S. Sidhu, G.K. Sidhu and their wedding guests] (2020_03_F00303_018)</t>
+  </si>
+  <si>
+    <t>Image of D.S. Sidhu, G.K. Sidhu and their wedding guests sitting in the Gurdwara. An unidentified woman is presenting the bride with a gift of money</t>
+  </si>
+  <si>
+    <t>[Group portrait of D.S. Sidhu and G.K. Sidhu] (2020_03_F00303_019)</t>
+  </si>
+  <si>
+    <t>[Group portrait of D.S. Sidhu and G.K. Sidhu] (2020_03_F00303_020)</t>
+  </si>
+  <si>
+    <t>[Photo of D.S. Sidhu, G.K. Sidhu and their wedding guests] (2020_03_F00303_021)</t>
+  </si>
+  <si>
+    <t>Image of D.s. Sidhu, G.K. Sidhu and their wedding guests posing outside of the Gurdwara. The group is standing next to a car with colourful wedding decorations.</t>
+  </si>
+  <si>
+    <t>[Photo of D.S. Sidhu, G.K. Sidhu and their wedding guests] (2020_03_F00303_022)</t>
+  </si>
+  <si>
+    <t>Image of D.S. Sidhu, G.K. Sidhu and their wedding guests posing for a group photo on the steps of the Gurdwara.</t>
+  </si>
+  <si>
+    <t>[Photo of D.S. Sidhu, G.K. Sidhu and their wedding guests] (2020_03_F00303_023)</t>
+  </si>
+  <si>
+    <t>[Photo of the Granthi speaking to the wedding guests] (2020_03_F00303_024)</t>
+  </si>
+  <si>
+    <t>Image of the Granthi speaking to the wedding guests in the Gurdwara. D.S. Sidhu, G.K. Sidhu and the wedding guests are all facing the Granthi.</t>
+  </si>
+  <si>
+    <t>[Photo of D.S. Sidhu and G.K. Sidhu's wedding guests] (2020_03_F00303_025)</t>
+  </si>
+  <si>
+    <t>Image of wedding guests entering the Gurdwara. An unidentified group of men are lining up to place gifts of money near the front of the Gurdwara</t>
+  </si>
+  <si>
+    <t>[Photo of an unidentified man] (2020_03_F00303_026)</t>
+  </si>
+  <si>
+    <t>Image of an unidentified man posing for a photo outdoors. The unidentified man is the groom at the wedding of D.S. Sidhu and G.K. Sidhu.</t>
+  </si>
+  <si>
+    <t>[Photo of D.S. Sidhu, G.K. Sidhu and their wedding guests] (2020_03_F00303_027)</t>
+  </si>
+  <si>
+    <t>[Photo of D.S. Sidhu, G.K. Sidhu and their wedding guests] (2020_03_F00303_028)</t>
+  </si>
+  <si>
+    <t>[Photo of D.S. Sidhu and G.K. Sidhu] (2020_03_F00303_029)</t>
+  </si>
+  <si>
+    <t>Image of D.S. Sidhu and G.K. Sidhu posing for a photo outdoors. They are both standing in front of a car with wedding decorations.</t>
+  </si>
+  <si>
+    <t>[Photo of D.S. Sidhu, G.K. Sidhu and their wedding guests] (2020_03_F00303_030)</t>
+  </si>
+  <si>
+    <t>Image of D.S. Sidhu, G.K. Sidhu and their wedding guests standing in the Gurdwara with their hands folded.</t>
+  </si>
+  <si>
+    <t>[Photo of D.S. Sidhu, G.K. Sidhu and their wedding guests] (2020_03_F00303_031)</t>
+  </si>
+  <si>
+    <t>Image of D.S. Sidhu, G.K. Sidhu and their wedding guests in the Gurdwara. An unidentified man is holding up a garland between the bride and groom.</t>
+  </si>
+  <si>
+    <t>[Photo of D.S. Sidhu, G.K. Sidhu and their wedding guests] (2020_03_F00303_032)</t>
+  </si>
+  <si>
+    <t>Image of D.S. Sidhu, G.K. Sidhu and their wedding guests in the Gurdwara. An unidentified man is placing a garland around the groom's neck.</t>
+  </si>
+  <si>
+    <t>[Group portrait of D.S. Sidhu and G.K. Sidhu] (2020_03_F00303_033)</t>
+  </si>
+  <si>
+    <t>[Group portrait of D.S. Sidhu, G.K. Sidhu and their wedding guests] (2020_03_F00303_034)</t>
+  </si>
+  <si>
+    <t>Image of D.S. Sidhu, G.K. Sidhu and their wedding guests posing for a group portrait.</t>
+  </si>
+  <si>
+    <t>[Group portrait of D.S. Sidhu, G.K. Sidhu and their wedding guests] (2020_03_F00303_035)</t>
+  </si>
+  <si>
+    <t>[Group portrait of D.S. Sidhu, G.K. Sidhu and their wedding guests] (2020_03_F00303_036)</t>
+  </si>
+  <si>
+    <t>[Group portrait of D.S. Sidhu, G.K. Sidhu and their wedding guests] (2020_03_F00303_037)</t>
+  </si>
+  <si>
+    <t>[Group portrait of D.S. Sidhu, G.K. Sidhu and their wedding guests] (2020_03_F00303_038)</t>
+  </si>
+  <si>
+    <t>[Group portrait of D.S. Sidhu, G.K. Sidhu and their wedding guests] (2020_03_F00303_039)</t>
+  </si>
+  <si>
+    <t>[Group portrait of D.S. Sidhu, G.K. Sidhu and their wedding guests] (2020_03_F00303_040)</t>
+  </si>
+  <si>
+    <t>[Group portrait of D.S. Sidhu, G.K. Sidhu and their wedding guests] (2020_03_F00303_041)</t>
+  </si>
+  <si>
+    <t>[Group portrait of D.S. Sidhu, G.K. Sidhu and their wedding guests] (2020_03_F00303_042)</t>
+  </si>
+  <si>
+    <t>[Group portrait of D.S. Sidhu, G.K. Sidhu and their wedding guests] (2020_03_F00303_043)</t>
+  </si>
+  <si>
+    <t>[Group portrait of D.S. Sidhu, G.K. Sidhu and their wedding guests] (2020_03_F00303_044)</t>
+  </si>
+  <si>
+    <t>Image of D.S. Sidhu, G.K. Sidhu and their wedding guests in the Gurdwara. An unidentified woman is reaching out to the bride's flower bouquet.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="12"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
@@ -382,98 +589,450 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z1"/>
+  <dimension ref="A1:Z45"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="D1" sqref="D1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
+    <col min="2" max="2" width="50" customWidth="true" style="0"/>
+    <col min="3" max="3" width="50" customWidth="true" style="0"/>
     <col min="1" max="1" width="8" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="9" bestFit="true" customWidth="true" style="0"/>
-    <col min="3" max="3" width="16" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="6" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="9.10" bestFit="true" style="0"/>
     <col min="6" max="6" width="9.10" bestFit="true" style="0"/>
     <col min="7" max="7" width="9.10" bestFit="true" style="0"/>
     <col min="8" max="8" width="9.10" bestFit="true" style="0"/>
     <col min="9" max="9" width="9.10" bestFit="true" style="0"/>
     <col min="10" max="10" width="9.10" bestFit="true" style="0"/>
     <col min="11" max="11" width="9.10" bestFit="true" style="0"/>
     <col min="12" max="12" width="9.10" bestFit="true" style="0"/>
     <col min="13" max="13" width="9.10" bestFit="true" style="0"/>
     <col min="14" max="14" width="9.10" bestFit="true" style="0"/>
     <col min="15" max="15" width="9.10" bestFit="true" style="0"/>
     <col min="16" max="16" width="9.10" bestFit="true" style="0"/>
     <col min="17" max="17" width="9.10" bestFit="true" style="0"/>
     <col min="18" max="18" width="9.10" bestFit="true" style="0"/>
     <col min="19" max="19" width="9.10" bestFit="true" style="0"/>
     <col min="20" max="20" width="9.10" bestFit="true" style="0"/>
     <col min="21" max="21" width="9.10" bestFit="true" style="0"/>
     <col min="22" max="22" width="9.10" bestFit="true" style="0"/>
     <col min="23" max="23" width="9.10" bestFit="true" style="0"/>
     <col min="24" max="24" width="9.10" bestFit="true" style="0"/>
     <col min="25" max="25" width="9.10" bestFit="true" style="0"/>
     <col min="26" max="26" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26" customHeight="1" ht="30">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
+      </c>
+    </row>
+    <row r="2" spans="1:26">
+      <c r="B2" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="3" spans="1:26">
+      <c r="B3" t="s">
+        <v>6</v>
+      </c>
+      <c r="C3" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="4" spans="1:26">
+      <c r="B4" t="s">
+        <v>8</v>
+      </c>
+      <c r="C4" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="5" spans="1:26">
+      <c r="B5" t="s">
+        <v>10</v>
+      </c>
+      <c r="C5" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="6" spans="1:26">
+      <c r="B6" t="s">
+        <v>12</v>
+      </c>
+      <c r="C6" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="7" spans="1:26">
+      <c r="B7" t="s">
+        <v>14</v>
+      </c>
+      <c r="C7" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="8" spans="1:26">
+      <c r="B8" t="s">
+        <v>16</v>
+      </c>
+      <c r="C8" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="9" spans="1:26">
+      <c r="B9" t="s">
+        <v>18</v>
+      </c>
+      <c r="C9" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="10" spans="1:26">
+      <c r="B10" t="s">
+        <v>19</v>
+      </c>
+      <c r="C10" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="11" spans="1:26">
+      <c r="B11" t="s">
+        <v>21</v>
+      </c>
+      <c r="C11" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="12" spans="1:26">
+      <c r="B12" t="s">
+        <v>22</v>
+      </c>
+      <c r="C12" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="13" spans="1:26">
+      <c r="B13" t="s">
+        <v>24</v>
+      </c>
+      <c r="C13" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="14" spans="1:26">
+      <c r="B14" t="s">
+        <v>26</v>
+      </c>
+      <c r="C14" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="15" spans="1:26">
+      <c r="B15" t="s">
+        <v>28</v>
+      </c>
+      <c r="C15" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="16" spans="1:26">
+      <c r="B16" t="s">
+        <v>30</v>
+      </c>
+      <c r="C16" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="17" spans="1:26">
+      <c r="B17" t="s">
+        <v>31</v>
+      </c>
+      <c r="C17" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="18" spans="1:26">
+      <c r="B18" t="s">
+        <v>32</v>
+      </c>
+      <c r="C18" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="19" spans="1:26">
+      <c r="B19" t="s">
+        <v>34</v>
+      </c>
+      <c r="C19" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="20" spans="1:26">
+      <c r="B20" t="s">
+        <v>36</v>
+      </c>
+      <c r="C20" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="21" spans="1:26">
+      <c r="B21" t="s">
+        <v>37</v>
+      </c>
+      <c r="C21" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="22" spans="1:26">
+      <c r="B22" t="s">
+        <v>38</v>
+      </c>
+      <c r="C22" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="23" spans="1:26">
+      <c r="B23" t="s">
+        <v>40</v>
+      </c>
+      <c r="C23" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="24" spans="1:26">
+      <c r="B24" t="s">
+        <v>42</v>
+      </c>
+      <c r="C24" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="25" spans="1:26">
+      <c r="B25" t="s">
+        <v>43</v>
+      </c>
+      <c r="C25" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="26" spans="1:26">
+      <c r="B26" t="s">
+        <v>45</v>
+      </c>
+      <c r="C26" t="s">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="27" spans="1:26">
+      <c r="B27" t="s">
+        <v>47</v>
+      </c>
+      <c r="C27" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="28" spans="1:26">
+      <c r="B28" t="s">
+        <v>49</v>
+      </c>
+      <c r="C28" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="29" spans="1:26">
+      <c r="B29" t="s">
+        <v>50</v>
+      </c>
+      <c r="C29" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="30" spans="1:26">
+      <c r="B30" t="s">
+        <v>51</v>
+      </c>
+      <c r="C30" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="31" spans="1:26">
+      <c r="B31" t="s">
+        <v>53</v>
+      </c>
+      <c r="C31" t="s">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="32" spans="1:26">
+      <c r="B32" t="s">
+        <v>55</v>
+      </c>
+      <c r="C32" t="s">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="33" spans="1:26">
+      <c r="B33" t="s">
+        <v>57</v>
+      </c>
+      <c r="C33" t="s">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="34" spans="1:26">
+      <c r="B34" t="s">
+        <v>59</v>
+      </c>
+      <c r="C34" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="35" spans="1:26">
+      <c r="B35" t="s">
+        <v>60</v>
+      </c>
+      <c r="C35" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="36" spans="1:26">
+      <c r="B36" t="s">
+        <v>62</v>
+      </c>
+      <c r="C36" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="37" spans="1:26">
+      <c r="B37" t="s">
+        <v>63</v>
+      </c>
+      <c r="C37" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="38" spans="1:26">
+      <c r="B38" t="s">
+        <v>64</v>
+      </c>
+      <c r="C38" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="39" spans="1:26">
+      <c r="B39" t="s">
+        <v>65</v>
+      </c>
+      <c r="C39" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="40" spans="1:26">
+      <c r="B40" t="s">
+        <v>66</v>
+      </c>
+      <c r="C40" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="41" spans="1:26">
+      <c r="B41" t="s">
+        <v>67</v>
+      </c>
+      <c r="C41" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="42" spans="1:26">
+      <c r="B42" t="s">
+        <v>68</v>
+      </c>
+      <c r="C42" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="43" spans="1:26">
+      <c r="B43" t="s">
+        <v>69</v>
+      </c>
+      <c r="C43" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="44" spans="1:26">
+      <c r="B44" t="s">
+        <v>70</v>
+      </c>
+      <c r="C44" t="s">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="45" spans="1:26">
+      <c r="B45" t="s">
+        <v>71</v>
+      </c>
+      <c r="C45" t="s">
+        <v>72</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">