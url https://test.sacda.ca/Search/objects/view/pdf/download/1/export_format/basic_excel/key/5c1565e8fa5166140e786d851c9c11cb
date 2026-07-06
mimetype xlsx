--- v0 (2025-12-13)
+++ v1 (2026-07-06)
@@ -1,73 +1,207 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
+  <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
+  <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Results" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="4">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="48">
   <si>
     <t>Image</t>
   </si>
   <si>
     <t>Object</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Date</t>
+  </si>
+  <si>
+    <t>[Quarantine Service: International Certificate of Inoculation and Vaccination of Bishan Kaur] (2020_05_01_04_015)</t>
+  </si>
+  <si>
+    <t>Quarantine Service: International Certificate of Inoculation and Vaccination of Bishan Kaur issued by the Department of National Health and Welfare, Canada.</t>
+  </si>
+  <si>
+    <t>[Bank statement from the Canadian Bank of Commerce to Mayo Singh and Bishan Kaur] (2020_05_01_06_187)</t>
+  </si>
+  <si>
+    <t>Bank statement from the Canadian Bank of Commerce to Mayo Singh and Bishan Kaur.</t>
+  </si>
+  <si>
+    <t>[Account statement from the Canadian Bank of Commerce to Mayo Singh and Bishan Kaur] (2020_05_01_06_188)</t>
+  </si>
+  <si>
+    <t>Account statement from the Canadian Bank of Commerce to Mayo Singh and Bishan Kaur.</t>
+  </si>
+  <si>
+    <t>[Form of debit from Mayo Singh to Monarch Motors Limited] (2020_05_01_06_207)</t>
+  </si>
+  <si>
+    <t>Form of debit from Mayo Singh to Monarch Motors Limited through the Canadian Bank of Commerce.</t>
+  </si>
+  <si>
+    <t>[Receipt of credit from the Canadian Bank of Commerce to Mayo Singh and Bishan Kaur] (2020_05_01_06_211)</t>
+  </si>
+  <si>
+    <t>Receipt of credit from the Canadian Bank of Commerce to Mayo Singh and Bishan Kaur.</t>
+  </si>
+  <si>
+    <t>[Bank receipt from the Canadian Bank of Commerce to Mayo Singh and Bishan Kaur] (2020_05_01_06_230)</t>
+  </si>
+  <si>
+    <t>Bank receipts from the Canadian Bank of Commerce to Mayo Singh and Bishan Kaur.</t>
+  </si>
+  <si>
+    <t>[Bank receipt from the Canadian Bank of Commerce to Abtar Kaur] (2020_05_01_06_231)</t>
+  </si>
+  <si>
+    <t>Bank receipts from the Canadian Bank of Commerce to Abtar Kaur with a total deposit of $100.</t>
+  </si>
+  <si>
+    <t>[Bank receipt from the Canadian Bank of Commerce to Abtar Kaur] (2020_05_01_06_232)</t>
+  </si>
+  <si>
+    <t>[Bank receipt from the Canadian Bank of Commerce to Abtar Kaur] (2020_05_01_06_233)</t>
+  </si>
+  <si>
+    <t>[Form of debit from Mayo Singh to Mayo Singh] (2020_05_01_06_247)</t>
+  </si>
+  <si>
+    <t>Form of debit for Mayo Singh through the Canadian Bank of Commerce for the amount of $1,815.94.</t>
+  </si>
+  <si>
+    <t>[Article welcoming Governor N. V. Gadgil of Punjab] (2020_05_01_14_001)</t>
+  </si>
+  <si>
+    <t>Article welcoming Governor N. V. Gadgil to the village of Paldi upon the opening of the S. Mayo Singh Primary Health Unit. Photographs of Governor N. V. Gadgil and the S. Mayo Singh Primary Health Unit are included. Also includes a biography of Mayo Singh and his family.</t>
+  </si>
+  <si>
+    <t>Family group : Mrs. Mayo holding child, Hill 60 in background (2020_06_07_172)</t>
+  </si>
+  <si>
+    <t>Image of the Mayo family in front of Hill 60. Bishan Kaur is holding a child.</t>
+  </si>
+  <si>
+    <t>[Group portrait of women] (2020_06_07_189)</t>
+  </si>
+  <si>
+    <t>Image a group of women and children in front of a row of garages opposite the Mayo family home. Jindo Mayo is standing in the center with her mother, Bishan Kour, two to the left of her.</t>
+  </si>
+  <si>
+    <t>[Bishan Kour and Kushali Kour standing next to a table with flowers] (2020_06_07_224)</t>
+  </si>
+  <si>
+    <t>Image of Bishan Kour (right) and Kushali Kour standing next to a table with flowers in vases. Bishan and Kushali were sisters in law, since Kushali was married to Mayo's brother Ghania.</t>
+  </si>
+  <si>
+    <t>[Mayo family portrait] (2020_06_07_229)</t>
+  </si>
+  <si>
+    <t>Image of Mayo Singh, Bishan Kour, and their children. Rajindi is sitting on Bishan's knee and Jindo is seated on the chair on the right. This picture was taken in honour of Mayo's 25th year in Canada.</t>
+  </si>
+  <si>
+    <t>[Mayo Singh and Bishan Kour] (2020_06_11_013)</t>
+  </si>
+  <si>
+    <t>Image of Mayo Singh and Bishan Kour posing for a photo.</t>
+  </si>
+  <si>
+    <t>[Bishan Kour and unidentified women and children] (2020_06_11_053)</t>
+  </si>
+  <si>
+    <t>Image of Bishan Kour (center) with three unidentified women and three unidentified children.</t>
+  </si>
+  <si>
+    <t>[Rajindi and his family posing for a family photo] (2020_06_11_119)</t>
+  </si>
+  <si>
+    <t>Image of Rajindi Mayo as a child posing for a family photo with his family.</t>
+  </si>
+  <si>
+    <t>[Ganda Singh holding a baby and posing with his wife and Mayo's wife Bishan Kour] (2020_06_11_122)</t>
+  </si>
+  <si>
+    <t>Image of Ganda Singh holding Sohen Singh and posing with his wife, Amor Kour, and Mayo's wife Bishan Kour.</t>
+  </si>
+  <si>
+    <t>Amor Kour : wife of Mayos younger brother Ganda died of TB (2020_06_15_001)</t>
+  </si>
+  <si>
+    <t>Postcard with a death portrait of Amor Kour, wife of Ganda Singh. Bishan Kour sits to the right.</t>
+  </si>
+  <si>
+    <t>[Bishan Kour, Amor Kour, and children] (2020_06_15_011)</t>
+  </si>
+  <si>
+    <t>Image of Bishan Kour (left), Amor Kour (right), and three young children.</t>
+  </si>
+  <si>
+    <t>[Sadarni Bishan Kaur Hall plaque] (2020_06_15_012)</t>
+  </si>
+  <si>
+    <t>Image of a plaque above the entrance to Bishan Kaur Hall, which was built by Mayo Singh in honour of his wife.</t>
+  </si>
+  <si>
+    <t>Mayo Singh Manhas &amp; family (2021_05_043)</t>
+  </si>
+  <si>
+    <t>Image of Mayo Singh Manhas (back), his wife Bishan Kour (left), and their children.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="12"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
@@ -86,50 +220,749 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="left" vertical="center" textRotation="0" wrapText="false" shrinkToFit="true"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="true"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
+</file>
+
+<file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98399_ca_object_representations_media_4858_large1.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27970_ca_object_representations_media_5071_large2.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21872_ca_object_representations_media_5072_large3.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94261_ca_object_representations_media_5091_large4.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43768_ca_object_representations_media_5095_large5.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72963_ca_object_representations_media_5114_large6.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69078_ca_object_representations_media_5115_large7.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85041_ca_object_representations_media_5116_large8.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25293_ca_object_representations_media_5117_large9.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19469_ca_object_representations_media_5131_large10.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95932_ca_object_representations_media_5300_large11.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37528_ca_object_representations_media_1275_large12.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86359_ca_object_representations_media_1278_large13.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31317_ca_object_representations_media_781_large14.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31735_ca_object_representations_media_786_large15.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12106_ca_object_representations_media_1004_large16.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10177_ca_object_representations_media_1044_large17.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5193_ca_object_representations_media_1107_large18.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43558_ca_object_representations_media_1210_large19.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93520_ca_object_representations_media_1412_large20.jpg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85494_ca_object_representations_media_1404_large21.jpg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21260_ca_object_representations_media_1405_large22.jpg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85570_ca_object_representations_media_516_large23.jpg"/></Relationships>
+</file>
+
+<file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
+<xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>1</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="10172700"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="1" name="imageA2" descr="imageA2"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>2</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="9505950"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="2" name="imageA3" descr="imageA3"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>3</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="9505950"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="3" name="imageA4" descr="imageA4"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId3"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>4</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="2609850"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="4" name="imageA5" descr="imageA5"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId4"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>5</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="14649450"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="5" name="imageA6" descr="imageA6"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId5"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>6</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="15316200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="6" name="imageA7" descr="imageA7"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId6"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>7</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="15316200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="7" name="imageA8" descr="imageA8"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId7"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>8</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="15525750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="8" name="imageA9" descr="imageA9"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId8"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>9</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="15525750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="9" name="imageA10" descr="imageA10"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId9"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>10</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="2724150"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="10" name="imageA11" descr="imageA11"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId10"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>11</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="8915400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="11" name="imageA12" descr="imageA12"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId11"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>12</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4162425"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="12" name="imageA13" descr="imageA13"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId12"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>13</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4562475"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="13" name="imageA14" descr="imageA14"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId13"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>14</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="10048875"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="14" name="imageA15" descr="imageA15"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId14"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>15</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="11096625"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="15" name="imageA16" descr="imageA16"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId15"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>16</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="5591175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="16" name="imageA17" descr="imageA17"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId16"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>17</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4943475"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="17" name="imageA18" descr="imageA18"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId17"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>18</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="8420100"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="18" name="imageA19" descr="imageA19"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId18"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>19</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="10391775"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="19" name="imageA20" descr="imageA20"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId19"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>20</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="10496550"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="20" name="imageA21" descr="imageA21"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId20"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="8353425"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="21" name="imageA22" descr="imageA22"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId21"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>22</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4667250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="22" name="imageA23" descr="imageA23"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId22"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>23</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="8858250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="23" name="imageA24" descr="imageA24"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId23"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+</xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -374,121 +1207,329 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z1"/>
+  <dimension ref="A1:Z24"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="D1" sqref="D1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="8" bestFit="true" customWidth="true" style="0"/>
-[...1 lines deleted...]
-    <col min="3" max="3" width="16" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="94" customWidth="true" style="0"/>
+    <col min="2" max="2" width="50" customWidth="true" style="0"/>
+    <col min="3" max="3" width="50" customWidth="true" style="0"/>
     <col min="4" max="4" width="6" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="9.10" bestFit="true" style="0"/>
     <col min="6" max="6" width="9.10" bestFit="true" style="0"/>
     <col min="7" max="7" width="9.10" bestFit="true" style="0"/>
     <col min="8" max="8" width="9.10" bestFit="true" style="0"/>
     <col min="9" max="9" width="9.10" bestFit="true" style="0"/>
     <col min="10" max="10" width="9.10" bestFit="true" style="0"/>
     <col min="11" max="11" width="9.10" bestFit="true" style="0"/>
     <col min="12" max="12" width="9.10" bestFit="true" style="0"/>
     <col min="13" max="13" width="9.10" bestFit="true" style="0"/>
     <col min="14" max="14" width="9.10" bestFit="true" style="0"/>
     <col min="15" max="15" width="9.10" bestFit="true" style="0"/>
     <col min="16" max="16" width="9.10" bestFit="true" style="0"/>
     <col min="17" max="17" width="9.10" bestFit="true" style="0"/>
     <col min="18" max="18" width="9.10" bestFit="true" style="0"/>
     <col min="19" max="19" width="9.10" bestFit="true" style="0"/>
     <col min="20" max="20" width="9.10" bestFit="true" style="0"/>
     <col min="21" max="21" width="9.10" bestFit="true" style="0"/>
     <col min="22" max="22" width="9.10" bestFit="true" style="0"/>
     <col min="23" max="23" width="9.10" bestFit="true" style="0"/>
     <col min="24" max="24" width="9.10" bestFit="true" style="0"/>
     <col min="25" max="25" width="9.10" bestFit="true" style="0"/>
     <col min="26" max="26" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26" customHeight="1" ht="30">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
     </row>
+    <row r="2" spans="1:26" customHeight="1" ht="908">
+      <c r="A2"/>
+      <c r="B2" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="3" spans="1:26" customHeight="1" ht="848">
+      <c r="A3"/>
+      <c r="B3" t="s">
+        <v>6</v>
+      </c>
+      <c r="C3" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="4" spans="1:26" customHeight="1" ht="848">
+      <c r="A4"/>
+      <c r="B4" t="s">
+        <v>8</v>
+      </c>
+      <c r="C4" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="5" spans="1:26" customHeight="1" ht="232">
+      <c r="A5"/>
+      <c r="B5" t="s">
+        <v>10</v>
+      </c>
+      <c r="C5" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="6" spans="1:26" customHeight="1" ht="1308">
+      <c r="A6"/>
+      <c r="B6" t="s">
+        <v>12</v>
+      </c>
+      <c r="C6" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="7" spans="1:26" customHeight="1" ht="1367">
+      <c r="A7"/>
+      <c r="B7" t="s">
+        <v>14</v>
+      </c>
+      <c r="C7" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="8" spans="1:26" customHeight="1" ht="1367">
+      <c r="A8"/>
+      <c r="B8" t="s">
+        <v>16</v>
+      </c>
+      <c r="C8" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="9" spans="1:26" customHeight="1" ht="1385">
+      <c r="A9"/>
+      <c r="B9" t="s">
+        <v>18</v>
+      </c>
+      <c r="C9" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="10" spans="1:26" customHeight="1" ht="1385">
+      <c r="A10"/>
+      <c r="B10" t="s">
+        <v>19</v>
+      </c>
+      <c r="C10" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="11" spans="1:26" customHeight="1" ht="243">
+      <c r="A11"/>
+      <c r="B11" t="s">
+        <v>20</v>
+      </c>
+      <c r="C11" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="12" spans="1:26" customHeight="1" ht="796">
+      <c r="A12"/>
+      <c r="B12" t="s">
+        <v>22</v>
+      </c>
+      <c r="C12" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="13" spans="1:26" customHeight="1" ht="371">
+      <c r="A13"/>
+      <c r="B13" t="s">
+        <v>24</v>
+      </c>
+      <c r="C13" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="14" spans="1:26" customHeight="1" ht="407">
+      <c r="A14"/>
+      <c r="B14" t="s">
+        <v>26</v>
+      </c>
+      <c r="C14" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="15" spans="1:26" customHeight="1" ht="896">
+      <c r="A15"/>
+      <c r="B15" t="s">
+        <v>28</v>
+      </c>
+      <c r="C15" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="16" spans="1:26" customHeight="1" ht="990">
+      <c r="A16"/>
+      <c r="B16" t="s">
+        <v>30</v>
+      </c>
+      <c r="C16" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="17" spans="1:26" customHeight="1" ht="498">
+      <c r="A17"/>
+      <c r="B17" t="s">
+        <v>32</v>
+      </c>
+      <c r="C17" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="18" spans="1:26" customHeight="1" ht="441">
+      <c r="A18"/>
+      <c r="B18" t="s">
+        <v>34</v>
+      </c>
+      <c r="C18" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="19" spans="1:26" customHeight="1" ht="751">
+      <c r="A19"/>
+      <c r="B19" t="s">
+        <v>36</v>
+      </c>
+      <c r="C19" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="20" spans="1:26" customHeight="1" ht="927">
+      <c r="A20"/>
+      <c r="B20" t="s">
+        <v>38</v>
+      </c>
+      <c r="C20" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="21" spans="1:26" customHeight="1" ht="936">
+      <c r="A21"/>
+      <c r="B21" t="s">
+        <v>40</v>
+      </c>
+      <c r="C21" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="22" spans="1:26" customHeight="1" ht="745">
+      <c r="A22"/>
+      <c r="B22" t="s">
+        <v>42</v>
+      </c>
+      <c r="C22" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="23" spans="1:26" customHeight="1" ht="416">
+      <c r="A23"/>
+      <c r="B23" t="s">
+        <v>44</v>
+      </c>
+      <c r="C23" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="24" spans="1:26" customHeight="1" ht="790">
+      <c r="A24"/>
+      <c r="B24" t="s">
+        <v>46</v>
+      </c>
+      <c r="C24" t="s">
+        <v>47</v>
+      </c>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
+  <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Results</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>