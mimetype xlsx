--- v1 (2026-07-06)
+++ v2 (2026-07-07)
@@ -28,180 +28,180 @@
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Results" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="48">
   <si>
     <t>Image</t>
   </si>
   <si>
     <t>Object</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Date</t>
   </si>
   <si>
+    <t>[Sadarni Bishan Kaur Hall plaque] (2020_06_15_012)</t>
+  </si>
+  <si>
+    <t>Image of a plaque above the entrance to Bishan Kaur Hall, which was built by Mayo Singh in honour of his wife.</t>
+  </si>
+  <si>
+    <t>[Receipt of credit from the Canadian Bank of Commerce to Mayo Singh and Bishan Kaur] (2020_05_01_06_211)</t>
+  </si>
+  <si>
+    <t>Receipt of credit from the Canadian Bank of Commerce to Mayo Singh and Bishan Kaur.</t>
+  </si>
+  <si>
+    <t>[Rajindi and his family posing for a family photo] (2020_06_11_119)</t>
+  </si>
+  <si>
+    <t>Image of Rajindi Mayo as a child posing for a family photo with his family.</t>
+  </si>
+  <si>
     <t>[Quarantine Service: International Certificate of Inoculation and Vaccination of Bishan Kaur] (2020_05_01_04_015)</t>
   </si>
   <si>
     <t>Quarantine Service: International Certificate of Inoculation and Vaccination of Bishan Kaur issued by the Department of National Health and Welfare, Canada.</t>
   </si>
   <si>
+    <t>Mayo Singh Manhas &amp; family (2021_05_043)</t>
+  </si>
+  <si>
+    <t>Image of Mayo Singh Manhas (back), his wife Bishan Kour (left), and their children.</t>
+  </si>
+  <si>
+    <t>[Mayo Singh and Bishan Kour] (2020_06_11_013)</t>
+  </si>
+  <si>
+    <t>Image of Mayo Singh and Bishan Kour posing for a photo.</t>
+  </si>
+  <si>
+    <t>[Mayo family portrait] (2020_06_07_229)</t>
+  </si>
+  <si>
+    <t>Image of Mayo Singh, Bishan Kour, and their children. Rajindi is sitting on Bishan's knee and Jindo is seated on the chair on the right. This picture was taken in honour of Mayo's 25th year in Canada.</t>
+  </si>
+  <si>
+    <t>[Group portrait of women] (2020_06_07_189)</t>
+  </si>
+  <si>
+    <t>Image a group of women and children in front of a row of garages opposite the Mayo family home. Jindo Mayo is standing in the center with her mother, Bishan Kour, two to the left of her.</t>
+  </si>
+  <si>
+    <t>[Ganda Singh holding a baby and posing with his wife and Mayo's wife Bishan Kour] (2020_06_11_122)</t>
+  </si>
+  <si>
+    <t>Image of Ganda Singh holding Sohen Singh and posing with his wife, Amor Kour, and Mayo's wife Bishan Kour.</t>
+  </si>
+  <si>
+    <t>[Form of debit from Mayo Singh to Monarch Motors Limited] (2020_05_01_06_207)</t>
+  </si>
+  <si>
+    <t>Form of debit from Mayo Singh to Monarch Motors Limited through the Canadian Bank of Commerce.</t>
+  </si>
+  <si>
+    <t>[Form of debit from Mayo Singh to Mayo Singh] (2020_05_01_06_247)</t>
+  </si>
+  <si>
+    <t>Form of debit for Mayo Singh through the Canadian Bank of Commerce for the amount of $1,815.94.</t>
+  </si>
+  <si>
+    <t>Family group : Mrs. Mayo holding child, Hill 60 in background (2020_06_07_172)</t>
+  </si>
+  <si>
+    <t>Image of the Mayo family in front of Hill 60. Bishan Kaur is holding a child.</t>
+  </si>
+  <si>
+    <t>[Bishan Kour and unidentified women and children] (2020_06_11_053)</t>
+  </si>
+  <si>
+    <t>Image of Bishan Kour (center) with three unidentified women and three unidentified children.</t>
+  </si>
+  <si>
+    <t>[Bishan Kour and Kushali Kour standing next to a table with flowers] (2020_06_07_224)</t>
+  </si>
+  <si>
+    <t>Image of Bishan Kour (right) and Kushali Kour standing next to a table with flowers in vases. Bishan and Kushali were sisters in law, since Kushali was married to Mayo's brother Ghania.</t>
+  </si>
+  <si>
+    <t>[Bishan Kour, Amor Kour, and children] (2020_06_15_011)</t>
+  </si>
+  <si>
+    <t>Image of Bishan Kour (left), Amor Kour (right), and three young children.</t>
+  </si>
+  <si>
     <t>[Bank statement from the Canadian Bank of Commerce to Mayo Singh and Bishan Kaur] (2020_05_01_06_187)</t>
   </si>
   <si>
     <t>Bank statement from the Canadian Bank of Commerce to Mayo Singh and Bishan Kaur.</t>
   </si>
   <si>
+    <t>[Bank receipt from the Canadian Bank of Commerce to Mayo Singh and Bishan Kaur] (2020_05_01_06_230)</t>
+  </si>
+  <si>
+    <t>Bank receipts from the Canadian Bank of Commerce to Mayo Singh and Bishan Kaur.</t>
+  </si>
+  <si>
+    <t>[Bank receipt from the Canadian Bank of Commerce to Abtar Kaur] (2020_05_01_06_231)</t>
+  </si>
+  <si>
+    <t>Bank receipts from the Canadian Bank of Commerce to Abtar Kaur with a total deposit of $100.</t>
+  </si>
+  <si>
+    <t>[Bank receipt from the Canadian Bank of Commerce to Abtar Kaur] (2020_05_01_06_232)</t>
+  </si>
+  <si>
+    <t>[Bank receipt from the Canadian Bank of Commerce to Abtar Kaur] (2020_05_01_06_233)</t>
+  </si>
+  <si>
+    <t>[Article welcoming Governor N. V. Gadgil of Punjab] (2020_05_01_14_001)</t>
+  </si>
+  <si>
+    <t>Article welcoming Governor N. V. Gadgil to the village of Paldi upon the opening of the S. Mayo Singh Primary Health Unit. Photographs of Governor N. V. Gadgil and the S. Mayo Singh Primary Health Unit are included. Also includes a biography of Mayo Singh and his family.</t>
+  </si>
+  <si>
+    <t>Amor Kour : wife of Mayos younger brother Ganda died of TB (2020_06_15_001)</t>
+  </si>
+  <si>
+    <t>Postcard with a death portrait of Amor Kour, wife of Ganda Singh. Bishan Kour sits to the right.</t>
+  </si>
+  <si>
     <t>[Account statement from the Canadian Bank of Commerce to Mayo Singh and Bishan Kaur] (2020_05_01_06_188)</t>
   </si>
   <si>
     <t>Account statement from the Canadian Bank of Commerce to Mayo Singh and Bishan Kaur.</t>
-  </si>
-[...112 lines deleted...]
-    <t>Image of Mayo Singh Manhas (back), his wife Bishan Kour (left), and their children.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="12"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
@@ -223,723 +223,723 @@
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="left" vertical="center" textRotation="0" wrapText="false" shrinkToFit="true"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="true"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98399_ca_object_representations_media_4858_large1.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27970_ca_object_representations_media_5071_large2.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21872_ca_object_representations_media_5072_large3.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94261_ca_object_representations_media_5091_large4.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43768_ca_object_representations_media_5095_large5.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72963_ca_object_representations_media_5114_large6.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69078_ca_object_representations_media_5115_large7.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85041_ca_object_representations_media_5116_large8.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25293_ca_object_representations_media_5117_large9.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19469_ca_object_representations_media_5131_large10.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95932_ca_object_representations_media_5300_large11.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37528_ca_object_representations_media_1275_large12.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86359_ca_object_representations_media_1278_large13.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31317_ca_object_representations_media_781_large14.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31735_ca_object_representations_media_786_large15.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12106_ca_object_representations_media_1004_large16.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10177_ca_object_representations_media_1044_large17.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5193_ca_object_representations_media_1107_large18.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43558_ca_object_representations_media_1210_large19.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93520_ca_object_representations_media_1412_large20.jpg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85494_ca_object_representations_media_1404_large21.jpg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21260_ca_object_representations_media_1405_large22.jpg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85570_ca_object_representations_media_516_large23.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21260_ca_object_representations_media_1405_large1.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43768_ca_object_representations_media_5095_large2.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5193_ca_object_representations_media_1107_large3.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98399_ca_object_representations_media_4858_large4.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85570_ca_object_representations_media_516_large5.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12106_ca_object_representations_media_1004_large6.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31735_ca_object_representations_media_786_large7.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86359_ca_object_representations_media_1278_large8.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43558_ca_object_representations_media_1210_large9.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94261_ca_object_representations_media_5091_large10.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19469_ca_object_representations_media_5131_large11.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37528_ca_object_representations_media_1275_large12.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10177_ca_object_representations_media_1044_large13.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31317_ca_object_representations_media_781_large14.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85494_ca_object_representations_media_1404_large15.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27970_ca_object_representations_media_5071_large16.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72963_ca_object_representations_media_5114_large17.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69078_ca_object_representations_media_5115_large18.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85041_ca_object_representations_media_5116_large19.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25293_ca_object_representations_media_5117_large20.jpg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95932_ca_object_representations_media_5300_large21.jpg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93520_ca_object_representations_media_1412_large22.jpg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21872_ca_object_representations_media_5072_large23.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
+    <xdr:ext cx="6667500" cy="4667250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="1" name="imageA2" descr="imageA2"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>2</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="14649450"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="2" name="imageA3" descr="imageA3"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>3</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="8420100"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="3" name="imageA4" descr="imageA4"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId3"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>4</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
     <xdr:ext cx="6667500" cy="10172700"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="1" name="imageA2" descr="imageA2"/>
-[...23 lines deleted...]
-      <xdr:row>2</xdr:row>
+        <xdr:cNvPr id="4" name="imageA5" descr="imageA5"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId4"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>5</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="8858250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="5" name="imageA6" descr="imageA6"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId5"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>6</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="5591175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="6" name="imageA7" descr="imageA7"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId6"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>7</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="11096625"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="7" name="imageA8" descr="imageA8"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId7"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>8</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4562475"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="8" name="imageA9" descr="imageA9"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId8"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>9</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="10391775"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="9" name="imageA10" descr="imageA10"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId9"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>10</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="2609850"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="10" name="imageA11" descr="imageA11"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId10"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>11</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="2724150"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="11" name="imageA12" descr="imageA12"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId11"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>12</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4162425"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="12" name="imageA13" descr="imageA13"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId12"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>13</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4943475"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="13" name="imageA14" descr="imageA14"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId13"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>14</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="10048875"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="14" name="imageA15" descr="imageA15"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId14"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>15</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="8353425"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="15" name="imageA16" descr="imageA16"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId15"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>16</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="6667500" cy="9505950"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="2" name="imageA3" descr="imageA3"/>
-[...23 lines deleted...]
-      <xdr:row>3</xdr:row>
+        <xdr:cNvPr id="16" name="imageA17" descr="imageA17"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId16"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>17</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="15316200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="17" name="imageA18" descr="imageA18"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId17"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>18</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="15316200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="18" name="imageA19" descr="imageA19"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId18"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>19</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="15525750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="19" name="imageA20" descr="imageA20"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId19"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>20</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="15525750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="20" name="imageA21" descr="imageA21"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId20"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="8915400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="21" name="imageA22" descr="imageA22"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId21"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>22</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="10496550"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="22" name="imageA23" descr="imageA23"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId22"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>23</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="6667500" cy="9505950"/>
-    <xdr:pic>
-[...598 lines deleted...]
-    <xdr:ext cx="6667500" cy="8858250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="23" name="imageA24" descr="imageA24"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId23"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
@@ -1265,249 +1265,249 @@
     <col min="18" max="18" width="9.10" bestFit="true" style="0"/>
     <col min="19" max="19" width="9.10" bestFit="true" style="0"/>
     <col min="20" max="20" width="9.10" bestFit="true" style="0"/>
     <col min="21" max="21" width="9.10" bestFit="true" style="0"/>
     <col min="22" max="22" width="9.10" bestFit="true" style="0"/>
     <col min="23" max="23" width="9.10" bestFit="true" style="0"/>
     <col min="24" max="24" width="9.10" bestFit="true" style="0"/>
     <col min="25" max="25" width="9.10" bestFit="true" style="0"/>
     <col min="26" max="26" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26" customHeight="1" ht="30">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
     </row>
-    <row r="2" spans="1:26" customHeight="1" ht="908">
+    <row r="2" spans="1:26" customHeight="1" ht="416">
       <c r="A2"/>
       <c r="B2" t="s">
         <v>4</v>
       </c>
       <c r="C2" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="3" spans="1:26" customHeight="1" ht="848">
+    <row r="3" spans="1:26" customHeight="1" ht="1308">
       <c r="A3"/>
       <c r="B3" t="s">
         <v>6</v>
       </c>
       <c r="C3" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="4" spans="1:26" customHeight="1" ht="848">
+    <row r="4" spans="1:26" customHeight="1" ht="751">
       <c r="A4"/>
       <c r="B4" t="s">
         <v>8</v>
       </c>
       <c r="C4" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="5" spans="1:26" customHeight="1" ht="232">
+    <row r="5" spans="1:26" customHeight="1" ht="908">
       <c r="A5"/>
       <c r="B5" t="s">
         <v>10</v>
       </c>
       <c r="C5" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="6" spans="1:26" customHeight="1" ht="1308">
+    <row r="6" spans="1:26" customHeight="1" ht="790">
       <c r="A6"/>
       <c r="B6" t="s">
         <v>12</v>
       </c>
       <c r="C6" t="s">
         <v>13</v>
       </c>
     </row>
-    <row r="7" spans="1:26" customHeight="1" ht="1367">
+    <row r="7" spans="1:26" customHeight="1" ht="498">
       <c r="A7"/>
       <c r="B7" t="s">
         <v>14</v>
       </c>
       <c r="C7" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="8" spans="1:26" customHeight="1" ht="1367">
+    <row r="8" spans="1:26" customHeight="1" ht="990">
       <c r="A8"/>
       <c r="B8" t="s">
         <v>16</v>
       </c>
       <c r="C8" t="s">
         <v>17</v>
       </c>
     </row>
-    <row r="9" spans="1:26" customHeight="1" ht="1385">
+    <row r="9" spans="1:26" customHeight="1" ht="407">
       <c r="A9"/>
       <c r="B9" t="s">
         <v>18</v>
       </c>
       <c r="C9" t="s">
-        <v>17</v>
-[...2 lines deleted...]
-    <row r="10" spans="1:26" customHeight="1" ht="1385">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="10" spans="1:26" customHeight="1" ht="927">
       <c r="A10"/>
       <c r="B10" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="C10" t="s">
-        <v>17</v>
-[...2 lines deleted...]
-    <row r="11" spans="1:26" customHeight="1" ht="243">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="11" spans="1:26" customHeight="1" ht="232">
       <c r="A11"/>
       <c r="B11" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="C11" t="s">
-        <v>21</v>
-[...2 lines deleted...]
-    <row r="12" spans="1:26" customHeight="1" ht="796">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="12" spans="1:26" customHeight="1" ht="243">
       <c r="A12"/>
       <c r="B12" t="s">
-        <v>22</v>
+        <v>24</v>
       </c>
       <c r="C12" t="s">
-        <v>23</v>
+        <v>25</v>
       </c>
     </row>
     <row r="13" spans="1:26" customHeight="1" ht="371">
       <c r="A13"/>
       <c r="B13" t="s">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="C13" t="s">
-        <v>25</v>
-[...2 lines deleted...]
-    <row r="14" spans="1:26" customHeight="1" ht="407">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="14" spans="1:26" customHeight="1" ht="441">
       <c r="A14"/>
       <c r="B14" t="s">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="C14" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
     </row>
     <row r="15" spans="1:26" customHeight="1" ht="896">
       <c r="A15"/>
       <c r="B15" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="C15" t="s">
-        <v>29</v>
-[...2 lines deleted...]
-    <row r="16" spans="1:26" customHeight="1" ht="990">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="16" spans="1:26" customHeight="1" ht="745">
       <c r="A16"/>
       <c r="B16" t="s">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="C16" t="s">
-        <v>31</v>
-[...2 lines deleted...]
-    <row r="17" spans="1:26" customHeight="1" ht="498">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="17" spans="1:26" customHeight="1" ht="848">
       <c r="A17"/>
       <c r="B17" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="C17" t="s">
-        <v>33</v>
-[...2 lines deleted...]
-    <row r="18" spans="1:26" customHeight="1" ht="441">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="18" spans="1:26" customHeight="1" ht="1367">
       <c r="A18"/>
       <c r="B18" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="C18" t="s">
-        <v>35</v>
-[...2 lines deleted...]
-    <row r="19" spans="1:26" customHeight="1" ht="751">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="19" spans="1:26" customHeight="1" ht="1367">
       <c r="A19"/>
       <c r="B19" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="C19" t="s">
-        <v>37</v>
-[...2 lines deleted...]
-    <row r="20" spans="1:26" customHeight="1" ht="927">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="20" spans="1:26" customHeight="1" ht="1385">
       <c r="A20"/>
       <c r="B20" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="C20" t="s">
         <v>39</v>
       </c>
     </row>
-    <row r="21" spans="1:26" customHeight="1" ht="936">
+    <row r="21" spans="1:26" customHeight="1" ht="1385">
       <c r="A21"/>
       <c r="B21" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="C21" t="s">
-        <v>41</v>
-[...2 lines deleted...]
-    <row r="22" spans="1:26" customHeight="1" ht="745">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="22" spans="1:26" customHeight="1" ht="796">
       <c r="A22"/>
       <c r="B22" t="s">
         <v>42</v>
       </c>
       <c r="C22" t="s">
         <v>43</v>
       </c>
     </row>
-    <row r="23" spans="1:26" customHeight="1" ht="416">
+    <row r="23" spans="1:26" customHeight="1" ht="936">
       <c r="A23"/>
       <c r="B23" t="s">
         <v>44</v>
       </c>
       <c r="C23" t="s">
         <v>45</v>
       </c>
     </row>
-    <row r="24" spans="1:26" customHeight="1" ht="790">
+    <row r="24" spans="1:26" customHeight="1" ht="848">
       <c r="A24"/>
       <c r="B24" t="s">
         <v>46</v>
       </c>
       <c r="C24" t="s">
         <v>47</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 