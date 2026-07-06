--- v0 (2026-01-29)
+++ v1 (2026-07-06)
@@ -1,93 +1,73 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
-  <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
-  <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Results" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="10">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="4">
   <si>
     <t>Image</t>
   </si>
   <si>
     <t>Object</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Date</t>
-  </si>
-[...16 lines deleted...]
-    <t>Dr. D. P. Pandia speaks about his own life and career, which took him to Indian diaspora communities around the world and across Canada, lecturing and organizing Indians to agitate for the franchise and improved immigration rights.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="12"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
@@ -106,179 +86,50 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="left" vertical="center" textRotation="0" wrapText="false" shrinkToFit="true"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="true"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
-</file>
-[...127 lines deleted...]
-</xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -523,152 +374,121 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z5"/>
+  <dimension ref="A1:Z1"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="D1" sqref="D1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="94" customWidth="true" style="0"/>
-[...1 lines deleted...]
-    <col min="3" max="3" width="50" customWidth="true" style="0"/>
+    <col min="1" max="1" width="8" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="9" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="16" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="6" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="9.10" bestFit="true" style="0"/>
     <col min="6" max="6" width="9.10" bestFit="true" style="0"/>
     <col min="7" max="7" width="9.10" bestFit="true" style="0"/>
     <col min="8" max="8" width="9.10" bestFit="true" style="0"/>
     <col min="9" max="9" width="9.10" bestFit="true" style="0"/>
     <col min="10" max="10" width="9.10" bestFit="true" style="0"/>
     <col min="11" max="11" width="9.10" bestFit="true" style="0"/>
     <col min="12" max="12" width="9.10" bestFit="true" style="0"/>
     <col min="13" max="13" width="9.10" bestFit="true" style="0"/>
     <col min="14" max="14" width="9.10" bestFit="true" style="0"/>
     <col min="15" max="15" width="9.10" bestFit="true" style="0"/>
     <col min="16" max="16" width="9.10" bestFit="true" style="0"/>
     <col min="17" max="17" width="9.10" bestFit="true" style="0"/>
     <col min="18" max="18" width="9.10" bestFit="true" style="0"/>
     <col min="19" max="19" width="9.10" bestFit="true" style="0"/>
     <col min="20" max="20" width="9.10" bestFit="true" style="0"/>
     <col min="21" max="21" width="9.10" bestFit="true" style="0"/>
     <col min="22" max="22" width="9.10" bestFit="true" style="0"/>
     <col min="23" max="23" width="9.10" bestFit="true" style="0"/>
     <col min="24" max="24" width="9.10" bestFit="true" style="0"/>
     <col min="25" max="25" width="9.10" bestFit="true" style="0"/>
     <col min="26" max="26" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26" customHeight="1" ht="30">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
     </row>
-    <row r="2" spans="1:26" customHeight="1" ht="923">
-[...28 lines deleted...]
-    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
-  <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Results</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>