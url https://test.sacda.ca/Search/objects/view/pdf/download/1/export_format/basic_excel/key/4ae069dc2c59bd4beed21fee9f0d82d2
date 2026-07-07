--- v1 (2026-07-06)
+++ v2 (2026-07-07)
@@ -1,73 +1,93 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
+  <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
+  <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Results" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="4">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="10">
   <si>
     <t>Image</t>
   </si>
   <si>
     <t>Object</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Date</t>
+  </si>
+  <si>
+    <t>Interview with Dr. D. P. Pandia (2021_07_6329)</t>
+  </si>
+  <si>
+    <t>Dr. D. P. Pandia speaks about his own life and career, which took him to Indian diaspora communities around the world and across Canada, lecturing and organizing Indians to agitate for the franchise and improved immigration rights.</t>
+  </si>
+  <si>
+    <t>Newsclippings - Vancouver News-Advertiser: Commissioner King closely questions Chinese immigrants/ Witnesses who contradict themselves to be reported; Mr. Macpherson, M.P., to appear before commission (2021_07_5497)</t>
+  </si>
+  <si>
+    <t>[Oriental Immigration Commission (Report of W. L. Mackenzie King, Commissioner Appointed to Enqurie into the Methods by Which Oriental Labourers Have Been Induced to Come to Canada)] (2021_07_4230)</t>
+  </si>
+  <si>
+    <t>[W. L. Mackenzie King, Minister of Labour, to Sir Wilfrid Laurier, Prime Minister, Colombo, Ceylon] (2021_07_4893)</t>
+  </si>
+  <si>
+    <t>Library and Archives Canada. Laurier Papers 151211-151215</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="12"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
@@ -86,50 +106,179 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="left" vertical="center" textRotation="0" wrapText="false" shrinkToFit="true"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="true"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
+</file>
+
+<file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/audioIcon7001.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1957_ca_object_representations_media_4123_large2.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96413_ca_object_representations_media_3867_large3.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67956_ca_object_representations_media_4010_large4.jpg"/></Relationships>
+</file>
+
+<file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
+<xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>1</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="3333750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="1" name="imageA2" descr="imageA2"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>2</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="9686925"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="2" name="imageA3" descr="imageA3"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>3</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="10344150"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="3" name="imageA4" descr="imageA4"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId3"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>4</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="9525000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="4" name="imageA5" descr="imageA5"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId4"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+</xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -374,121 +523,152 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z1"/>
+  <dimension ref="A1:Z5"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="D1" sqref="D1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="8" bestFit="true" customWidth="true" style="0"/>
-[...1 lines deleted...]
-    <col min="3" max="3" width="16" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="94" customWidth="true" style="0"/>
+    <col min="2" max="2" width="50" customWidth="true" style="0"/>
+    <col min="3" max="3" width="50" customWidth="true" style="0"/>
     <col min="4" max="4" width="6" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="9.10" bestFit="true" style="0"/>
     <col min="6" max="6" width="9.10" bestFit="true" style="0"/>
     <col min="7" max="7" width="9.10" bestFit="true" style="0"/>
     <col min="8" max="8" width="9.10" bestFit="true" style="0"/>
     <col min="9" max="9" width="9.10" bestFit="true" style="0"/>
     <col min="10" max="10" width="9.10" bestFit="true" style="0"/>
     <col min="11" max="11" width="9.10" bestFit="true" style="0"/>
     <col min="12" max="12" width="9.10" bestFit="true" style="0"/>
     <col min="13" max="13" width="9.10" bestFit="true" style="0"/>
     <col min="14" max="14" width="9.10" bestFit="true" style="0"/>
     <col min="15" max="15" width="9.10" bestFit="true" style="0"/>
     <col min="16" max="16" width="9.10" bestFit="true" style="0"/>
     <col min="17" max="17" width="9.10" bestFit="true" style="0"/>
     <col min="18" max="18" width="9.10" bestFit="true" style="0"/>
     <col min="19" max="19" width="9.10" bestFit="true" style="0"/>
     <col min="20" max="20" width="9.10" bestFit="true" style="0"/>
     <col min="21" max="21" width="9.10" bestFit="true" style="0"/>
     <col min="22" max="22" width="9.10" bestFit="true" style="0"/>
     <col min="23" max="23" width="9.10" bestFit="true" style="0"/>
     <col min="24" max="24" width="9.10" bestFit="true" style="0"/>
     <col min="25" max="25" width="9.10" bestFit="true" style="0"/>
     <col min="26" max="26" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26" customHeight="1" ht="30">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
     </row>
+    <row r="2" spans="1:26" customHeight="1" ht="0">
+      <c r="A2"/>
+      <c r="B2" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="3" spans="1:26" customHeight="1" ht="864">
+      <c r="A3"/>
+      <c r="B3" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="4" spans="1:26" customHeight="1" ht="923">
+      <c r="A4"/>
+      <c r="B4" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="5" spans="1:26" customHeight="1" ht="850">
+      <c r="A5"/>
+      <c r="B5" t="s">
+        <v>8</v>
+      </c>
+      <c r="C5" t="s">
+        <v>9</v>
+      </c>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
+  <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Results</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>