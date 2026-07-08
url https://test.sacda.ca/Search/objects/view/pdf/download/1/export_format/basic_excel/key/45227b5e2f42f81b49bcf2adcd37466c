--- v0 (2025-12-13)
+++ v1 (2026-07-08)
@@ -1,73 +1,132 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
+  <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
+  <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Results" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="4">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="23">
   <si>
     <t>Image</t>
   </si>
   <si>
     <t>Object</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Date</t>
+  </si>
+  <si>
+    <t>Komagata Maru 75th Anniversary [buttons] (2021_07_1722)</t>
+  </si>
+  <si>
+    <t>Provided by Dr. Kanwal Neel.</t>
+  </si>
+  <si>
+    <t>Military on board the Sea Lion tugboat (2021_07_10552)</t>
+  </si>
+  <si>
+    <t>Man sending a semaphore. Vancouver Public Library. Accession number 125</t>
+  </si>
+  <si>
+    <t>Komagata Maru incident (2021_07_10564)</t>
+  </si>
+  <si>
+    <t>May 23 to July 23, 1914. Komagata Maru surrounded by smaller vessels. Vancouver Public Library. Accession number 6225B</t>
+  </si>
+  <si>
+    <t>Komagata Maru incident [Gurdit Singh on board] (2021_07_10595)</t>
+  </si>
+  <si>
+    <t>Vancouver Public Library. Accession number 136</t>
+  </si>
+  <si>
+    <t>Dr. D. P. Pandia With Compliments From Dr. Uma Viswalingam [decorative plate] (2021_07_10607)</t>
+  </si>
+  <si>
+    <t>Will the dyke hold? (2021_07_10821)</t>
+  </si>
+  <si>
+    <t>[India] (2021_07_10823)</t>
+  </si>
+  <si>
+    <t>Amar Singh Nihang (2021_07_10831)</t>
+  </si>
+  <si>
+    <t>Provided by Kalwant Singh Nadeem Parmar.</t>
+  </si>
+  <si>
+    <t>Ishar Singh Dhudike (2021_07_10833)</t>
+  </si>
+  <si>
+    <t>[Munsha Singh] (2021_07_10834)</t>
+  </si>
+  <si>
+    <t>The Komagata Maru: Voyage of Shattered Dreams (2021_07_10847)</t>
+  </si>
+  <si>
+    <t>This film, produced at the 75th anniversary of the Komgata Maru incident, is hosted by Belle Puri and includes interviews with Dr. D. P. Pandia, Hardial Singh Atwal, Hugh Johnston, Ujjal Dosanjh, Dr. V. Setty Pendakur, Muneshwar Prasad, Mr. Justice Wallace T. Oppal, Gurnam Sanghera, and Anjali Atal.</t>
+  </si>
+  <si>
+    <t>Aruna Pandia interview (2021_07_10857)</t>
+  </si>
+  <si>
+    <t>Aruna Pandia talks about her father, civil rights advocate Dr. Durai Pal Pandia, and her family's experience living in Canada.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="12"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
@@ -86,50 +145,419 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="left" vertical="center" textRotation="0" wrapText="false" shrinkToFit="true"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="true"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
+</file>
+
+<file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79240_ca_object_representations_media_3112_large1.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19730_ca_object_representations_media_3000_large2.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33669_ca_object_representations_media_3012_large3.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15476_ca_object_representations_media_3043_large4.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60587_ca_object_representations_media_3053_large5.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39993_ca_object_representations_media_3096_large6.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63207_ca_object_representations_media_3098_large7.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91946_ca_object_representations_media_3106_large8.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34927_ca_object_representations_media_3108_large9.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46497_ca_object_representations_media_3109_large10.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/videoIcon70011.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/videoIcon70012.jpg"/></Relationships>
+</file>
+
+<file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
+<xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>1</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="6267450"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="1" name="imageA2" descr="imageA2"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>2</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4724400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="2" name="imageA3" descr="imageA3"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>3</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4743450"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="3" name="imageA4" descr="imageA4"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId3"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>4</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4610100"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="4" name="imageA5" descr="imageA5"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId4"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>5</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="9505950"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="5" name="imageA6" descr="imageA6"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId5"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>6</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="5172075"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="6" name="imageA7" descr="imageA7"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId6"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>7</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="5172075"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="7" name="imageA8" descr="imageA8"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId7"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>8</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="10153650"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="8" name="imageA9" descr="imageA9"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId8"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>9</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="10458450"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="9" name="imageA10" descr="imageA10"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId9"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>10</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="8448675"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="10" name="imageA11" descr="imageA11"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId10"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>11</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="3333750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="11" name="imageA12" descr="imageA12"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId11"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>12</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="3333750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="12" name="imageA13" descr="imageA13"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId12"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+</xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -374,121 +802,221 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z1"/>
+  <dimension ref="A1:Z13"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="D1" sqref="D1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="8" bestFit="true" customWidth="true" style="0"/>
-[...1 lines deleted...]
-    <col min="3" max="3" width="16" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="94" customWidth="true" style="0"/>
+    <col min="2" max="2" width="50" customWidth="true" style="0"/>
+    <col min="3" max="3" width="50" customWidth="true" style="0"/>
     <col min="4" max="4" width="6" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="9.10" bestFit="true" style="0"/>
     <col min="6" max="6" width="9.10" bestFit="true" style="0"/>
     <col min="7" max="7" width="9.10" bestFit="true" style="0"/>
     <col min="8" max="8" width="9.10" bestFit="true" style="0"/>
     <col min="9" max="9" width="9.10" bestFit="true" style="0"/>
     <col min="10" max="10" width="9.10" bestFit="true" style="0"/>
     <col min="11" max="11" width="9.10" bestFit="true" style="0"/>
     <col min="12" max="12" width="9.10" bestFit="true" style="0"/>
     <col min="13" max="13" width="9.10" bestFit="true" style="0"/>
     <col min="14" max="14" width="9.10" bestFit="true" style="0"/>
     <col min="15" max="15" width="9.10" bestFit="true" style="0"/>
     <col min="16" max="16" width="9.10" bestFit="true" style="0"/>
     <col min="17" max="17" width="9.10" bestFit="true" style="0"/>
     <col min="18" max="18" width="9.10" bestFit="true" style="0"/>
     <col min="19" max="19" width="9.10" bestFit="true" style="0"/>
     <col min="20" max="20" width="9.10" bestFit="true" style="0"/>
     <col min="21" max="21" width="9.10" bestFit="true" style="0"/>
     <col min="22" max="22" width="9.10" bestFit="true" style="0"/>
     <col min="23" max="23" width="9.10" bestFit="true" style="0"/>
     <col min="24" max="24" width="9.10" bestFit="true" style="0"/>
     <col min="25" max="25" width="9.10" bestFit="true" style="0"/>
     <col min="26" max="26" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26" customHeight="1" ht="30">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
     </row>
+    <row r="2" spans="1:26" customHeight="1" ht="559">
+      <c r="A2"/>
+      <c r="B2" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="3" spans="1:26" customHeight="1" ht="421">
+      <c r="A3"/>
+      <c r="B3" t="s">
+        <v>6</v>
+      </c>
+      <c r="C3" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="4" spans="1:26" customHeight="1" ht="423">
+      <c r="A4"/>
+      <c r="B4" t="s">
+        <v>8</v>
+      </c>
+      <c r="C4" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="5" spans="1:26" customHeight="1" ht="411">
+      <c r="A5"/>
+      <c r="B5" t="s">
+        <v>10</v>
+      </c>
+      <c r="C5" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="6" spans="1:26" customHeight="1" ht="848">
+      <c r="A6"/>
+      <c r="B6" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="7" spans="1:26" customHeight="1" ht="461">
+      <c r="A7"/>
+      <c r="B7" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="8" spans="1:26" customHeight="1" ht="461">
+      <c r="A8"/>
+      <c r="B8" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="9" spans="1:26" customHeight="1" ht="906">
+      <c r="A9"/>
+      <c r="B9" t="s">
+        <v>15</v>
+      </c>
+      <c r="C9" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="10" spans="1:26" customHeight="1" ht="933">
+      <c r="A10"/>
+      <c r="B10" t="s">
+        <v>17</v>
+      </c>
+      <c r="C10" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="11" spans="1:26" customHeight="1" ht="753">
+      <c r="A11"/>
+      <c r="B11" t="s">
+        <v>18</v>
+      </c>
+      <c r="C11" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="12" spans="1:26" customHeight="1" ht="0">
+      <c r="A12"/>
+      <c r="B12" t="s">
+        <v>19</v>
+      </c>
+      <c r="C12" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="13" spans="1:26" customHeight="1" ht="0">
+      <c r="A13"/>
+      <c r="B13" t="s">
+        <v>21</v>
+      </c>
+      <c r="C13" t="s">
+        <v>22</v>
+      </c>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
+  <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Results</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>