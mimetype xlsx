--- v0 (2026-01-31)
+++ v1 (2026-07-01)
@@ -28,162 +28,162 @@
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Results" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="42">
   <si>
     <t>Image</t>
   </si>
   <si>
     <t>Object</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Date</t>
   </si>
   <si>
+    <t>[William C. Hopkinson, Immigration Inspector, to William W. Cory, Deputy Minister of the Interior. Copy] (2021_07_4515)</t>
+  </si>
+  <si>
+    <t>Library and Archives Canada. RG7-G-21, Vol. 202, File 332, vol. 7 (a)</t>
+  </si>
+  <si>
+    <t>[William C. Hopkinson, Immigration Inspector, to William W. Cory, Deputy Minister of the Interior. Copy] (2021_07_4588)</t>
+  </si>
+  <si>
+    <t>Library and Archives Canada. RG7-G-21, Vol. 204, File 332, vol. 11 (a)</t>
+  </si>
+  <si>
+    <t>[William C. Hopkinson, Immigration Inspector, to William W. Cory, Deputy Minister of the Interior. Copy] (2021_07_4548)</t>
+  </si>
+  <si>
+    <t>Library and Archives Canada. RG7-G-21, Vol. 203, File 332, vol. 9</t>
+  </si>
+  <si>
+    <t>[William C. Hopkinson, Immigration Inspector, to William W. Cory, Deputy Minister of the Interior. Copy] (2021_07_4499)</t>
+  </si>
+  <si>
+    <t>Library and Archives Canada. RG7-G-21, Vol. 203, File 332, vol. 7 (b)</t>
+  </si>
+  <si>
+    <t>[William C. Hopkinson, Immigration Inspector, to Samuel W. Backus, Commissioner of U.S. Immigration, San Francisco, re Indian activities in Canada and United States. Copy] (2021_07_10327)</t>
+  </si>
+  <si>
+    <t>Library and Archives Canada. RG7-G-21, Vol. 205, File 332, vol. 11 (b)</t>
+  </si>
+  <si>
+    <t>The Voyage of the Komagata Maru: The Sikh Challenge to Canada's Colour Bar (2021_07_10930)</t>
+  </si>
+  <si>
+    <t>Hugh Johnston provided the first thoroughly researched study of the Komagata Maru event, basing his analysis on official accounts from both Canadian and Indian sources, as well as on the reminiscences of the only passenger still alive at the time the book was written. This book is still the landmark text on the Komagata Maru and diligently outlines the life for Indians at the turn of the 20th century, the reasons for chartering the Komagata Maru, revolutionary movements in North America, the riot at Budge Budge and the lives of many of the key players after the events of the Komagata Maru.</t>
+  </si>
+  <si>
+    <t>The Hindustanee. Vol. 1, no. IV (2021_07_2034)</t>
+  </si>
+  <si>
+    <t>Taken from a scrapbook created by Arjan Singh Chand.</t>
+  </si>
+  <si>
+    <t>Supplementary note [by C. R. Cleveland, Director of Criminal Intelligence, India, re Har Dayal's involvement in bomb gangs in India] (2021_07_10328)</t>
+  </si>
+  <si>
+    <t>Library and Archives Canada. RG7-G-21, Vol. 205, File 332, vol. 12 (b)</t>
+  </si>
+  <si>
+    <t>Ram Chandra : editor Hindustan Gadar (2021_05_069)</t>
+  </si>
+  <si>
+    <t>A news clipping featuring two photographs of Har Dayal.</t>
+  </si>
+  <si>
+    <t>Note on the Hindu Revolutionary Movement in Canada (2021_07_5232)</t>
+  </si>
+  <si>
+    <t>Library and Archives Canada. RG76, Vol. 386, File 536999, pt. 11</t>
+  </si>
+  <si>
+    <t>Newsclipping - San Francisco Examiner: [article on Har Dayal] (2021_07_10326)</t>
+  </si>
+  <si>
+    <t>Newsclipping - San Francisco Chronicle: Hindoo suspect is taken by U.S. agents (2021_07_10424)</t>
+  </si>
+  <si>
+    <t>Newsclippings - American-made Hindu revolts; Warn women not to marry Hindus or the Moslems (2021_07_10786)</t>
+  </si>
+  <si>
+    <t>Newsclipping - Los Angeles California Times: A servant, says Dyal (2021_07_10325)</t>
+  </si>
+  <si>
+    <t>Newsclipping - Conspiracy trial in India (2021_07_10787)</t>
+  </si>
+  <si>
+    <t>My Missionary Memories (Excerpts) (2021_07_6027)</t>
+  </si>
+  <si>
+    <t>[Governor General, H. R. H. Prince Arthur, Duke of Connaught, to James Bryce, British Ambassador, Washington, re Hopkinson's work in California] (2021_07_10313)</t>
+  </si>
+  <si>
+    <t>[Extract from William C. Hopkinson, Immigration Inspector, to William W. Cory, Deputy Minister of the Interior. Copy] (2021_07_4491)</t>
+  </si>
+  <si>
+    <t>[Extract from William C. Hopkinson, Immigration Inspector, to William W. Cory, Deputy Minister of the Interior. Copy] (2021_07_4529)</t>
+  </si>
+  <si>
+    <t>[Extract from William C. Hopkinson, Immigration Inspector, to William W. Cory, Deputy Minister of the Interior. Copy] (2021_07_4542)</t>
+  </si>
+  <si>
+    <t>[Extract from William C. Hopkinson, Immigration Inspector, to William W. Cory, Deputy Minister of the Interior. Copy] (2021_07_4560)</t>
+  </si>
+  <si>
+    <t>Library and Archives Canada. RG7-G-21, Vol. 204, File 332, vol. 10 (a)</t>
+  </si>
+  <si>
+    <t>[Extract from William C. Hopkinson, Immigration Inspector, to William W. Cory, Deputy Minister of the Interior] (2021_07_4505)</t>
+  </si>
+  <si>
+    <t>[Extract from transcript of U.S. Immigration hearing in the case of Har Dayal. Examining Inspector, F. H. Ainsworth. Copy] (2021_07_4581)</t>
+  </si>
+  <si>
+    <t>Library and Archives Canada. RG7-G-21, Vol. 205, File 332, vol. 12 (a)</t>
+  </si>
+  <si>
+    <t>[Extract from Arthur Tilton Steele, San Francisco, to William C. Hopkinson. Copy] (2021_07_4536)</t>
+  </si>
+  <si>
+    <t>[Charles H. Reily, Immigration Inspector, to Acting Inspector in Charge, Portland, Oregon. Copy] (2021_07_4936)</t>
+  </si>
+  <si>
     <t>[Arthur Tilton Steele, San Francisco, to William C. Hopkinson, Immigration Inspector. Copy] (2021_07_4508)</t>
-  </si>
-[...109 lines deleted...]
-    <t>[William C. Hopkinson, Immigration Inspector, to William W. Cory, Deputy Minister of the Interior. Copy] (2021_07_4499)</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="12"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
@@ -205,813 +205,813 @@
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="left" vertical="center" textRotation="0" wrapText="false" shrinkToFit="true"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="true"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91801_ca_object_representations_media_3929_large1.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43301_ca_object_representations_media_4020_large2.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70541_ca_object_representations_media_3935_large3.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33505_ca_object_representations_media_3942_large4.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65888_ca_object_representations_media_3926_large5.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23804_ca_object_representations_media_3934_large6.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66325_ca_object_representations_media_3936_large7.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56135_ca_object_representations_media_3939_large8.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33900_ca_object_representations_media_3928_large9.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29955_ca_object_representations_media_3162_large10.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95040_ca_object_representations_media_4138_large11.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67657_ca_object_representations_media_3557_large12.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51806_ca_object_representations_media_3174_large13.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66720_ca_object_representations_media_3556_large14.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58313_ca_object_representations_media_3275_large15.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86761_ca_object_representations_media_3175_large16.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5259_ca_object_representations_media_4093_large17.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70779_ca_object_representations_media_442_large18.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77949_ca_object_representations_media_3177_large19.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15041_ca_object_representations_media_3638_large20.jpg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14301_ca_object_representations_media_4344_large21.jpg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33220_ca_object_representations_media_3176_large22.jpg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71182_ca_object_representations_media_3931_large23.jpg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97131_ca_object_representations_media_3944_large24.jpg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10677_ca_object_representations_media_3937_large25.jpg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53458_ca_object_representations_media_3927_large26.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71182_ca_object_representations_media_3931_large1.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97131_ca_object_representations_media_3944_large2.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10677_ca_object_representations_media_3937_large3.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53458_ca_object_representations_media_3927_large4.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33220_ca_object_representations_media_3176_large5.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14301_ca_object_representations_media_4344_large6.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15041_ca_object_representations_media_3638_large7.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77949_ca_object_representations_media_3177_large8.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70779_ca_object_representations_media_442_large9.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5259_ca_object_representations_media_4093_large10.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86761_ca_object_representations_media_3175_large11.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58313_ca_object_representations_media_3275_large12.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66720_ca_object_representations_media_3556_large13.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51806_ca_object_representations_media_3174_large14.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67657_ca_object_representations_media_3557_large15.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95040_ca_object_representations_media_4138_large16.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29955_ca_object_representations_media_3162_large17.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65888_ca_object_representations_media_3926_large18.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23804_ca_object_representations_media_3934_large19.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66325_ca_object_representations_media_3936_large20.jpg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56135_ca_object_representations_media_3939_large21.jpg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33900_ca_object_representations_media_3928_large22.jpg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33505_ca_object_representations_media_3942_large23.jpg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70541_ca_object_representations_media_3935_large24.jpg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43301_ca_object_representations_media_4020_large25.jpg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91801_ca_object_representations_media_3929_large26.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
+    <xdr:ext cx="6667500" cy="10972800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="1" name="imageA2" descr="imageA2"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>2</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="11001375"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="2" name="imageA3" descr="imageA3"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>3</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="10972800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="3" name="imageA4" descr="imageA4"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId3"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>4</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="10887075"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="4" name="imageA5" descr="imageA5"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId4"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>5</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="10934700"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="5" name="imageA6" descr="imageA6"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId5"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>6</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="10610850"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="6" name="imageA7" descr="imageA7"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId6"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>7</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="10172700"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="7" name="imageA8" descr="imageA8"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId7"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>8</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="10934700"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="8" name="imageA9" descr="imageA9"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId8"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>9</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4829175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="9" name="imageA10" descr="imageA10"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId9"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>10</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="11058525"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="10" name="imageA11" descr="imageA11"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId10"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>11</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="8620125"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="11" name="imageA12" descr="imageA12"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId11"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>12</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="6638925"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="12" name="imageA13" descr="imageA13"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId12"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>13</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="10620375"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="13" name="imageA14" descr="imageA14"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId13"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>14</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="8620125"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="14" name="imageA15" descr="imageA15"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId14"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>15</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="8648700"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="15" name="imageA16" descr="imageA16"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId15"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>16</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="9458325"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="16" name="imageA17" descr="imageA17"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId16"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>17</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="8620125"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="17" name="imageA18" descr="imageA18"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId17"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>18</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="10934700"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="18" name="imageA19" descr="imageA19"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId18"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>19</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
     <xdr:ext cx="6667500" cy="10906125"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="1" name="imageA2" descr="imageA2"/>
-[...23 lines deleted...]
-      <xdr:row>2</xdr:row>
+        <xdr:cNvPr id="19" name="imageA20" descr="imageA20"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId19"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>20</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="10972800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="20" name="imageA21" descr="imageA21"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId20"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="10906125"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="21" name="imageA22" descr="imageA22"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId21"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>22</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="10887075"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="22" name="imageA23" descr="imageA23"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId22"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>23</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="10906125"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="23" name="imageA24" descr="imageA24"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId23"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>24</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="10906125"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="24" name="imageA25" descr="imageA25"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId24"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>25</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="6667500" cy="11725275"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="2" name="imageA3" descr="imageA3"/>
-[...23 lines deleted...]
-      <xdr:row>3</xdr:row>
+        <xdr:cNvPr id="25" name="imageA26" descr="imageA26"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId25"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>26</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="6667500" cy="10906125"/>
-    <xdr:pic>
-[...688 lines deleted...]
-    <xdr:ext cx="6667500" cy="10887075"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="26" name="imageA27" descr="imageA27"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId26"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
@@ -1337,267 +1337,267 @@
     <col min="18" max="18" width="9.10" bestFit="true" style="0"/>
     <col min="19" max="19" width="9.10" bestFit="true" style="0"/>
     <col min="20" max="20" width="9.10" bestFit="true" style="0"/>
     <col min="21" max="21" width="9.10" bestFit="true" style="0"/>
     <col min="22" max="22" width="9.10" bestFit="true" style="0"/>
     <col min="23" max="23" width="9.10" bestFit="true" style="0"/>
     <col min="24" max="24" width="9.10" bestFit="true" style="0"/>
     <col min="25" max="25" width="9.10" bestFit="true" style="0"/>
     <col min="26" max="26" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26" customHeight="1" ht="30">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
     </row>
-    <row r="2" spans="1:26" customHeight="1" ht="974">
+    <row r="2" spans="1:26" customHeight="1" ht="979">
       <c r="A2"/>
       <c r="B2" t="s">
         <v>4</v>
       </c>
       <c r="C2" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="3" spans="1:26" customHeight="1" ht="1047">
+    <row r="3" spans="1:26" customHeight="1" ht="982">
       <c r="A3"/>
       <c r="B3" t="s">
         <v>6</v>
       </c>
       <c r="C3" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="4" spans="1:26" customHeight="1" ht="974">
+    <row r="4" spans="1:26" customHeight="1" ht="979">
       <c r="A4"/>
       <c r="B4" t="s">
         <v>8</v>
       </c>
       <c r="C4" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="5" spans="1:26" customHeight="1" ht="974">
+    <row r="5" spans="1:26" customHeight="1" ht="972">
       <c r="A5"/>
       <c r="B5" t="s">
         <v>10</v>
       </c>
       <c r="C5" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="6" spans="1:26" customHeight="1" ht="976">
       <c r="A6"/>
       <c r="B6" t="s">
         <v>12</v>
       </c>
       <c r="C6" t="s">
         <v>13</v>
       </c>
     </row>
-    <row r="7" spans="1:26" customHeight="1" ht="974">
+    <row r="7" spans="1:26" customHeight="1" ht="946">
       <c r="A7"/>
       <c r="B7" t="s">
         <v>14</v>
       </c>
       <c r="C7" t="s">
-        <v>9</v>
-[...2 lines deleted...]
-    <row r="8" spans="1:26" customHeight="1" ht="979">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="8" spans="1:26" customHeight="1" ht="907">
       <c r="A8"/>
       <c r="B8" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="C8" t="s">
-        <v>9</v>
-[...2 lines deleted...]
-    <row r="9" spans="1:26" customHeight="1" ht="974">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="9" spans="1:26" customHeight="1" ht="976">
       <c r="A9"/>
       <c r="B9" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="C9" t="s">
-        <v>7</v>
-[...2 lines deleted...]
-    <row r="10" spans="1:26" customHeight="1" ht="972">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="10" spans="1:26" customHeight="1" ht="430">
       <c r="A10"/>
       <c r="B10" t="s">
-        <v>17</v>
+        <v>20</v>
       </c>
       <c r="C10" t="s">
-        <v>5</v>
-[...2 lines deleted...]
-    <row r="11" spans="1:26" customHeight="1" ht="769">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="11" spans="1:26" customHeight="1" ht="987">
       <c r="A11"/>
       <c r="B11" t="s">
-        <v>18</v>
+        <v>22</v>
       </c>
       <c r="C11" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-    <row r="12" spans="1:26" customHeight="1" ht="844">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="12" spans="1:26" customHeight="1" ht="769">
       <c r="A12"/>
       <c r="B12" t="s">
-        <v>19</v>
-[...2 lines deleted...]
-    <row r="13" spans="1:26" customHeight="1" ht="772">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="13" spans="1:26" customHeight="1" ht="593">
       <c r="A13"/>
       <c r="B13" t="s">
-        <v>20</v>
-[...2 lines deleted...]
-    <row r="14" spans="1:26" customHeight="1" ht="769">
+        <v>25</v>
+      </c>
+      <c r="C13" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="14" spans="1:26" customHeight="1" ht="948">
       <c r="A14"/>
       <c r="B14" t="s">
-        <v>21</v>
-[...2 lines deleted...]
-    <row r="15" spans="1:26" customHeight="1" ht="948">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="15" spans="1:26" customHeight="1" ht="769">
       <c r="A15"/>
       <c r="B15" t="s">
-        <v>22</v>
-[...2 lines deleted...]
-    <row r="16" spans="1:26" customHeight="1" ht="593">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="16" spans="1:26" customHeight="1" ht="772">
       <c r="A16"/>
       <c r="B16" t="s">
-        <v>23</v>
-[...5 lines deleted...]
-    <row r="17" spans="1:26" customHeight="1" ht="769">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="17" spans="1:26" customHeight="1" ht="844">
       <c r="A17"/>
       <c r="B17" t="s">
-        <v>25</v>
-[...2 lines deleted...]
-    <row r="18" spans="1:26" customHeight="1" ht="987">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="18" spans="1:26" customHeight="1" ht="769">
       <c r="A18"/>
       <c r="B18" t="s">
-        <v>26</v>
+        <v>30</v>
       </c>
       <c r="C18" t="s">
-        <v>27</v>
-[...2 lines deleted...]
-    <row r="19" spans="1:26" customHeight="1" ht="430">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="19" spans="1:26" customHeight="1" ht="976">
       <c r="A19"/>
       <c r="B19" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="C19" t="s">
-        <v>29</v>
-[...2 lines deleted...]
-    <row r="20" spans="1:26" customHeight="1" ht="976">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="20" spans="1:26" customHeight="1" ht="974">
       <c r="A20"/>
       <c r="B20" t="s">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="C20" t="s">
-        <v>31</v>
-[...2 lines deleted...]
-    <row r="21" spans="1:26" customHeight="1" ht="907">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="21" spans="1:26" customHeight="1" ht="979">
       <c r="A21"/>
       <c r="B21" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="C21" t="s">
-        <v>33</v>
-[...2 lines deleted...]
-    <row r="22" spans="1:26" customHeight="1" ht="946">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="22" spans="1:26" customHeight="1" ht="974">
       <c r="A22"/>
       <c r="B22" t="s">
         <v>34</v>
       </c>
       <c r="C22" t="s">
         <v>35</v>
       </c>
     </row>
-    <row r="23" spans="1:26" customHeight="1" ht="976">
+    <row r="23" spans="1:26" customHeight="1" ht="972">
       <c r="A23"/>
       <c r="B23" t="s">
         <v>36</v>
       </c>
       <c r="C23" t="s">
-        <v>24</v>
-[...2 lines deleted...]
-    <row r="24" spans="1:26" customHeight="1" ht="979">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="24" spans="1:26" customHeight="1" ht="974">
       <c r="A24"/>
       <c r="B24" t="s">
         <v>37</v>
       </c>
       <c r="C24" t="s">
-        <v>5</v>
-[...2 lines deleted...]
-    <row r="25" spans="1:26" customHeight="1" ht="982">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="25" spans="1:26" customHeight="1" ht="974">
       <c r="A25"/>
       <c r="B25" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="C25" t="s">
-        <v>39</v>
-[...2 lines deleted...]
-    <row r="26" spans="1:26" customHeight="1" ht="979">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="26" spans="1:26" customHeight="1" ht="1047">
       <c r="A26"/>
       <c r="B26" t="s">
         <v>40</v>
       </c>
       <c r="C26" t="s">
-        <v>9</v>
-[...2 lines deleted...]
-    <row r="27" spans="1:26" customHeight="1" ht="972">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="27" spans="1:26" customHeight="1" ht="974">
       <c r="A27"/>
       <c r="B27" t="s">
         <v>41</v>
       </c>
       <c r="C27" t="s">
-        <v>13</v>
+        <v>5</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>