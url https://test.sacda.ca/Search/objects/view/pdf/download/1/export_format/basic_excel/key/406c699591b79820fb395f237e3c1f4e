--- v1 (2026-07-01)
+++ v2 (2026-08-18)
@@ -1,189 +1,73 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
-  <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
-  <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Results" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="42">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="4">
   <si>
     <t>Image</t>
   </si>
   <si>
     <t>Object</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Date</t>
-  </si>
-[...112 lines deleted...]
-    <t>[Arthur Tilton Steele, San Francisco, to William C. Hopkinson, Immigration Inspector. Copy] (2021_07_4508)</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="12"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
@@ -202,839 +86,50 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="left" vertical="center" textRotation="0" wrapText="false" shrinkToFit="true"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="true"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
-</file>
-[...787 lines deleted...]
-</xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -1279,341 +374,121 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z27"/>
+  <dimension ref="A1:Z1"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="D1" sqref="D1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="94" customWidth="true" style="0"/>
-[...1 lines deleted...]
-    <col min="3" max="3" width="50" customWidth="true" style="0"/>
+    <col min="1" max="1" width="8" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="9" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="16" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="6" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="9.10" bestFit="true" style="0"/>
     <col min="6" max="6" width="9.10" bestFit="true" style="0"/>
     <col min="7" max="7" width="9.10" bestFit="true" style="0"/>
     <col min="8" max="8" width="9.10" bestFit="true" style="0"/>
     <col min="9" max="9" width="9.10" bestFit="true" style="0"/>
     <col min="10" max="10" width="9.10" bestFit="true" style="0"/>
     <col min="11" max="11" width="9.10" bestFit="true" style="0"/>
     <col min="12" max="12" width="9.10" bestFit="true" style="0"/>
     <col min="13" max="13" width="9.10" bestFit="true" style="0"/>
     <col min="14" max="14" width="9.10" bestFit="true" style="0"/>
     <col min="15" max="15" width="9.10" bestFit="true" style="0"/>
     <col min="16" max="16" width="9.10" bestFit="true" style="0"/>
     <col min="17" max="17" width="9.10" bestFit="true" style="0"/>
     <col min="18" max="18" width="9.10" bestFit="true" style="0"/>
     <col min="19" max="19" width="9.10" bestFit="true" style="0"/>
     <col min="20" max="20" width="9.10" bestFit="true" style="0"/>
     <col min="21" max="21" width="9.10" bestFit="true" style="0"/>
     <col min="22" max="22" width="9.10" bestFit="true" style="0"/>
     <col min="23" max="23" width="9.10" bestFit="true" style="0"/>
     <col min="24" max="24" width="9.10" bestFit="true" style="0"/>
     <col min="25" max="25" width="9.10" bestFit="true" style="0"/>
     <col min="26" max="26" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26" customHeight="1" ht="30">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
     </row>
-    <row r="2" spans="1:26" customHeight="1" ht="979">
-[...217 lines deleted...]
-    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
-  <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Results</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>