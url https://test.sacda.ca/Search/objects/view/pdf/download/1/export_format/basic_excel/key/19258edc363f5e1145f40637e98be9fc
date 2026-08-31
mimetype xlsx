--- v0 (2025-12-13)
+++ v1 (2026-08-31)
@@ -1,73 +1,129 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
+  <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
+  <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Results" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="4">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="22">
   <si>
     <t>Image</t>
   </si>
   <si>
     <t>Object</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Date</t>
+  </si>
+  <si>
+    <t>A. C. Bose: Indian Revolutionaries Abroad, 1905-1922 (2023_15_01_02_005)</t>
+  </si>
+  <si>
+    <t>Handwritten research notes by Dr. Buchignani[?] or Dr. Indra[?] relating to Arun Coomer Bose's book "Indian Revolutionaries Abroad, 1905-1922".</t>
+  </si>
+  <si>
+    <t>Appendix: Fijian Immigrants, with letter from R. Heath (special manpower and immigration run) (2023_15_01_02_006)</t>
+  </si>
+  <si>
+    <t>Letter to Dr. Buchignani from Roger A. Heath, director of Data Analysis and Forecasts Division, Recruitment and Selection Branch of the Canadian government, regarding Fijian immigration statistics to Canada.</t>
+  </si>
+  <si>
+    <t>A Sociodemographic Survey of South Asians in Canada (2023_15_01_02_008)</t>
+  </si>
+  <si>
+    <t>A sociodemographic study on South Asians in Manitoba. Sections involve an introduction, acknowledgement, study design, and socieometric analysis. A blue printed title page is at the front.</t>
+  </si>
+  <si>
+    <t>[Bibliography of "Indian Revolutionaries Abroad, 1905-1922" by Arun Coomer Bose] (2023_15_01_02_004)</t>
+  </si>
+  <si>
+    <t>Bibliography of Arun Coomer Bose's book "Indian Revolutionaries Abroad, 1905-1922," including a blue printed title page.</t>
+  </si>
+  <si>
+    <t>[Letter from Jung Kim to the Multicultural History Society of Ontario with information on the Ontario Ethnic Newspapers: Bibliography and Microfilming Project] (2023_15_01_02_009)</t>
+  </si>
+  <si>
+    <t>Letter from Jung Kim, project coordinator of the Ontario Ethnic Newspapers: Bibliography and Microfiliming Project, explaining the project and the work of the Multicultural History Society of Ontario.</t>
+  </si>
+  <si>
+    <t>Notes on Early South Asian History in B.C. (2023_15_01_02_001)</t>
+  </si>
+  <si>
+    <t>List of readings and documents related to early South Asian history in British Columbia, along with description of type of notes taken for each reading and number of pages of notes.</t>
+  </si>
+  <si>
+    <t>[Notes on the paper "Hindustani Workers on the Pacific Coast" by Rajani Kanta Das] (2023_15_01_02_002)</t>
+  </si>
+  <si>
+    <t>Research notes by Dr. Buchignani[?] or Dr. Indra[?] on the content of the book Hindustani Workers on the Pacific Coast by Rajani Kanta Das, with a blue printed title page at the beginning.</t>
+  </si>
+  <si>
+    <t>[The Cross Cultural Communication Centre's bibliography of centre's resources on the East Indian community in Canada, Toronto and related materials] (2023_15_01_02_007)</t>
+  </si>
+  <si>
+    <t>Bibliography of the Cross Cultural Communication Centre's resources on the East Indian community in Canada, Toronto and related materials. A yellow printed title page is at the front.</t>
+  </si>
+  <si>
+    <t>The Sikhs of Canada and California: A Bibliography (2023_15_01_02_003)</t>
+  </si>
+  <si>
+    <t>Annotated markup by Dr. Buchignani[?] or Dr. Indra[?] of print-out of "The Sikhs in Canada and California: A Bibliography" by Ganda Singh, along with an introduction to the bibliography. A blue printed title page is at the front.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="12"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
@@ -86,50 +142,329 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="left" vertical="center" textRotation="0" wrapText="false" shrinkToFit="true"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="true"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
+</file>
+
+<file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77700_ca_object_representations_media_6767_large1.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74827_ca_object_representations_media_6768_large2.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84907_ca_object_representations_media_6770_large3.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46534_ca_object_representations_media_6766_large4.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95139_ca_object_representations_media_6771_large5.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19519_ca_object_representations_media_6763_large6.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82586_ca_object_representations_media_6764_large7.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72372_ca_object_representations_media_6769_large8.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44938_ca_object_representations_media_6765_large9.jpg"/></Relationships>
+</file>
+
+<file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
+<xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>1</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="9039225"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="1" name="imageA2" descr="imageA2"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>2</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="9258300"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="2" name="imageA3" descr="imageA3"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>3</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="8848725"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="3" name="imageA4" descr="imageA4"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId3"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>4</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="9144000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="4" name="imageA5" descr="imageA5"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId4"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>5</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="9058275"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="5" name="imageA6" descr="imageA6"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId5"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>6</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="10982325"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="6" name="imageA7" descr="imageA7"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId6"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>7</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="9086850"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="7" name="imageA8" descr="imageA8"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId7"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>8</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="8943975"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="8" name="imageA9" descr="imageA9"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId8"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>9</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="8991600"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="9" name="imageA10" descr="imageA10"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId9"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+</xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -374,121 +709,203 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z1"/>
+  <dimension ref="A1:Z10"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="D1" sqref="D1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="8" bestFit="true" customWidth="true" style="0"/>
-[...1 lines deleted...]
-    <col min="3" max="3" width="16" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="94" customWidth="true" style="0"/>
+    <col min="2" max="2" width="50" customWidth="true" style="0"/>
+    <col min="3" max="3" width="50" customWidth="true" style="0"/>
     <col min="4" max="4" width="6" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="9.10" bestFit="true" style="0"/>
     <col min="6" max="6" width="9.10" bestFit="true" style="0"/>
     <col min="7" max="7" width="9.10" bestFit="true" style="0"/>
     <col min="8" max="8" width="9.10" bestFit="true" style="0"/>
     <col min="9" max="9" width="9.10" bestFit="true" style="0"/>
     <col min="10" max="10" width="9.10" bestFit="true" style="0"/>
     <col min="11" max="11" width="9.10" bestFit="true" style="0"/>
     <col min="12" max="12" width="9.10" bestFit="true" style="0"/>
     <col min="13" max="13" width="9.10" bestFit="true" style="0"/>
     <col min="14" max="14" width="9.10" bestFit="true" style="0"/>
     <col min="15" max="15" width="9.10" bestFit="true" style="0"/>
     <col min="16" max="16" width="9.10" bestFit="true" style="0"/>
     <col min="17" max="17" width="9.10" bestFit="true" style="0"/>
     <col min="18" max="18" width="9.10" bestFit="true" style="0"/>
     <col min="19" max="19" width="9.10" bestFit="true" style="0"/>
     <col min="20" max="20" width="9.10" bestFit="true" style="0"/>
     <col min="21" max="21" width="9.10" bestFit="true" style="0"/>
     <col min="22" max="22" width="9.10" bestFit="true" style="0"/>
     <col min="23" max="23" width="9.10" bestFit="true" style="0"/>
     <col min="24" max="24" width="9.10" bestFit="true" style="0"/>
     <col min="25" max="25" width="9.10" bestFit="true" style="0"/>
     <col min="26" max="26" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26" customHeight="1" ht="30">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
     </row>
+    <row r="2" spans="1:26" customHeight="1" ht="807">
+      <c r="A2"/>
+      <c r="B2" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="3" spans="1:26" customHeight="1" ht="827">
+      <c r="A3"/>
+      <c r="B3" t="s">
+        <v>6</v>
+      </c>
+      <c r="C3" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="4" spans="1:26" customHeight="1" ht="790">
+      <c r="A4"/>
+      <c r="B4" t="s">
+        <v>8</v>
+      </c>
+      <c r="C4" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="5" spans="1:26" customHeight="1" ht="816">
+      <c r="A5"/>
+      <c r="B5" t="s">
+        <v>10</v>
+      </c>
+      <c r="C5" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="6" spans="1:26" customHeight="1" ht="808">
+      <c r="A6"/>
+      <c r="B6" t="s">
+        <v>12</v>
+      </c>
+      <c r="C6" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="7" spans="1:26" customHeight="1" ht="980">
+      <c r="A7"/>
+      <c r="B7" t="s">
+        <v>14</v>
+      </c>
+      <c r="C7" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="8" spans="1:26" customHeight="1" ht="811">
+      <c r="A8"/>
+      <c r="B8" t="s">
+        <v>16</v>
+      </c>
+      <c r="C8" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="9" spans="1:26" customHeight="1" ht="798">
+      <c r="A9"/>
+      <c r="B9" t="s">
+        <v>18</v>
+      </c>
+      <c r="C9" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="10" spans="1:26" customHeight="1" ht="802">
+      <c r="A10"/>
+      <c r="B10" t="s">
+        <v>20</v>
+      </c>
+      <c r="C10" t="s">
+        <v>21</v>
+      </c>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
+  <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Results</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>