--- v0 (2026-02-07)
+++ v1 (2026-08-25)
@@ -1,73 +1,117 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
+  <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
+  <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Results" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="4">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="18">
   <si>
     <t>Image</t>
   </si>
   <si>
     <t>Object</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Date</t>
+  </si>
+  <si>
+    <t>Canada Place gathering (2020_04_004_086)</t>
+  </si>
+  <si>
+    <t>A colour image taken at the historical gathering commemorating the 75th anniversary of the Komagata Maru tragedy. A group of people are seen seated on top of a stage. On the left there is a chair holding a plaque and speakers. At the centre, there is a podium that reads, "Komagata Maru 75th Anniversary 1914-1989." Kanwal Singh Neel is seen standing behind the podium, speaking into a microphone. Bikar Singh Dhillon, Margaret Mitchell, Gordon Wilson, and Doug Mowat are seen seated on stage.</t>
+  </si>
+  <si>
+    <t>L-&gt;R Mayor Campbell, Grace McCarthy, Fed, Ald. Walking, K. Neel, H. Rankin, Park, Charn Gill, B. Dhillon, H. Sharma (2020_04_004_114)</t>
+  </si>
+  <si>
+    <t>A colour image taken at the plaque unveiling event at Portal Park, Vancouver, commemorating the Komagata Maru 75th anniversary. A group of people are seen grouped together, looking forward. In the background there is a crowd of people.</t>
+  </si>
+  <si>
+    <t>[Mr. Bikar Singh Dhillon] (2020_04_004_092)</t>
+  </si>
+  <si>
+    <t>A colour image taken at the historical gathering commemorating the 75th anniversary of the Komagata Maru tragedy. A group of people are seen seated on top of a stage. On the left there is a table. There is a podium that reads, "Komagata Maru 75th Anniversary 1914-1989." Bikar Singh Dhillon, president of Khalsa Diwan Society Vancouver, is seen giving a speech into the microphone. Kanwal Singh Neel is seen standing in the background. Noël Kinsella and Gordon Wilson are seen seated on stage behind Bikar Singh Dhillon.</t>
+  </si>
+  <si>
+    <t>Mr. Jim Young : Burnaby (2020_04_004_091)</t>
+  </si>
+  <si>
+    <t>A colour image taken at the historical gathering commemorating the 75th anniversary of the Komagata Maru tragedy. A group of people are seen seated on top of a stage. On the left there is a table. There is a podium that reads, "Komagata Maru 75th Anniversary 1914-1989." Jim Young, alderman of Burnaby, is seen giving a speech into the microphone. Kanwal Singh Neel, Bikar Singh Dhillon, Noël Kinsella, Margaret Mitchell, and Gordon Wilson are seen seated on stage behind Jim Young.</t>
+  </si>
+  <si>
+    <t>[Newspaper clippings] (2020_04_004_037)</t>
+  </si>
+  <si>
+    <t>Compilation of Canadian newspaper clippings surrounding the topic of the 75th anniversary of the Komagata Maru. Articles included are printed in English and Punjabi.</t>
+  </si>
+  <si>
+    <t>On stage at the Canada Place gathering (2020_04_004_067)</t>
+  </si>
+  <si>
+    <t>A colour image taken at the historical gathering commemorating the 75th anniversary of the Komagata Maru tragedy. A group of people are seen seated on top of a stage. In the foreground, Kanwal Singh Neel and Bikar Singh Dhillon are seen seated. Behind him, John Fraser is also visible. In the background, Canada Place is seen.</t>
+  </si>
+  <si>
+    <t>Unveiling plaque (2020_04_004_095)</t>
+  </si>
+  <si>
+    <t>A colour image taken at the historical gathering commemorating the 75th anniversary of the Komagata Maru tragedy. There are four men standing on stage behind a table, holding up and unveiling a plaque. The men holding the plaque are Bikar Singh Dhillon,  Gurnek Singh Brar, Hari Singh Seehra and Jagtar Singh Sandhu. The plaque reads, "Komagata Maru Incident 75th Anniversary." In both English and Punjabi, there is writing on the plaque explaining the history of the Komagata Maru tragedy. Kanwal Singh Neel is seen standing at a podium speaking into a microphone. The podium reads, "Komagata Maru 75th Anniversary 1914-1989."</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="12"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
@@ -86,50 +130,269 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="left" vertical="center" textRotation="0" wrapText="false" shrinkToFit="true"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="true"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
+</file>
+
+<file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56717_ca_object_representations_media_1552_large1.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72081_ca_object_representations_media_1580_large2.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1971_ca_object_representations_media_1558_large3.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89360_ca_object_representations_media_1557_large4.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69524_ca_object_representations_media_1503_large5.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99397_ca_object_representations_media_1533_large6.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70188_ca_object_representations_media_1561_large7.jpg"/></Relationships>
+</file>
+
+<file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
+<xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>1</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4438650"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="1" name="imageA2" descr="imageA2"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>2</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4524375"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="2" name="imageA3" descr="imageA3"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>3</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4524375"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="3" name="imageA4" descr="imageA4"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId3"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>4</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4514850"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="4" name="imageA5" descr="imageA5"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId4"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>5</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4933950"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="5" name="imageA6" descr="imageA6"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId5"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>6</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="9829800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="6" name="imageA7" descr="imageA7"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId6"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>7</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4486275"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="7" name="imageA8" descr="imageA8"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId7"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+</xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -374,121 +637,185 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z1"/>
+  <dimension ref="A1:Z8"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="D1" sqref="D1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="8" bestFit="true" customWidth="true" style="0"/>
-[...1 lines deleted...]
-    <col min="3" max="3" width="16" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="94" customWidth="true" style="0"/>
+    <col min="2" max="2" width="50" customWidth="true" style="0"/>
+    <col min="3" max="3" width="50" customWidth="true" style="0"/>
     <col min="4" max="4" width="6" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="9.10" bestFit="true" style="0"/>
     <col min="6" max="6" width="9.10" bestFit="true" style="0"/>
     <col min="7" max="7" width="9.10" bestFit="true" style="0"/>
     <col min="8" max="8" width="9.10" bestFit="true" style="0"/>
     <col min="9" max="9" width="9.10" bestFit="true" style="0"/>
     <col min="10" max="10" width="9.10" bestFit="true" style="0"/>
     <col min="11" max="11" width="9.10" bestFit="true" style="0"/>
     <col min="12" max="12" width="9.10" bestFit="true" style="0"/>
     <col min="13" max="13" width="9.10" bestFit="true" style="0"/>
     <col min="14" max="14" width="9.10" bestFit="true" style="0"/>
     <col min="15" max="15" width="9.10" bestFit="true" style="0"/>
     <col min="16" max="16" width="9.10" bestFit="true" style="0"/>
     <col min="17" max="17" width="9.10" bestFit="true" style="0"/>
     <col min="18" max="18" width="9.10" bestFit="true" style="0"/>
     <col min="19" max="19" width="9.10" bestFit="true" style="0"/>
     <col min="20" max="20" width="9.10" bestFit="true" style="0"/>
     <col min="21" max="21" width="9.10" bestFit="true" style="0"/>
     <col min="22" max="22" width="9.10" bestFit="true" style="0"/>
     <col min="23" max="23" width="9.10" bestFit="true" style="0"/>
     <col min="24" max="24" width="9.10" bestFit="true" style="0"/>
     <col min="25" max="25" width="9.10" bestFit="true" style="0"/>
     <col min="26" max="26" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26" customHeight="1" ht="30">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
     </row>
+    <row r="2" spans="1:26" customHeight="1" ht="396">
+      <c r="A2"/>
+      <c r="B2" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="3" spans="1:26" customHeight="1" ht="403">
+      <c r="A3"/>
+      <c r="B3" t="s">
+        <v>6</v>
+      </c>
+      <c r="C3" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="4" spans="1:26" customHeight="1" ht="403">
+      <c r="A4"/>
+      <c r="B4" t="s">
+        <v>8</v>
+      </c>
+      <c r="C4" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="5" spans="1:26" customHeight="1" ht="402">
+      <c r="A5"/>
+      <c r="B5" t="s">
+        <v>10</v>
+      </c>
+      <c r="C5" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="6" spans="1:26" customHeight="1" ht="441">
+      <c r="A6"/>
+      <c r="B6" t="s">
+        <v>12</v>
+      </c>
+      <c r="C6" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="7" spans="1:26" customHeight="1" ht="877">
+      <c r="A7"/>
+      <c r="B7" t="s">
+        <v>14</v>
+      </c>
+      <c r="C7" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="8" spans="1:26" customHeight="1" ht="400">
+      <c r="A8"/>
+      <c r="B8" t="s">
+        <v>16</v>
+      </c>
+      <c r="C8" t="s">
+        <v>17</v>
+      </c>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
+  <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Results</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>